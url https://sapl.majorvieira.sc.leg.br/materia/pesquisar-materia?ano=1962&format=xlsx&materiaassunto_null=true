--- v0 (2026-02-02)
+++ v1 (2026-05-10)
@@ -51,480 +51,480 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4035/ccf_000117.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4035/ccf_000117.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA Nº3 DA LEI Nº 26, DE 14/05/1962</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4422/ccf_000551.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4422/ccf_000551.pdf</t>
   </si>
   <si>
     <t>CRIA O QUADRO ISOLADO DE PROVIMENTO EFETIVO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4421/ccf_000545.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4421/ccf_000545.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCIDÊNCIA, O LANÇAMENTO E A COBRANÇA DO IMPOSTO SOBRE INDÚSTRIAS E PROFISSÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4420/ccf_000544.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4420/ccf_000544.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CONCORRENCIA PÚBLICA PARA LEVANTAMENTO TOPOGRÁFICO E CONFECÇÃO DA CARTA CADASTRAL DA CIDADE DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4419/ccf_000542.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4419/ccf_000542.pdf</t>
   </si>
   <si>
     <t>CONCEDE PENSÃO MENSAL A VVA. DE JOÃO FLORENTINO DE SOUZA.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4418/ccf_000541.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4418/ccf_000541.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA PAGAMENTO DO IMPOSTO DE INDUSTRIA E PROFISSÕES E LICENÇA CONTINUAÇÃO.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4417/ccf_000540.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4417/ccf_000540.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS TAXAS - APLICAÇÃO SOCIAL E PARA FINS EDUCACIONAIS.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4416/ccf_000539.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4416/ccf_000539.pdf</t>
   </si>
   <si>
     <t>FIXA AS TAXAS E CUSTAS JUDICIÁRIAS E EMOLUMENTOS.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4415/ccf_000538.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4415/ccf_000538.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZOS PARA PAGAMENTO DOS IMPOSTOS E TAXAS.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4414/ccf_000537.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4414/ccf_000537.pdf</t>
   </si>
   <si>
     <t>FIXA A TAXA DE EXPEDIENTE MUNICIPAL.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4413/ccf_000536.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4413/ccf_000536.pdf</t>
   </si>
   <si>
     <t>FIXA A RECEITA DE CEMITÉRIOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4412/ccf_000535.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4412/ccf_000535.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A INCIDENCIA DO IMPOSTO SOBRE DIVERSÕES PUBLICAS.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4411/ccf_000534.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4411/ccf_000534.pdf</t>
   </si>
   <si>
     <t>FIXA AS TAXAS DE FISCALIZAÇÃO E SERVIÇOS DIVEROS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4410/ccf_000533.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4410/ccf_000533.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR A CONFECÇÃO DA PLANTA CADASTRAL DA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4409/ccf_000532.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4409/ccf_000532.pdf</t>
   </si>
   <si>
     <t>INSTITUE A TAXA CADASTRAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4408/ccf_000531.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4408/ccf_000531.pdf</t>
   </si>
   <si>
     <t>REGULA A INCIDENCIA, O LANÇAMENTO E AREECADAÇÃO DO IMPOSTO DE LICENÇA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4407/ccf_000530.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4407/ccf_000530.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTRUÇÃO DE UMA PONTE MEDIANTE CONCORRENCIA PÚBLICA.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4406/ccf_000529.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4406/ccf_000529.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCORRENCIA PUBLICA PARA CONSTRUÇÃO DE UMA PONTE</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5782/pl._no29-62.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5782/pl._no29-62.pdf</t>
   </si>
   <si>
     <t>DEFINE TAXA DE CONSERVAÇÃO DE ESTRADAS, FIXA SUA INCIDÊNCIA E PRESCREVE NORMAS PARA SEU LANÇAMENTO E ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4404/ccf_000527.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4404/ccf_000527.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4403/ccf_000526.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4403/ccf_000526.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA PAGAMENTO DO IMPOSTO TERRITORIAL RURAL, TERRITORIAL URBANO SUBURBANO E PREDIAL.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4402/ccf_000525.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4402/ccf_000525.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO SENHOR PREFEITO MUNICIPAL A CONTRATAR ABERTURA DE C´REDITO NO BANCO INDUSTRIA E COMÉRCIO DE SANTA CATARINA S/A</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4401/ccf_000524.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4401/ccf_000524.pdf</t>
   </si>
   <si>
     <t>REGULA A INCIDÊNCIA, O LANÇAMENTO E A ARRECADAÇÃO DO IMPOSTO PREDIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4400/ccf_000522.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4400/ccf_000522.pdf</t>
   </si>
   <si>
     <t>REGULA A INCIDÊNCIA, O LANÇAMENTO E A ARRECADAÇÃO DO IMPOSTO TERRITORIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4399/ccf_000521.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4399/ccf_000521.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE UM PRÉDIO DA PROPRIEDADE DO SR. JOÃO ROQUE DA SILVA.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4398/ccf_000520.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4398/ccf_000520.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR CR$ 126.154,00.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5781/pl.no_37-1962.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5781/pl.no_37-1962.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL CR$ 235.000,00.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4397/ccf_000519.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4397/ccf_000519.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDA UMA GRATIFICAÇÃO MENSAL  DA IMPORTÂNCIA DE CR$6.000,00.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4396/ccf_000518.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4396/ccf_000518.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL DE C$1.240.00,00.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4395/ccf_000517.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4395/ccf_000517.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL DE 1.039.400,00.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4394/ccf_000515.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4394/ccf_000515.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO A ADQUIRIR MEDIANTE CONCORRÊNCIA PÚBLICA, UM JEPP WILLYS PARA ATENDER A COMUNIDADE.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>ARQUIVO - ARQUIVO</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/3975/lei_42.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/3975/lei_42.pdf</t>
   </si>
   <si>
     <t>Lei Orçamentaria para o exercício de 1963.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4393/ccf_000514.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4393/ccf_000514.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA DOTAÇÕES ORÇAMENTÁRIAS</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4392/ccf_000513.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4392/ccf_000513.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTRUÇÃO DE UMA PONTO SOBRE O RIO VERMELHO MEDIANTE CONCORRENCIA PÚBLICA.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4405/pl.no45-62.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4405/pl.no45-62.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SEGURO DE ACIDENTES NO TRABALHO AOS LAVRADORES INSCRITOS NA "ASSOCIAÇÃO RURAL DE MAJOR VIEIRA".</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1962/1610/1610_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1962/1610/1610_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FIXA AJUDA DE CUSTO AOS VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -831,67 +831,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4035/ccf_000117.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4422/ccf_000551.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4421/ccf_000545.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4420/ccf_000544.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4419/ccf_000542.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4418/ccf_000541.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4417/ccf_000540.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4416/ccf_000539.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4415/ccf_000538.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4414/ccf_000537.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4413/ccf_000536.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4412/ccf_000535.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4411/ccf_000534.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4410/ccf_000533.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4409/ccf_000532.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4408/ccf_000531.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4407/ccf_000530.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4406/ccf_000529.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5782/pl._no29-62.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4404/ccf_000527.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4403/ccf_000526.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4402/ccf_000525.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4401/ccf_000524.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4400/ccf_000522.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4399/ccf_000521.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4398/ccf_000520.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5781/pl.no_37-1962.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4397/ccf_000519.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4396/ccf_000518.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4395/ccf_000517.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4394/ccf_000515.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/3975/lei_42.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4393/ccf_000514.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4392/ccf_000513.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4405/pl.no45-62.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1962/1610/1610_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4035/ccf_000117.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4422/ccf_000551.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4421/ccf_000545.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4420/ccf_000544.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4419/ccf_000542.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4418/ccf_000541.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4417/ccf_000540.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4416/ccf_000539.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4415/ccf_000538.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4414/ccf_000537.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4413/ccf_000536.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4412/ccf_000535.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4411/ccf_000534.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4410/ccf_000533.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4409/ccf_000532.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4408/ccf_000531.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4407/ccf_000530.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4406/ccf_000529.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5782/pl._no29-62.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4404/ccf_000527.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4403/ccf_000526.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4402/ccf_000525.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4401/ccf_000524.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4400/ccf_000522.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4399/ccf_000521.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4398/ccf_000520.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/5781/pl.no_37-1962.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4397/ccf_000519.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4396/ccf_000518.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4395/ccf_000517.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4394/ccf_000515.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/3975/lei_42.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4393/ccf_000514.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4392/ccf_000513.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1962/4405/pl.no45-62.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1962/1610/1610_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="137.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>