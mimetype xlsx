--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,594 +51,594 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4078/ccf_000154.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4078/ccf_000154.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCORRENCIA PÚBLICA PARA CONSTRUÇÃO DE UMA PONTE.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4077/ccf_000153.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4077/ccf_000153.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTRUÇÃO DE UMA PONTE DE MADEIRA SOBRE O RIO LAGEADO LISO, MEDIANTE CONCORRENCIA PÚBLICA.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4073/ccf_000151.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4073/ccf_000151.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SNR. PREFEITO MUNICIPAL A RECONSTRUIR TRÊS BOEIROS NA LOCALIDADE DE SERRA DA MULA.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4072/ccf_000150.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4072/ccf_000150.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A COLONIA AGÚDOS.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4071/ccf_000149.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4071/ccf_000149.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NO QUADRO ÚNICO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4070/ccf_000148.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4070/ccf_000148.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO ANUAL AO '' HOSPITAL SANTA CRUZ DE CANOINHAS ''</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4069/ccf_000147.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4069/ccf_000147.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTRUÇÃO DE UMA PONTE DE MADEIRA MEDIANTE CONCORRENCIA PÚBLICA.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4067/ccf_000146.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4067/ccf_000146.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECINSTRUIR UMA PONTE DE MADEIRA NA LOCALIDADE DE PULADOR, SOBRE O RIO DO GALO.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4066/ccf_000145.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4066/ccf_000145.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA PAGAMENTO DO IMPOSTO TERRITORIAL RURAL, TERRITORIAL URBANO E SUBURBANO E PREDIAL.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4065/ccf_000144.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4065/ccf_000144.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONSTRUIR E MANTER A LINHA TELEFÔNICA COM O MUNICIPIO DE CANOINHAS E TOMA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4062/ccf_000143.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4062/ccf_000143.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A MUDAR UM PREDIO ESCOLAR.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4061/ccf_000142.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4061/ccf_000142.pdf</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5790/ccf_001424.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5790/ccf_001424.pdf</t>
   </si>
   <si>
     <t>Eleva os valores dos padrões de vencimentos dos professores municipais.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4058/ccf_000140.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4058/ccf_000140.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4057/ccf_000139.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4057/ccf_000139.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº50, DE 18/05/1963.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4054/ccf_000138.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4054/ccf_000138.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONSTRUIR UMA PONTE DE MADEIRA.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5789/ccf_001423.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5789/ccf_001423.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar de C$ 1.003.133,00.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4052/ccf_000136.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4052/ccf_000136.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AQUISIÇÃO DE UMA MOTONIVELADORA.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4051/ccf_000135.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4051/ccf_000135.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ISENTAR DE IMPOSTOS E TAXAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4050/ccf_000134.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4050/ccf_000134.pdf</t>
   </si>
   <si>
     <t>CRIA O IMPOSTO DE DEFESA ECONÔMICA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4049/ccf_000133.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4049/ccf_000133.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4048/ccf_000129.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4048/ccf_000129.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO DE VENCIMENTOS AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4046/ccf_000128.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4046/ccf_000128.pdf</t>
   </si>
   <si>
     <t>ELEVA A GRATIFICAÇÃO CONCEDIDAAO SECRETARIO DA JUNTA DE ALISTAMENTO MILITAR.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4044/ccf_000127.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4044/ccf_000127.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONSTRUIR A PRAÇA '' JULIO COSTA ''</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4038/ccf_000118.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4038/ccf_000118.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI N°63, DE 09 DE SETEMBRO DE 1.963.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4039/ccf_000120.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4039/ccf_000120.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÕES E ABRE CREDITO SUPLEMENTAR NO MOTANTE DE R§ 400.000,00</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4040/ccf_000123.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4040/ccf_000123.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÃO ORÇAMENTARIA E ABRE CREDITO ESPECIAL NO MONTANTE DE R§ 80.000,00</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4041/ccf_000124.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4041/ccf_000124.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL DE R§ 25.000,00 POR CONTA DE EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4042/ccf_000125.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4042/ccf_000125.pdf</t>
   </si>
   <si>
     <t>APROVA CONTRATO FIRMADO ENTRE A PREFEITURA MUNICIPAL DE MAJOR VIEIRA, PELO SEU PREFEITO MUNICIPAL E A EX-IMBRÁS EXPORTAÇÃO E IMPORTAÇÃO DO BRASIL LTDA; DE CURITIBA, PARA AQUISIÇÃO DE UMA MOTONIVELADORA '' GALION''</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4043/ccf_000126.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4043/ccf_000126.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECONSTRUÇÃO DE UMA PONTE DE MADEIRA, SOBRE O RIO BEBEDOURO, DENTRO DO PERIMETRO URBANO DESTA CIDADE.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4053/ccf_000137.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4053/ccf_000137.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO SUPLEMENTAR DE R§1.003.133,00.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4059/ccf_000141.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4059/ccf_000141.pdf</t>
   </si>
   <si>
     <t>ELEVA OS VALORES DOS PADRÕE-S DE VENCIMENTOS DOS PROFESSORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1609/1609_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1609/1609_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA O RELATÓRIO DO EXERCÍCIO DO ANO DE 1962.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1608/1608_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1608/1608_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA OS BALANCETES MENSAIS REFERENTE AO MÊS DE DEZEMBRO DE 1962 E JANEIRO, FEVEREIRO E MARÇO DE 1963. (SEM EFEITO)</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE SECRETÁRIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SERVIDOR ADIR FRANCISCO VEIGA, PARA EXERCER O CARGO EFETIVO DE SECRETÁRIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1605/1605_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1605/1605_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FICA APROVADO OS BALANCETES MENSAIS DA RECEITA E DESPESAS ORÇAMENTÁRIAS, REFERENTE AO MÊS DE ABRIL E MAIO DE 1963.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1604/1604_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1604/1604_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FICA APROVADO O BALANCETE DA RECEITA E DESPESAS ORÇAMENTÁRIAS, REFERENTE AO MÊS DE JUNHO DE 1963.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA AJUDA DE TRANSPORTE AOS VEREADORES.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR TEODORO BARANHIÉVCZ, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1601/1601_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1601/1601_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA O BALANCETE MENSAL DA RECEITA E DESPESA ORÇAMENTÁRIA REFERENTE AO MÊS DE JULHO DE 1963.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1600/1600_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1600/1600_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVA O SUBSÍDIO E REPRESENTAÇÃO DO SR. PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O BALANCETE DA RECEITA E DESPESA ORÇAMENTÁRIA REFERENTE AO MÊS DE AGOSTO DE 1963.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1597/1597_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1597/1597_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR DAVID PAULITZHI, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1596/1596_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1596/1596_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA BALANCETE DA RECEITA E DESPESAS ORÇAMENTÁRIAS REFERENTE AO MÊS DE SETEMBRO DE 1963.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -945,67 +945,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4078/ccf_000154.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4077/ccf_000153.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4073/ccf_000151.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4072/ccf_000150.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4071/ccf_000149.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4070/ccf_000148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4069/ccf_000147.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4067/ccf_000146.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4066/ccf_000145.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4065/ccf_000144.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4062/ccf_000143.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4061/ccf_000142.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5790/ccf_001424.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4058/ccf_000140.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4057/ccf_000139.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4054/ccf_000138.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5789/ccf_001423.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4052/ccf_000136.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4051/ccf_000135.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4050/ccf_000134.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4049/ccf_000133.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4048/ccf_000129.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4046/ccf_000128.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4044/ccf_000127.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4038/ccf_000118.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4039/ccf_000120.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4040/ccf_000123.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4041/ccf_000124.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4042/ccf_000125.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4043/ccf_000126.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4053/ccf_000137.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4059/ccf_000141.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1609/1609_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1608/1608_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1605/1605_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1604/1604_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1601/1601_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1600/1600_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1597/1597_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1596/1596_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4078/ccf_000154.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4077/ccf_000153.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4073/ccf_000151.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4072/ccf_000150.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4071/ccf_000149.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4070/ccf_000148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4069/ccf_000147.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4067/ccf_000146.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4066/ccf_000145.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4065/ccf_000144.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4062/ccf_000143.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4061/ccf_000142.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5790/ccf_001424.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4058/ccf_000140.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4057/ccf_000139.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4054/ccf_000138.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/5789/ccf_001423.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4052/ccf_000136.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4051/ccf_000135.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4050/ccf_000134.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4049/ccf_000133.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4048/ccf_000129.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4046/ccf_000128.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4044/ccf_000127.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4038/ccf_000118.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4039/ccf_000120.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4040/ccf_000123.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4041/ccf_000124.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4042/ccf_000125.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4043/ccf_000126.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4053/ccf_000137.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1963/4059/ccf_000141.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1609/1609_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1608/1608_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1605/1605_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1604/1604_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1601/1601_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1600/1600_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1597/1597_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1963/1596/1596_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>