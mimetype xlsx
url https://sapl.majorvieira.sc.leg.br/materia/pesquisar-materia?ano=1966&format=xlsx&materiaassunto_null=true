--- v0 (2026-02-02)
+++ v1 (2026-05-08)
@@ -51,357 +51,357 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5821/ccf_001454.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5821/ccf_001454.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção de garagem.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5820/ccf_001453.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5820/ccf_001453.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do artigo 247 do código de posturas municipais.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5818/ccf_001450.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5818/ccf_001450.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção da metade de uma ponte de madeira, em sociedade com a prefeitura municipal de Monte Castelo.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5817/ccf_001449.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5817/ccf_001449.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para pagamento do imposto de industria profissões e licenças.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5816/ccf_001448.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5816/ccf_001448.pdf</t>
   </si>
   <si>
     <t>Eleva os valores dos padrões de vencimentos dos professores municipais.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5815/ccf_001446.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5815/ccf_001446.pdf</t>
   </si>
   <si>
     <t>Autoriza a aplicação da praça "Julio Costa".</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5814/ccf_001445.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5814/ccf_001445.pdf</t>
   </si>
   <si>
     <t>Estabelece nova epoca para cobrança do imposto territorial urbano, sub-urbano e predial.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5813/ccf_001444.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5813/ccf_001444.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a colonia cochos.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5812/ccf_001443.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5812/ccf_001443.pdf</t>
   </si>
   <si>
     <t>Autoriza a reconstrução de uma ponte de madeira.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5810/ccf_001442.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5810/ccf_001442.pdf</t>
   </si>
   <si>
     <t>Autoriza a reconstrução de uma ponte de madeira na localidade de Lageado Liso - sobre o Rio Bonito.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5809/ccf_001441.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5809/ccf_001441.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de imóvel, por compra.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5808/ccf_001440.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5808/ccf_001440.pdf</t>
   </si>
   <si>
     <t>Eleva a gratificação concedida ao secretário da junta de alistamento militar.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5807/ccf_001439.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5807/ccf_001439.pdf</t>
   </si>
   <si>
     <t>Autoriza isenção de impostos e taxas municipais, a sociedade hipica, recreativa e esportiva "28 de junho"- M. Vieira.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5806/ccf_001438.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5806/ccf_001438.pdf</t>
   </si>
   <si>
     <t>Altera a taxa de conservação de estradas e da novas normas para o seu lançamento e arrecadação.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5805/ccf_001437.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5805/ccf_001437.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção de dois predios escolares.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5804/ccf_001436.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5804/ccf_001436.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para cobrança da taxa de conservação de estradas.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5803/ccf_001435.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5803/ccf_001435.pdf</t>
   </si>
   <si>
     <t>Dá modificação ao artigo  3º da Lei nº 52, de 11 de junho de 1963.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5802/ccf_001434.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5802/ccf_001434.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública e autoriza a aquisição de uma área de terras.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5801/ccf_001433.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5801/ccf_001433.pdf</t>
   </si>
   <si>
     <t>Inclui estradas no Plano Rodoviario Municipal.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA BALANCETE DA RECEITA E DESPESA ORÇAMENTÁRIA DO MÊS DE NOVEMBRO E DEZEMBRO DE 1965.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA BALANCETE DA RECEITA E DESPESA ORÇAMENTÁRIA DO MÊS DE JANEIRO DE 1966.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1556/1556_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1556/1556_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA O RELATÓRIO DO EXERCÍCIO DE 1965.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1555/1555_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1555/1555_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA BALANCETE DA RECEITA E DESPESA ORÇAMENTÁRIA DO MÊS DE FEVEREIRO E MARÇO DE 1966.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA BALANCETE DA RECEITA E DESPESA ORÇAMENTÁRIA DO MÊS DE ABRIL E MAIO DE 1966.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA BALANCETE DA RECEITA E DESPESA ORÇAMENTÁRIA DO MÊS DE JUNHO, JULHO E AGOSTO DE 1966.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1552/1552_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1552/1552_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA BALANCETE DA RECEITA E DESPESA ORÇAMENTÁRIA DO MÊS DE SETEMBRO E OUTUBRO DE 1966.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,67 +708,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5821/ccf_001454.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5820/ccf_001453.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5818/ccf_001450.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5817/ccf_001449.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5816/ccf_001448.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5815/ccf_001446.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5814/ccf_001445.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5813/ccf_001444.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5812/ccf_001443.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5810/ccf_001442.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5809/ccf_001441.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5808/ccf_001440.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5807/ccf_001439.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5806/ccf_001438.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5805/ccf_001437.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5804/ccf_001436.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5803/ccf_001435.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5802/ccf_001434.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5801/ccf_001433.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1556/1556_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1555/1555_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1552/1552_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5821/ccf_001454.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5820/ccf_001453.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5818/ccf_001450.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5817/ccf_001449.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5816/ccf_001448.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5815/ccf_001446.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5814/ccf_001445.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5813/ccf_001444.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5812/ccf_001443.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5810/ccf_001442.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5809/ccf_001441.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5808/ccf_001440.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5807/ccf_001439.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5806/ccf_001438.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5805/ccf_001437.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5804/ccf_001436.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5803/ccf_001435.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5802/ccf_001434.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1966/5801/ccf_001433.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1556/1556_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1555/1555_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1966/1552/1552_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="107.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>