--- v0 (2026-02-02)
+++ v1 (2026-05-10)
@@ -51,216 +51,216 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/931/931_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/931/931_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA O BALANÇO ANUAL DE 1973 DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/930/930_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/930/930_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA O PLANO DE APLICAÇÃO DOS RECURSOS DO FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS PARA O EXERCÍCIO DE 1975.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/929/929_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/929/929_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA OS BALANCETES DOS MESES DE JANEIRO À MAIO DE 1974, DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/928/928_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/928/928_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA O RELATÓRIO DE ATIVIDADES DE 1974, DO DEPARTAMENTO MUNICIPAL DE ESTRADAS DE RODAGEM - DMER.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/927/927_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/927/927_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DOS VEREADORES DA CÂMARA DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1293/1293_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1293/1293_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA DE 01/08/1975.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1292/1292_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1292/1292_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR ADIR FRANCISCO VEIGA.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6206/ccf_001792.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6206/ccf_001792.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ruas.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6202/ccf_001787.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6202/ccf_001787.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a forma e a apresentação dos símbolos do municipio de major vieira e dá outras providencias.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6205/ccf_001791.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6205/ccf_001791.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa do municipio de major vieira, para o exercicio financeiro de 1.976.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6204/ccf_001789.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6204/ccf_001789.pdf</t>
   </si>
   <si>
     <t>Homologa decretos do chefe do poder executivo.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6203/ccf_001788.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6203/ccf_001788.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir, por compra, uma pá carregadeira de pneus yal, da fomac (porto alegre) s.a. / fornecedora de maquinas, bem como a contratar financiamento.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6438/ccf_001882.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6438/ccf_001882.pdf</t>
   </si>
   <si>
     <t>Anula dotações do orçamento vigente e abre crédito especial.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1495/1495_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1495/1495_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA CONVÊNIO CELEBRADO ENTRE A PREFEITURA E A ASSOCIAÇÃO DE MUNICÍPIOS DO PLANALTO NORTE CATARINENSE - AMPLA, QUE PASSA A INTEGRAR NESTA RESOLUÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,67 +567,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/931/931_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/930/930_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/929/929_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/928/928_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/927/927_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1293/1293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1292/1292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6206/ccf_001792.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6202/ccf_001787.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6205/ccf_001791.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6204/ccf_001789.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6203/ccf_001788.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6438/ccf_001882.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1495/1495_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/931/931_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/930/930_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/929/929_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/928/928_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/927/927_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1293/1293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1292/1292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6206/ccf_001792.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6202/ccf_001787.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6205/ccf_001791.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6204/ccf_001789.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6203/ccf_001788.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1975/6438/ccf_001882.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1975/1495/1495_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="158.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>