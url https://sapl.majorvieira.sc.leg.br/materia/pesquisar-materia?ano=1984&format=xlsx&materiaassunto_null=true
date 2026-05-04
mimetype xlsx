--- v0 (2026-02-04)
+++ v1 (2026-05-04)
@@ -51,324 +51,324 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/887/887_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/887/887_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FIXA O VALOR DA VERBA DE REPRESENTAÇÃO DO PREFEITO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/886/886_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/886/886_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA OS BALANCETES MENSAIS DE JANEIRO À DEZEMBRO E O BALANÇO GERAL DE 1981, DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/885/885_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/885/885_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1982, DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/884/884_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/884/884_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA TERMO DE CONVÊNIO CELEBRADO COM O GOVERNO DO ESTADO DE SANTA CATARINA, OBJETIVANDO A CONSTRUÇÃO DE UMA CANCHA DE BOLÃO, NO CENTRO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1257/1257_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1257/1257_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR HÉLCIO HERON VEIGA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1256/1256_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1256/1256_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA FIXA SUBSÍDIOS DOS VEREADORES DO ANO CORRENTE.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1255/1255_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1255/1255_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA SUBSÍDIOS DOS VEREADORES DO ANO CORRENTE.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1254/1254_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1254/1254_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO À SERVIDORA ELZIRA BONA, OCUPANTE DO CARGO DE ZELADORA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1253/1253_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1253/1253_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1252/1252_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1252/1252_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1251/1251_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1251/1251_texto_integral.jpeg</t>
   </si>
   <si>
     <t>BAIXA NORMAS PARA PROVIMENTOS DE CARGO PÚBLICO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1250/1250_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1250/1250_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PARA JULGAR AS PROPOSTAS DA AQUISIÇÃO DE UMA MÁQUINA DE ESCREVER.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1249/1249_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1249/1249_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PARA ELABORAR, APLICAR E AVALIAR AS PROVAS DO CONCURSO PÚBLICO PARA PREENCHIMENTO DE CARGO.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1248/1248_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1248/1248_texto_integral.jpeg</t>
   </si>
   <si>
     <t>HOMOLOGA O CONCURSO PÚBLICO DO CARGO DE ASSESSOR TÉCNICO LEGISLATIVO, QUE CLASSIFICA O SERVIDOR ANALDO PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1247/1247_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1247/1247_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA POR CONCURSO PÚBLICO O SERVIDOR ANALDO PEREIRA DOS SANTOS, PARA EXERCER O CARGO DE ASSESSOR TÉCNICO LEGISLATIVO</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1246/1246_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1246/1246_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1245/1245_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1245/1245_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE ADICIONAL POR TEMPO DE SERVIÇO AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE AUXILIAR DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1244/1244_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1244/1244_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR ADIR FRANCISCO VEIGA.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1243/1243_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1243/1243_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1242/1242_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1242/1242_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO AO SERVIDOR HÉLCIO HERON VEIGA A TÍTULO DE COMPENSAÇÃO DE DIFERENÇA DE CAIXA.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1241/1241_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1241/1241_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1240/1240_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1240/1240_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1239/1239_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1239/1239_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FICA REAJUSTADO A GRATIFICAÇÃO CONCEDIDA À ELZIRA BONA, OCUPANTE DO CARGO DE ZELADORA.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1238/1238_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1238/1238_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1481/1481_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1481/1481_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR ANALDO PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA DE VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -675,67 +675,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/887/887_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/886/886_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/885/885_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/884/884_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1257/1257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1256/1256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1255/1255_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1254/1254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1253/1253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1252/1252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1251/1251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1250/1250_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1249/1249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1248/1248_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1247/1247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1246/1246_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1245/1245_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1244/1244_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1243/1243_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1242/1242_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1241/1241_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1240/1240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1239/1239_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1238/1238_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1481/1481_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/887/887_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/886/886_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/885/885_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/884/884_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1257/1257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1256/1256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1255/1255_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1254/1254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1253/1253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1252/1252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1251/1251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1250/1250_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1249/1249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1248/1248_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1247/1247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1246/1246_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1245/1245_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1244/1244_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1243/1243_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1242/1242_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1241/1241_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1240/1240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1239/1239_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1238/1238_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1984/1481/1481_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="162" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>