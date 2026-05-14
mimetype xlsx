--- v0 (2026-02-02)
+++ v1 (2026-05-14)
@@ -51,378 +51,378 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/874/874_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/874/874_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 1985.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/873/873_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/873/873_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA TERMO DE CONVÊNIO CELEBRADO COM O GOVERNO DO ESTADO DE SANTA CATARINA, OBJETIVANDO A PARTICIPAÇÃO DA PREFEITURA NOS ENCARGOS REFERENTES À VISTORIA EM VEÍCULOS AUTOMOTORES, QUANDO DA TRANSFERÊNCIA OU LICENCIAMENTO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/872/872_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/872/872_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA TERMO DE CONVÊNIO CELEBRADO COM O GOVERNO DO ESTADO DE SANTA CATARINA, OBJETIVANDO A ASSISTÊNCIA E A MANUTENÇÃO DOS SERVIÇOS DE SAÚDE PÚBLICA, VISANDO A MELHORIA DO PADRÃO SANITÁRIO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/871/871_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/871/871_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 1986.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE MAJOR VIEIRA. (CANCELADO)</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1199/1199_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1199/1199_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVA GRATIFICAÇÃO DE FUNÇÃO À SERVIDORA SUELI TEREZINHA SOUZA, OCUPANTE DO CARGO DE ZELADORA.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1198/1198_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1198/1198_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR ANALDO PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1197/1197_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1197/1197_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR HÉLCIO HERON VEIGA, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1196/1196_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1196/1196_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1195/1195_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1195/1195_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1194/1194_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1194/1194_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1193/1193_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1193/1193_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR ADIR FRANCISCO VEIGA.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1192/1192_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1192/1192_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1191/1191_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1191/1191_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1190/1190_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1190/1190_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR HÉLCIO HERON VEIGA.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1189/1189_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1189/1189_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1188/1188_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1188/1188_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE APOSENTADORIA POR TEMPO DE SERVIÇO AO SERVIDOR ADIR FRANCISCO VEIGA, OCUPANTE DO CARGO DE DIRETOR DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1187/1187_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1187/1187_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1453/1453_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1453/1453_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ADAPTA A REMUNERAÇÃO DOS VEREADORES A LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1452/1452_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1452/1452_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE JANEIRO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1451/1451_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1451/1451_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE FEVEREIRO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1450/1450_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1450/1450_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE MARÇO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1449/1449_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1449/1449_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE ABRIL DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1448/1448_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1448/1448_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR ADIR FRANCISCO VEIGA, PARA SE AFASTAR DAS FUNÇÕES DO CARGO DE PRESIDENTE DA CÂMARA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1447/1447_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1447/1447_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE MAIO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1446/1446_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1446/1446_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE JUNHO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1445/1445_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1445/1445_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1444/1444_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1444/1444_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE JULHO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1443/1443_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1443/1443_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE AGOSTO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1442/1442_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1442/1442_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE SETEMBRO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1441/1441_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1441/1441_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1440/1440_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1440/1440_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE OUTUBRO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1439/1439_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1439/1439_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE NOVEMBRO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1438/1438_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1438/1438_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR DA REMUNERAÇÃO DOS VEREADORES PARA O MÊS DE DEZEMBRO DE 1988, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -729,67 +729,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/874/874_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/873/873_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/872/872_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/871/871_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1199/1199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1198/1198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1197/1197_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1196/1196_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1195/1195_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1194/1194_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1193/1193_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1192/1192_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1191/1191_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1190/1190_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1189/1189_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1188/1188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1187/1187_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1453/1453_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1452/1452_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1451/1451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1450/1450_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1449/1449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1448/1448_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1447/1447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1446/1446_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1445/1445_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1444/1444_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1443/1443_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1442/1442_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1441/1441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1440/1440_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1439/1439_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1438/1438_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/874/874_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/873/873_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/872/872_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/871/871_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1199/1199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1198/1198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1197/1197_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1196/1196_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1195/1195_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1194/1194_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1193/1193_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1192/1192_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1191/1191_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1190/1190_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1189/1189_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1188/1188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1187/1187_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1453/1453_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1452/1452_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1451/1451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1450/1450_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1449/1449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1448/1448_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1447/1447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1446/1446_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1445/1445_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1444/1444_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1443/1443_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1442/1442_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1441/1441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1440/1440_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1439/1439_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1988/1438/1438_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>