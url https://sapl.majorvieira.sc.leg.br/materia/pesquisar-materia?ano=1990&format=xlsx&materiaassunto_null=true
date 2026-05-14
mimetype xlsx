--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -51,285 +51,285 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/862/862_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/862/862_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VALORES DAS REMUNERAÇÕES PERCEBIDAS PELOS AGENTES POLÍTICOS DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/861/861_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/861/861_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DAS REMUNERAÇÕES DOS AGENTES POLÍTICOS DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/860/860_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/860/860_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTES AOS VALORES DAS REMUNERAÇÕES DOS AGENTES POLÍTICOS DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/859/859_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/859/859_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE ÀS REMUNERAÇÕES PERCEBIDAS PELOS AGENTES POLÍTICOS DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/858/858_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/858/858_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE ÀS REMUNERAÇÕES DOS AGENTES POLÍTICOS DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/857/857_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/857/857_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 1988.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/856/856_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/856/856_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1170/1170_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1170/1170_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA VALOR DA GRATIFICAÇÃO DA SERVIDORA SANDRA REGINA FERREIRA, OCUPANTE DO CARGO ZELADORA.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1169/1169_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1169/1169_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORA SANDRA REGINA FERREIRA.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1168/1168_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1168/1168_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVOGA PORTARIA N° 008/89, QUE DESIGNA A SERVIDORA SANDRA MARIA WOICHIKOSKI, PARA OCUPAR O CARGO DE SECRETÁRIA DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1167/1167_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1167/1167_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVOGA PORTARIA N° 007/89, CONCEDE GRATIFICAÇÃO A SERVIDORA SANDRA REGINA FERREIRA, QUE IRÁ OCUPAR O CARGO DE ZELADORA DA CÂMARA.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1166/1166_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1166/1166_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA LUCIANA MARIA FURTADO, PARA OCUPAR O CARGO DE SECRETÁRIA DA CÂMARA.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1165/1165_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1165/1165_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS VEREADORES E FUNCIONÁRIOS DA CÂMARA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1164/1164_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1164/1164_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1163/1163_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1163/1163_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR HÉLCIO HERON VEIGA.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">LEI ORGÂNICA MUNICIPAL </t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1990/6390/ccf_001496.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1990/6390/ccf_001496.pdf</t>
   </si>
   <si>
     <t>altera paragrafo 1 / do art. 158 da lei n° 830 de 21/12/89.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1420/1420_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1420/1420_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DETERMINA OS VALORES A SEREM PAGOS AOS AGENTES POLÍTICOS, NO MÊS DE DEZEMBRO DE 1989, EM RAZÃO DO EXERCÍCIO DO MANDATO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1419/1419_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1419/1419_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS E PROVENTOS DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1418/1418_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1418/1418_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS FUNCIONÁRIO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1417/1417_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1417/1417_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GALERIA DE PRESIDENTE DA CÂMARA DE VEREADORES DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1416/1416_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1416/1416_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CRIA NOVA REDAÇÃO AO PARÁGRAFO 2° DO ARTIGO 77 DA RESOLUÇÃO N° 001/78, QUE ORGANIZA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1415/1415_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1415/1415_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DETERMINA O PAGAMENTO DO AUXÍLIO DOENÇA, AO VEREADOR QUE VIER LICENCIAR-SE PARA TRATAMENTO DE SAÚDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -636,67 +636,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/862/862_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/861/861_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/860/860_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/859/859_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/858/858_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/857/857_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/856/856_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1170/1170_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1169/1169_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1168/1168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1167/1167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1166/1166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1165/1165_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1164/1164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1163/1163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1990/6390/ccf_001496.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1420/1420_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1419/1419_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1418/1418_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1417/1417_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1416/1416_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1415/1415_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/862/862_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/861/861_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/860/860_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/859/859_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/858/858_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/857/857_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/856/856_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1170/1170_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1169/1169_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1168/1168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1167/1167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1166/1166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1165/1165_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1164/1164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1163/1163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1990/6390/ccf_001496.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1420/1420_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1419/1419_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1418/1418_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1417/1417_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1416/1416_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1990/1415/1415_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="141.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>