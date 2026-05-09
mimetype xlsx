--- v0 (2026-02-02)
+++ v1 (2026-05-09)
@@ -51,975 +51,975 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/828/828_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/828/828_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AS REMUNERAÇÕES DOS AGENTES POLÍTICOS DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/827/827_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/827/827_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA EFETUAR TRATAMENTO DE SAÚDE AO PREFEITO, SR. ORILDO ANTONIO SEVERGNINI.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/826/826_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/826/826_texto_integral.jpeg</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/825/825_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/825/825_texto_integral.jpeg</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/824/824_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/824/824_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DA REMUNERAÇÃO DO PREFEITO E REPRESENTAÇÃO DO VICE-PREFEITO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/823/823_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/823/823_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO HOSPITAL MUNICIPAL SÃO LUCAS DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 1992.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/822/822_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/822/822_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DA REMUNERAÇÃO DO PREFEITO E REPRESENTAÇÃO DO VICE-PREFEITO DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/821/821_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/821/821_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVERSÃO EM URVS - UNIDADES REAIS DE VALORES, DA REMUNERAÇÃO DO PREFEITO E REPRESENTAÇÃO DO VICE-PREFEITO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/820/820_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/820/820_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE A REPOSIÇÃO DAS PERDAS SALARIAIS, VERIFICADAS NA REMUNERAÇÃO DO PREFEITO E DA REPRESENTAÇÃO DO VICE-PREFEITO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/819/819_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/819/819_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DO PREFEITO E REPRESENTAÇÃO DO VICE-PREFEITO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1142/1142_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1142/1142_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1141/1141_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1141/1141_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA O SERVIDOR ROGÉRIO MUCK, COMO PRESIDENTE DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1140/1140_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1140/1140_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DA DIFERENÇA DAS ADICIONAIS POR TEMPO DE SERVIÇO DO SERVIDOR INATIVO ADIR FRANCISCO VEIGA.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1139/1139_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1139/1139_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE ADICIONAL POR TEMPO DE SERVIÇO A SERVIDORA LUCIA MARIA FURTADO.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1136/1136_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1136/1136_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS DA SERVIDORA LUCIANA MARIA FURTADO, OCUPANTE DO CARGO DE SECRETÁRIA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1135/1135_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1135/1135_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FICA DADO BAIXA DE DIVERSOS BENS MÓVEIS DE PATRIMÔNIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1134/1134_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1134/1134_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE ADICIONAL POR TEMPO DE SERVIÇO AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1133/1133_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1133/1133_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA LUCIANA MARIA FURTADO PARA RESPONDER PELA SECRETARIA DE FINANÇAS, EM SUBSTITUIÇÃO AO TITULAR QUE SE ENCONTRA EM FÉRIAS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1132/1132_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1132/1132_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS E CONCEDE FÉRIAS AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1131/1131_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1131/1131_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR LUIZ MURILLO DE LUCA.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1130/1130_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1130/1130_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA EM COMISSÃO A SERVIDORA SANDRA QUECHIM, PARA OCUPAR O CARGO DE AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6153/ccf_001087.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6153/ccf_001087.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTO AOS SERVIDORES DA PREFEITURA MUNICIPAL E AUTARQUICOS E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6126/ccf_001758.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6126/ccf_001758.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO PARA O PAGAMENTO DE DESPESAS DE EXERCÍCIOS ANTERIORES.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6127/ccf_001760.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6127/ccf_001760.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVÉNIO COM  GOVERNO DO ESTADO DE SANTA CATARINA - SECRETARIA DE PLANEJAMENTO E FAZENDA.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6128/ccf_001762.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6128/ccf_001762.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A PARTICIPAR DE CONTRATO COLETIVO DE ADESÃO - GRUPO DE CONSORCIO.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6129/ccf_001764.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6129/ccf_001764.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL EM CARATER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6130/ccf_001766.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6130/ccf_001766.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6131/ccf_001768.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6131/ccf_001768.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES DA PREFEITURA MUNICIPAL E AUTÁRQUICOS E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6132/ccf_001770.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6132/ccf_001770.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE CESTAS BÁSICAS E MATERIAL DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6133/ccf_001772.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6133/ccf_001772.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE MATERIAL DE CONSTRUÇÃO PARA COMUNIDADE DA IGREJA CATÓLICA DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6134/ccf_001775.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6134/ccf_001775.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM O COLEGIO AGRICOLA VIDAL RAMOS - CANOINHAS-SC</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6136/ccf_001055.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6136/ccf_001055.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM O GOVERNO DO ESTADO DE SANTA CATARINA - SECRETARIA DOS TRANSPORTES E OBRAS.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6135/ccf_001053.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6135/ccf_001053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6137/ccf_001057.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6137/ccf_001057.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A UNIVERSIDADE DO CONTESTADO - CAMPUS UNIVERSITARIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6138/ccf_001059.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6138/ccf_001059.pdf</t>
   </si>
   <si>
     <t>APROVA DOAÇÃO DE IMÓVEL A INDUSTRIA E COMERCIO DE LATICINIOS MAJOR VIEIRA LTDA.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6139/ccf_001061.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6139/ccf_001061.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESAS DE EXERCICIOS ANTERIORES.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6140/ccf_001063.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6140/ccf_001063.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE UNIDADE PRÉ ESOLARES NAS UNIDADES EDUCACIONAIS NAS LOCALIDADES DE RIO CLARO E DO PULADOR.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6141/ccf_001065.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6141/ccf_001065.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA LINHA TELEFONICA AO HOSPITAL MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6142/ccf_001067.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6142/ccf_001067.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM A CASA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6143/ccf_001069.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6143/ccf_001069.pdf</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6144/ccf_001071.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6144/ccf_001071.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROMOVER A CONCESSÃO DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6145/ccf_001073.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6145/ccf_001073.pdf</t>
   </si>
   <si>
     <t>AUTORIZA TRANSPORTES DE MUDANÇA.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6146/ccf_001075.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6146/ccf_001075.pdf</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6147/ccf_001077.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6147/ccf_001077.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE DESPESAS DE EXERCICIOS ANTERIORES.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6148/ccf_001079.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6148/ccf_001079.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFIÇÃO A PROFESSORES CONTRATADOS - ACT.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6150/ccf_001081.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6150/ccf_001081.pdf</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6151/ccf_001083.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6151/ccf_001083.pdf</t>
   </si>
   <si>
     <t>APROVA DOAÇÃO DE IMÓVEL A CELESC S/A.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6152/ccf_001085.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6152/ccf_001085.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTA O QUARO GERAL DE SERVIDORRES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6154/ccf_001089.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6154/ccf_001089.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO FINANCEIRO PARA DEFICIENTE FISICO.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6155/ccf_001091.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6155/ccf_001091.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS DE EXERCÍCIOS ANTERIORES.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6156/ccf_001093.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6156/ccf_001093.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AQUISIÇÃO DE BEM IMOVEL.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6157/ccf_001095.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6157/ccf_001095.pdf</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6158/ccf_001097.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6158/ccf_001097.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AMPLIAÇÃO DO PREDIO DA DELEGACIA DE POLICIA MUNICIPAL.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6159/ccf_001099.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6159/ccf_001099.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVERSÃO DOS VENCIMENTOS, SALARIOS E PROVENTOS EM URV - UNIDADE REAL DO VALOR DOS COLABORADORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6160/ccf_001101.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6160/ccf_001101.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE PARCELAMENTO DE DIVIDA PARA O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6161/ccf_001103.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6161/ccf_001103.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM O JUIZO ELEITORAL DA 8° ZONA E O MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6162/ccf_001105.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6162/ccf_001105.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR,</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6163/ccf_001107.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6163/ccf_001107.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMENCLATURA DE RUA.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6164/ccf_001109.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6164/ccf_001109.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM A SECRETARIA DE AGRICULTURA E ABASTECIMENTO.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6165/ccf_001111.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6165/ccf_001111.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL EM CARATER TEMPORARIO.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6166/ccf_001113.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6166/ccf_001113.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO AO HOSPITAL MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6187/ccf_001133.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6187/ccf_001133.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM A SECRETARIA DE HABITAÇÃO SANEAMENTO E DESENVOLVIMENTO COMUNITARIO.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6186/ccf_001131.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6186/ccf_001131.pdf</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6191/ccf_001143.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6191/ccf_001143.pdf</t>
   </si>
   <si>
     <t>RECEBE IMOVEL EM DOAÇÃO E INSTITUI SERVIDÃO.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6190/ccf_001141.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6190/ccf_001141.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6185/ccf_001129.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6185/ccf_001129.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR TERMO ADITIVO DO CONVENIO FORMADO COM A JUSTIÇA ELEITORAL 8° ZONA E O MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6181/ccf_001121.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6181/ccf_001121.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTO AOS SERVIDORES DA PREFEITURA MUNICIPAL E AUTÁRQUICOS E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6180/ccf_001119.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6180/ccf_001119.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE VEICULO MUNICIPAL PARA A ASEJUC.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6179/ccf_001117.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6179/ccf_001117.pdf</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6178/ccf_001115.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6178/ccf_001115.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO PARA O EXERCICIO DE 1995.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6184/ccf_001127.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6184/ccf_001127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6183/ccf_001125.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6183/ccf_001125.pdf</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6182/ccf_001123.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6182/ccf_001123.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO FUNDO MUNICIPAL DE SEGURIDADE SOCIAL PARA O EXERCICIO DE 1995.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6189/ccf_001138.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6189/ccf_001138.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCICIO DE 1995 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6188/ccf_001135.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6188/ccf_001135.pdf</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1387/1387_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1387/1387_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS E PROVENTOS DOS FUNCIONÁRIOS DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1386/1386_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1386/1386_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1385/1385_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1385/1385_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS FUNCIONÁRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1384/1384_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1384/1384_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR NEOMAR ROGÉRIO MUCK, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1383/1383_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1383/1383_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO N° 001/91, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR JOSÉ SINÉSIO LEMOS SPHAIR, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1381/1381_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1381/1381_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE CONTRIBUIÇÃO FINANCEIRA À UNIÃO DOS VEREADORES DO ESTADO DE SANTA CATARINA - UVESC.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1380/1380_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1380/1380_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS FUNCIONÁRIO DA CÂMARA E REMUNERAÇÃO DOS VEREADORES.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1378/1378_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1378/1378_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1377/1377_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1377/1377_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DETERMINA A CONVERSÃO EM URVS - UNIDADE REAIS DE VALORES, DOS VENCIMENTOS E PROVENTOS DOS FUNCIONÁRIOS DA CÂMARA, REMUNERAÇÃO DOS VEREADORES.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1376/1376_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1376/1376_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE A REPOSIÇÃO DAS PERDAS SALARIAIS, VERIFICADAS NOS VENCIMENTOS E PROVENTOS DOS FUNCIONÁRIOS DA CÂMARA, REMUNERAÇÃO DOS VEREADORES.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1375/1375_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1375/1375_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS FUNCIONÁRIO DA CÂMARA E REMUNERAÇÃO DOS VEREADORES.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA REFORMULADA A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1326,67 +1326,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/828/828_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/827/827_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/826/826_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/825/825_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/824/824_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/823/823_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/822/822_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/821/821_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/820/820_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/819/819_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1142/1142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1141/1141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1140/1140_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1139/1139_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1136/1136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1135/1135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1134/1134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1133/1133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1132/1132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1131/1131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1130/1130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6153/ccf_001087.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6126/ccf_001758.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6127/ccf_001760.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6128/ccf_001762.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6129/ccf_001764.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6130/ccf_001766.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6131/ccf_001768.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6132/ccf_001770.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6133/ccf_001772.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6134/ccf_001775.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6136/ccf_001055.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6135/ccf_001053.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6137/ccf_001057.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6138/ccf_001059.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6139/ccf_001061.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6140/ccf_001063.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6141/ccf_001065.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6142/ccf_001067.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6143/ccf_001069.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6144/ccf_001071.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6145/ccf_001073.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6146/ccf_001075.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6147/ccf_001077.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6148/ccf_001079.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6150/ccf_001081.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6151/ccf_001083.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6152/ccf_001085.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6154/ccf_001089.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6155/ccf_001091.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6156/ccf_001093.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6157/ccf_001095.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6158/ccf_001097.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6159/ccf_001099.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6160/ccf_001101.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6161/ccf_001103.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6162/ccf_001105.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6163/ccf_001107.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6164/ccf_001109.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6165/ccf_001111.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6166/ccf_001113.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6187/ccf_001133.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6186/ccf_001131.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6191/ccf_001143.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6190/ccf_001141.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6185/ccf_001129.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6181/ccf_001121.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6180/ccf_001119.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6179/ccf_001117.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6178/ccf_001115.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6184/ccf_001127.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6183/ccf_001125.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6182/ccf_001123.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6189/ccf_001138.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6188/ccf_001135.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1387/1387_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1386/1386_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1385/1385_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1384/1384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1383/1383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1381/1381_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1380/1380_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1378/1378_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1377/1377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1376/1376_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1375/1375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1374/1374_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/828/828_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/827/827_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/826/826_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/825/825_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/824/824_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/823/823_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/822/822_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/821/821_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/820/820_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/819/819_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1142/1142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1141/1141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1140/1140_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1139/1139_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1136/1136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1135/1135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1134/1134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1133/1133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1132/1132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1131/1131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1130/1130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6153/ccf_001087.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6126/ccf_001758.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6127/ccf_001760.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6128/ccf_001762.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6129/ccf_001764.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6130/ccf_001766.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6131/ccf_001768.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6132/ccf_001770.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6133/ccf_001772.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6134/ccf_001775.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6136/ccf_001055.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6135/ccf_001053.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6137/ccf_001057.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6138/ccf_001059.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6139/ccf_001061.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6140/ccf_001063.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6141/ccf_001065.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6142/ccf_001067.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6143/ccf_001069.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6144/ccf_001071.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6145/ccf_001073.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6146/ccf_001075.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6147/ccf_001077.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6148/ccf_001079.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6150/ccf_001081.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6151/ccf_001083.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6152/ccf_001085.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6154/ccf_001089.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6155/ccf_001091.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6156/ccf_001093.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6157/ccf_001095.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6158/ccf_001097.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6159/ccf_001099.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6160/ccf_001101.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6161/ccf_001103.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6162/ccf_001105.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6163/ccf_001107.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6164/ccf_001109.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6165/ccf_001111.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6166/ccf_001113.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6187/ccf_001133.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6186/ccf_001131.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6191/ccf_001143.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6190/ccf_001141.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6185/ccf_001129.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6181/ccf_001121.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6180/ccf_001119.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6179/ccf_001117.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6178/ccf_001115.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6184/ccf_001127.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6183/ccf_001125.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6182/ccf_001123.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6189/ccf_001138.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1994/6188/ccf_001135.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1387/1387_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1386/1386_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1385/1385_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1384/1384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1383/1383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1381/1381_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1380/1380_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1378/1378_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1377/1377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1376/1376_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1375/1375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1994/1374/1374_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="150.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>