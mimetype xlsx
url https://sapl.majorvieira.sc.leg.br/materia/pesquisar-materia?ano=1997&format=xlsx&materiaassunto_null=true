--- v0 (2026-02-02)
+++ v1 (2026-05-14)
@@ -51,633 +51,633 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/809/809_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/809/809_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/808/808_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/808/808_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO HOSPITAL MUNICIPAL DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1112/1112_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1112/1112_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA SANDRA QUECHIN, PARA EM COMISSÃO EXERCER O CARGO DE AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1111/1111_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1111/1111_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA CLENICE APARECIDA BOSSI, PARA EM COMISSÃO EXERCER O CARGO DE AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1110/1110_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1110/1110_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS E CONCEDE FÉRIAS AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1109/1109_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1109/1109_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA SANDRA QUECHIN, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS PARA RESPONDER PELA SECRETARIA DE FINANÇAS EM SUBSTITUIÇÃO DO TITULAR QUE SE ENCONTRA EM FÉRIAS.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6049/ccf_000963.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6049/ccf_000963.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSAL EM CARÁTER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6055/ccf_000969.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6055/ccf_000969.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6017/ccf_000909.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6017/ccf_000909.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL Á APAE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6018/ccf_000911.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6018/ccf_000911.pdf</t>
   </si>
   <si>
     <t>PROPOE NOVA DENOMINAÇÃO PARA CONJUNTO HABITACIONAL,</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6019/ccf_000913.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6019/ccf_000913.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE ENCARGOS FINANCEIROS PARA COBRANÇA DE IMPOSTOS E CONTRIBUIÇÕES DE MELHORIAS LANÇADOS EM DIVIDA ATIVA E OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6020/ccf_000915.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6020/ccf_000915.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE CONCESSÃO DE ISENÇÃO DE MULTAS E JUROS LEGAIS.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6008/ccf_000891.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6008/ccf_000891.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REDIME DE ADIANTAMENTO E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6011/ccf_000897.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6011/ccf_000897.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCEDER SUBVENÇÃO SOCIAL, ABRE CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6012/ccf_000899.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6012/ccf_000899.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL EM CARÁTER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6013/ccf_000901.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6013/ccf_000901.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INTEGRAÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6014/ccf_000903.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6014/ccf_000903.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6009/ccf_000893.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6009/ccf_000893.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FRMAR CONVENIO COM A SECRETÁRIA DE ESTADO DA EDUCAÇÃO, CULTURA E DESPORTO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6010/ccf_000895.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6010/ccf_000895.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE AUXILIO FINANCEIRO.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6025/ccf_000923.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6025/ccf_000923.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO DE COOPERAÇÃO FINANCEIRA</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6048/ccf_000961.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6048/ccf_000961.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE BOLSA DE ESTUDO.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6022/ccf_000917.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6022/ccf_000917.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO DE PRESTAÇÃO DE SERVIÇOS EDUCACIONAIS.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6015/ccf_000905.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6015/ccf_000905.pdf</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6023/ccf_000919.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6023/ccf_000919.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE COMBUSTÍVEL Á APAE</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6027/ccf_000927.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6027/ccf_000927.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE TURISMO.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6028/ccf_000929.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6028/ccf_000929.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE ENCARGOS FINANCEIROS PARA COBRANÇA DE IMPOSTOS E CONTRIBUIÇÕES DE MELHORIAS EM DIVIDA ATIVA E OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6029/ccf_000931.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6029/ccf_000931.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO FINANCEIRO DE 1998.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6030/ccf_000933.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6030/ccf_000933.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO DO MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6031/ccf_000935.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6031/ccf_000935.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6033/ccf_000939.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6033/ccf_000939.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERIODO DE 1997 Á 2001.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6032/ccf_000937.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6032/ccf_000937.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO HOSPITAL MUNICIPAL DE MAJOR VIEIRA, PARA O PERÍODO DE 1998 A 2001</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6037/ccf_000941.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6037/ccf_000941.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS DO HOSPITAL MUNIIPAL DE MAJOR VIEIRA PARA O EXERCICIO FINANCEIRO DE 1998.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6038/ccf_000943.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6038/ccf_000943.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE COMBUSTIVEL.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6039/ccf_000945.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6039/ccf_000945.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS E IMÓVEIS E IMPORTANCIAS EM MOEDA NACIONAL A PREFEITURA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6059/ccf_000974.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6059/ccf_000974.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO ANUAL EXERCICIO DE 1998.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6024/ccf_000922.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6024/ccf_000922.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E FUNDOS PARA O EXERCICIO FINANCEIRO DE 1998.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6026/ccf_000925.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6026/ccf_000925.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PARAMETROS PARA A REALZAÇÃO DE TRANSPORTE, COM ONIBUS DE PROPRIEDADE DA MUNICIPALIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6047/ccf_000959.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6047/ccf_000959.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6051/ccf_000965.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6051/ccf_000965.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS DE EXERCICIOS ANTERIORES.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6053/ccf_000967.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6053/ccf_000967.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE BEM IMOVÉL COM COMPENSAÇÃO DE DIVIDAS.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6057/ccf_000971.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6057/ccf_000971.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTOS EM COMISSÃO E OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6046/ccf_000957.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6046/ccf_000957.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SISVAN - SISTEMA DE VIGILANCIA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6045/ccf_000955.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6045/ccf_000955.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRAIR EMPRESTIMO POR ANTECIPAÇÃO DA RECEITA.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6044/ccf_000953.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6044/ccf_000953.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DO CONSELHO MUNICIPAL DE EDUCAÇÃO, ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUNTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO DO MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6043/ccf_000951.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6043/ccf_000951.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ADMISSÃO DE PESSOAL EM CARÁTER TEMPORÁRIO E DÁ OUTRAS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6041/ccf_000948.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6041/ccf_000948.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1366/1366_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1366/1366_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR HIPOLITO RODRIGUES, EM VIRTUDE DE SUA DESIGNAÇÃO PARA O CARGO DE SECRETÁRIO MUNICIPAL DE VIAÇÃO E OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1365/1365_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1365/1365_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FILIA A CÂMARA DE VEREADORES A UNIÃO DOS VEREADORES DO ESTADO DE SANTA CATARINA - UVESC.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1364/1364_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1364/1364_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE VEREADOR AO SERVIDOR HIPOLITO RODRIGUES, POR PERÍODO INDETERMINADO EM VIRTUDE DE SUA DESIGNAÇÃO PARA O CARGO DE SECRETÁRIO MUNICIPAL DE VIAÇÃO E OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1363/1363_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1363/1363_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 3° AO ARTIGO 56 DA RESOLUÇÃO N° 001/91, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1362/1362_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1362/1362_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE VEREADOR AO SERVIDOR FRANCISCO JURACZEKY, POR PERÍODO INDETERMINADO EM VIRTUDE DE SUA NOMEAÇÃO PARA O CARGO DE SECRETÁRIO MUNICIPAL DE AGRICULTURA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -984,67 +984,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/809/809_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/808/808_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1112/1112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1111/1111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1110/1110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1109/1109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6049/ccf_000963.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6055/ccf_000969.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6017/ccf_000909.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6018/ccf_000911.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6019/ccf_000913.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6020/ccf_000915.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6008/ccf_000891.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6011/ccf_000897.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6012/ccf_000899.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6013/ccf_000901.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6014/ccf_000903.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6009/ccf_000893.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6010/ccf_000895.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6025/ccf_000923.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6048/ccf_000961.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6022/ccf_000917.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6015/ccf_000905.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6023/ccf_000919.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6027/ccf_000927.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6028/ccf_000929.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6029/ccf_000931.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6030/ccf_000933.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6031/ccf_000935.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6033/ccf_000939.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6032/ccf_000937.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6037/ccf_000941.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6038/ccf_000943.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6039/ccf_000945.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6059/ccf_000974.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6024/ccf_000922.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6026/ccf_000925.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6047/ccf_000959.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6051/ccf_000965.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6053/ccf_000967.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6057/ccf_000971.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6046/ccf_000957.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6045/ccf_000955.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6044/ccf_000953.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6043/ccf_000951.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6041/ccf_000948.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1366/1366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1365/1365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1364/1364_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1363/1363_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1362/1362_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/809/809_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/808/808_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1112/1112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1111/1111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1110/1110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1109/1109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6049/ccf_000963.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6055/ccf_000969.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6017/ccf_000909.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6018/ccf_000911.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6019/ccf_000913.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6020/ccf_000915.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6008/ccf_000891.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6011/ccf_000897.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6012/ccf_000899.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6013/ccf_000901.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6014/ccf_000903.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6009/ccf_000893.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6010/ccf_000895.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6025/ccf_000923.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6048/ccf_000961.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6022/ccf_000917.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6015/ccf_000905.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6023/ccf_000919.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6027/ccf_000927.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6028/ccf_000929.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6029/ccf_000931.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6030/ccf_000933.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6031/ccf_000935.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6033/ccf_000939.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6032/ccf_000937.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6037/ccf_000941.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6038/ccf_000943.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6039/ccf_000945.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6059/ccf_000974.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6024/ccf_000922.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6026/ccf_000925.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6047/ccf_000959.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6051/ccf_000965.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6053/ccf_000967.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6057/ccf_000971.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6046/ccf_000957.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6045/ccf_000955.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6044/ccf_000953.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6043/ccf_000951.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1997/6041/ccf_000948.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1366/1366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1365/1365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1364/1364_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1363/1363_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1997/1362/1362_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>