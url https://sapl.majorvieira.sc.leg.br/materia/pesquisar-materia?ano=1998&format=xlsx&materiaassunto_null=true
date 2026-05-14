--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -51,822 +51,822 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/807/807_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/807/807_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO HOSPITAL MUNICIPAL DE MAJOR VIEIRA, RELATIVO AO EXERCÍCIO DE 1996.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/806/806_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/806/806_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DECLARA REJEITADAS AS CONTAS DO MUNICÍPIO DE MAJOR VIEIRA, RELATIVO AO EXERCÍCIO DE 1996.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/805/805_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/805/805_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DECLARA REJEITADAS AS CONTAS DO EXERCÍCIO DE 1994, DA PREFEITURA DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1108/1108_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1108/1108_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA O DR. LUIZ PEDRO SUCCO, PARA EM COMISSÃO EXERCER O CARGO DE ASSESSOR JURÍDICO.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1107/1107_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1107/1107_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO PARA O ANO DE 1996.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1106/1106_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1106/1106_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORA SANDRA QUECHIN.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1105/1105_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1105/1105_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORA CLENICE APARECIDA BOSSI, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS E AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1104/1104_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1104/1104_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIA E AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS DO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1103/1103_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1103/1103_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA SANDRA QUECHIN, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS PARA RESPONDER PELA SECRETARIA DE FINANÇAS DA CÂMARA.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1102/1102_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1102/1102_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A PEDIDO A SERVIDORA SANDRA QUECHIN, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERIAS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1101/1101_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1101/1101_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA MARCIA MADALENA MAIDANCHEN, PARA O CARGO DE AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1100/1100_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1100/1100_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO MENSAL A SERVIDORA CLENICE APARECIDA BOSSI, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1099/1099_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1099/1099_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA O SERVIDOR LUIZ PEDRO SUCCO, OCUPANTE DO CARGO DE ASSESSOR JURÍDICO.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1098/1098_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1098/1098_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA MARCIA MADALENA MAIDANCHEN, PARA O CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1097/1097_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1097/1097_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTABELECE NOVO HORÁRIO DE EXPEDIENTE DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5922/ccf_000782.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5922/ccf_000782.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO  ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5949/ccf_000799.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5949/ccf_000799.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5973/ccf_000830.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5973/ccf_000830.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5972/ccf_000828.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5972/ccf_000828.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE DESPESAS COM A PATRULHA RODOVIARIA ESTADUAL.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5971/ccf_000826.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5971/ccf_000826.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL E AUTORIZAÇÃO DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5964/ccf_000811.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5964/ccf_000811.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E CONTEM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5950/ccf_000801.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5950/ccf_000801.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE VEÍCULOS PERTENCENTES AO PATRIMONIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5951/ccf_000803.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5951/ccf_000803.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O GOVERNO  DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5952/ccf_000805.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5952/ccf_000805.pdf</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5953/ccf_000807.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5953/ccf_000807.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1.171/97 DE 10/9/97 E AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO COM A COOPERATIVA - ESCOLA DO COLÉGIO AGRICOLA VIDAL RAMOS LTDA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5954/ccf_000809.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5954/ccf_000809.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE VEICULO PERTENCENTE AO PATRIMONIO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5989/ccf_000862.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5989/ccf_000862.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO COM A APAE.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5990/ccf_000864.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5990/ccf_000864.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO A EPAGRI A ABERTURA DE CREDITO ADICIONAL ESPECIA E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5991/ccf_000866.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5991/ccf_000866.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE ENCARGOS FINANCEIROS PARA COBRANÇA DE IMPOSTOS, TAXAS E CONTRIBUIÇÕES DE MELHORIAS INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5992/ccf_000868.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5992/ccf_000868.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O DEPARTAMENTO DE TRANSPORTES, ESTRADAS E RODAGENS DETER.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5993/ccf_000870.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5993/ccf_000870.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPALA CELEBRAR CONVENIO A SECRETARIA DE ESTADO DA EDUCAÇÃO E DO DESPORTO.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5998/ccf_000873.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5998/ccf_000873.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5982/ccf_000851.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5982/ccf_000851.pdf</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5983/ccf_000847.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5983/ccf_000847.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO DE PRESTAÇÃO DE SERVIÇOS EDUCACIONAIS.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5987/ccf_000858.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5987/ccf_000858.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO MUNICIPAL DE SAUDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5988/ccf_000860.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5988/ccf_000860.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM A PRESTAÇÃO DE SERVIÇOS DA SAÚDE.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5986/ccf_000856.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5986/ccf_000856.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO DE PRESTAÇÃO DE SERVIÇOS EM SAÚDE.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5934/ccf_000795.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5934/ccf_000795.pdf</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5923/ccf_000784.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5923/ccf_000784.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO FINANCEIRO DE 1999.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5984/ccf_000853.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5984/ccf_000853.pdf</t>
   </si>
   <si>
     <t>ESTATUTO DOS PROFISSIONAIS DO MAGISTERIO PUBLICO DO MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5985/ccf_000855.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5985/ccf_000855.pdf</t>
   </si>
   <si>
     <t>PLANO DE CARREIRA DOS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5978/ccf_000839.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5978/ccf_000839.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ADMISSÃO DE PESSOAL EM CARATER TEMPORARIO PARA O MAGISTERIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5979/ccf_000843.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5979/ccf_000843.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTOS PARA TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5981/ccf_000846.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5981/ccf_000846.pdf</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5980/ccf_000841.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5980/ccf_000841.pdf</t>
   </si>
   <si>
     <t>EMENTA; DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS DO HOSPITAL MUNICIPAL DE MAJOR VIEIRA, PARA O EXERCICIO DE 1999.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5977/ccf_000836.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5977/ccf_000836.pdf</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5976/ccf_000834.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5976/ccf_000834.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E FUNDO PARA O EXERCICIO DE 1999.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5970/ccf_000824.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5970/ccf_000824.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCICIO DE 1999 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5936/ccf_000798.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5936/ccf_000798.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5927/ccf_000793.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5927/ccf_000793.pdf</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5926/ccf_000792.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5926/ccf_000792.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SISTEMA MUNICIPAL DE AUDITORIA NO AMBITO DO SISTEMA ÚNICO DE SAÚDE.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5925/ccf_000788.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5925/ccf_000788.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CELEBRAÇÃO DE CONVENIO COM A EMPRESA DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA S. A. - EPAGRI.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5924/ccf_000786.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5924/ccf_000786.pdf</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5921/ccf_000779.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5921/ccf_000779.pdf</t>
   </si>
   <si>
     <t>DECLRA INTERESSE MUNICIPAL A ABELHA, A FLORA MELIFERA E A POLINIFERA.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5920/ccf_000778.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5920/ccf_000778.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE APICULTORES FLORA NATIVA DE MAJOR VIEIRA E MONTE CASTELO.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5969/ccf_000822.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5969/ccf_000822.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NORMATIZAÇÃO PARA A INSTALAÇÃO DE APIÁRIOS NO MUNICIPIO DE MAJOR VIEIRA, E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5968/ccf_000820.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5968/ccf_000820.pdf</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5967/ccf_000818.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5967/ccf_000818.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARAGRAFO ÚNICO DO ART 1° E ALTERA REDAÇÃO E ACRESCENTA PARAGRAFO ÚNICO NO ARTIGO 2° DA LEI 1.216/98 DE 17 DE JUNHO DE 1998.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5966/ccf_000816.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5966/ccf_000816.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO E ALTERA O ANEXO I DA LEI 1224/98, DE 01 DE OUTUBRO DE 1998.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5965/ccf_000814.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5965/ccf_000814.pdf</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5974/ccf_000832.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5974/ccf_000832.pdf</t>
   </si>
   <si>
     <t>CRIA O FORUM PERMANENTE DE DESENVOLVIMENTO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1361/1361_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1361/1361_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR JUCELINO WOJCIECHOVSKI, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1360/1360_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1360/1360_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR HIPOLITO RODRIGUES, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1359/1359_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1359/1359_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR DAVID FERENS PRIMO, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1357/1357_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1357/1357_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR JURACI ALLIEVI, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1356/1356_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1356/1356_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR HIPOLITO RODRIGUES, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1355/1355_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1355/1355_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1354/1354_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1354/1354_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR DAVID FERENS PRIMO, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1353/1353_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1353/1353_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR FRANCISCO JURACZEKY, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1352/1352_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1352/1352_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA A SERVIDORA MARILZA RUTHES, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1351/1351_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1351/1351_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PRORROGA LICENÇA PARA TRATAMENTO DE SAÚDE CONCEDIDA A SERVIDORA MARILZA RUTHES.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1350/1350_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1350/1350_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE VEREADOR AO SERVIDOR HIPOLITO RODRIGUES, EM VIRTUDE DE SUA NOMEAÇÃO PARA O CARGO DE EM COMISSÃO, NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1349/1349_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1349/1349_texto_integral.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1170,67 +1170,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/807/807_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/806/806_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/805/805_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1108/1108_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1107/1107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1106/1106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1105/1105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1104/1104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1103/1103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1102/1102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1101/1101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1100/1100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1099/1099_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1098/1098_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1097/1097_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5922/ccf_000782.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5949/ccf_000799.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5973/ccf_000830.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5972/ccf_000828.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5971/ccf_000826.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5964/ccf_000811.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5950/ccf_000801.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5951/ccf_000803.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5952/ccf_000805.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5953/ccf_000807.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5954/ccf_000809.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5989/ccf_000862.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5990/ccf_000864.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5991/ccf_000866.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5992/ccf_000868.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5993/ccf_000870.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5998/ccf_000873.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5982/ccf_000851.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5983/ccf_000847.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5987/ccf_000858.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5988/ccf_000860.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5986/ccf_000856.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5934/ccf_000795.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5923/ccf_000784.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5984/ccf_000853.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5985/ccf_000855.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5978/ccf_000839.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5979/ccf_000843.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5981/ccf_000846.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5980/ccf_000841.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5977/ccf_000836.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5976/ccf_000834.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5970/ccf_000824.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5936/ccf_000798.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5927/ccf_000793.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5926/ccf_000792.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5925/ccf_000788.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5924/ccf_000786.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5921/ccf_000779.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5920/ccf_000778.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5969/ccf_000822.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5968/ccf_000820.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5967/ccf_000818.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5966/ccf_000816.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5965/ccf_000814.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5974/ccf_000832.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1361/1361_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1360/1360_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1359/1359_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1357/1357_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1356/1356_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1355/1355_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1354/1354_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1353/1353_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1352/1352_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1351/1351_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1350/1350_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1349/1349_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/807/807_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/806/806_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/805/805_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1108/1108_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1107/1107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1106/1106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1105/1105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1104/1104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1103/1103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1102/1102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1101/1101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1100/1100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1099/1099_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1098/1098_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1097/1097_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5922/ccf_000782.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5949/ccf_000799.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5973/ccf_000830.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5972/ccf_000828.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5971/ccf_000826.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5964/ccf_000811.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5950/ccf_000801.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5951/ccf_000803.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5952/ccf_000805.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5953/ccf_000807.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5954/ccf_000809.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5989/ccf_000862.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5990/ccf_000864.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5991/ccf_000866.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5992/ccf_000868.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5993/ccf_000870.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5998/ccf_000873.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5982/ccf_000851.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5983/ccf_000847.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5987/ccf_000858.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5988/ccf_000860.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5986/ccf_000856.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5934/ccf_000795.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5923/ccf_000784.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5984/ccf_000853.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5985/ccf_000855.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5978/ccf_000839.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5979/ccf_000843.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5981/ccf_000846.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5980/ccf_000841.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5977/ccf_000836.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5976/ccf_000834.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5970/ccf_000824.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5936/ccf_000798.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5927/ccf_000793.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5926/ccf_000792.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5925/ccf_000788.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5924/ccf_000786.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5921/ccf_000779.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5920/ccf_000778.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5969/ccf_000822.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5968/ccf_000820.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5967/ccf_000818.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5966/ccf_000816.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5965/ccf_000814.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/1998/5974/ccf_000832.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1361/1361_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1360/1360_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1359/1359_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1357/1357_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1356/1356_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1355/1355_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1354/1354_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1353/1353_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1352/1352_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1351/1351_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1350/1350_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/1998/1349/1349_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="196" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>