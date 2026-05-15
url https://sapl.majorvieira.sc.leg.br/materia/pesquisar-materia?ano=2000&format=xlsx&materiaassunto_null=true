--- v0 (2026-02-02)
+++ v1 (2026-05-15)
@@ -51,837 +51,837 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/800/800_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/800/800_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO FUNDO MUNICIPAL DE SEGURIDADE SOCIAL, REFERENTE AO EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/799/799_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/799/799_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO HOSPITAL MUNICIPAL SÃO LUCAS, REFERENTE AO EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/798/798_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/798/798_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO FUNDO MUNICIPAL DE SAÚDE, REFERENTE AO EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/797/797_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/797/797_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1998, DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/796/796_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/796/796_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1998, DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/795/795_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/795/795_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1998, DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1092/1092_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1092/1092_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORA CLENICE APARECIDA BOSSI.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1091/1091_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1091/1091_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS E AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1090/1090_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1090/1090_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA MARCIA MADALENA MAIDANCHEM, OCUPANTE DO CARGO DE OFICIAL LEGISLATIVO, PARA RESPONDER PELA SECRETARIA DE FINANÇAS DA CÂMARA.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1089/1089_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1089/1089_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS E AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS A SERVIDORA MARCIA MADALENA MAIDANCHEM, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1088/1088_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1088/1088_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA MARCIA MADALENA MAIDANCHEN, OCUPANTE DO CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1087/1087_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1087/1087_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA CLENICE APARECIDA BOSSI, OCUPANTE DO CARGO EM COMISSÃO DE AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5011/ccf_0006481.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5011/ccf_0006481.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO PARA O EXERCÍCIO DE 2000 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5010/ccf_000645.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5010/ccf_000645.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM CARATER TEMPORÁRIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5012/ccf_0006501.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5012/ccf_0006501.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA PAGAMENTO ATE O VENCIMENTO, AOS MUTUÁRIOS DO CONJUNTO HABITACIONAL "NEOMAR R. MUCK.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5013/ccf_000652.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5013/ccf_000652.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DOS MUNICIPIOS DA REGIÃO DO CONTESTADO - CISAMURC.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5014/ccf_0006541.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5014/ccf_0006541.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADERIR AO PROGRAMA DE APOIO AO DESENVOLVIMENTO MUNICIPAL DO ESTADO DE SANTA CATARINA - PROADEM E TOMAR EMPRÉSTIMO AO FUNDO DE DESENVOLVIMENTO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5009/ccf_0006421.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5009/ccf_0006421.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5008/ccf_000640.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5008/ccf_000640.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5007/ccf_0006381.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5007/ccf_0006381.pdf</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5038/ccf_000696.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5038/ccf_000696.pdf</t>
   </si>
   <si>
     <t>NOMEIA RUAS DO CONJUNTO HABITACIONAL NEOMAR R. MUCK.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5066/ccf_000101.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5066/ccf_000101.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DE DÉBITO JUNTO AO INSS.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5039/ccf_000699.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5039/ccf_000699.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE PROCON MUNICIPAL E ESTABELECE OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5040/ccf_0007011.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5040/ccf_0007011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO COMDEMA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5047/ccf_000078.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5047/ccf_000078.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM O CENTRO COMUNITARIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5053/ccf_000090.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5053/ccf_000090.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A LOCAÇÃO DE IMÓVEL AO GRUPAMENTO DA POLICIA MILITAR DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5067/ccf_000102.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5067/ccf_000102.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO DE PARCELAMENTO DE DIVIDA PARA COM O INSS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5050/ccf_000084.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5050/ccf_000084.pdf</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5056/ccf_000091.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5056/ccf_000091.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5057/ccf_000093.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5057/ccf_000093.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5058/ccf_000094.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5058/ccf_000094.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA PAGAMENTO DE DÉBITOS INSCRITOS EM DIVIDA ATIVA.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5060/ccf_000096.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5060/ccf_000096.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTROIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5059/ccf_000095.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5059/ccf_000095.pdf</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5055/ccf_000092.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5055/ccf_000092.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO Á EPAGRI, A ABERTURA DE CREDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5016/ccf_000658.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5016/ccf_000658.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 80 1° DA LEI N.° 972 DE 29/12/92 O ANEXO I DO DECRETO 773 DE 30/12/92 E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5073/ccf_000113.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5073/ccf_000113.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 38 DA LEI N°829 DE 21/12/89 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5062/ccf_000097.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5062/ccf_000097.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSIDIOS DOS VEREADORES MUNICIPAIS PARA A DECIMA PRIMEIRA LEGISLATURA.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5015/ccf_0006561.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5015/ccf_0006561.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSIDIOS DO PREFEITO, VICE-PREFEITO E SECRETARIOS MUNICIPAIS, PARA A O QUADRIÊNIO 2001/2004.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5027/ccf_0006781.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5027/ccf_0006781.pdf</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5063/ccf_000098.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5063/ccf_000098.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO DE PARCELAMENTO DA DIVIDA PARA COM O INSS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5029/ccf_0006801.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5029/ccf_0006801.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVÉNIO COM SECRETARIA DE ESTADO  DA FAZENDA</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5030/ccf_0006821.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5030/ccf_0006821.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DE DÉBITO JUNTO A CELESC.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5031/ccf_0006841.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5031/ccf_0006841.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM O GOVERNO DO ESTADO DE SANTA CATARINA, ATRAVÉS DE SECRETARIA DE ESTADO DE TRANSPORTES E OBRAS.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5032/ccf_0006861.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5032/ccf_0006861.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES ORÇAMENTARIAS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO AS METAS E OBJETIVOS DA ADMINISTRAÇÃO SEUS RECURSOS FINANCEIROS E AS BASES PARA PREPARAÇÃO DO ORÇAMENTO PROGRAMA PARA O EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5064/ccf_000099.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5064/ccf_000099.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BENEFICIAMENTO E COMERCIALIZAÇÃO DE PRODUTOS DE ORIGEM ANIMAL NO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5034/ccf_0006891.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5034/ccf_0006891.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE UM CREDITO  ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5071/ccf_000111.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5071/ccf_000111.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5068/ccf_000104.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5068/ccf_000104.pdf</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5036/ccf_000692.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5036/ccf_000692.pdf</t>
   </si>
   <si>
     <t>DÁ RENOVAÇÃO A LEI 1.138/95 MEDIANTE A MEDIDA PROVISÓRIA 1979-19 DE 02/06/2000, MEC/FNDE</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5035/ccf_0006901.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5035/ccf_0006901.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA LEI N. 1218/98 DE 28/08/98 DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5037/ccf_000694.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5037/ccf_000694.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5017/ccf_000066.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5017/ccf_000066.pdf</t>
   </si>
   <si>
     <t>AUTORIZA COMPLEMENTO DE CONVENIO COM O CENTRO COMUNITARIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5049/ccf_000082.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5049/ccf_000082.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5048/ccf_000081.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5048/ccf_000081.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPENSA DA ADMINISTRAÇÃO DIRETA E FUNDOS PARA O EXERCICIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5070/ccf_000110.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5070/ccf_000110.pdf</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5065/ccf_000100.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5065/ccf_000100.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCICIO DE 2001 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5051/ccf_000086.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5051/ccf_000086.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5052/ccf_000088.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5052/ccf_000088.pdf</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5046/ccf_000076.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5046/ccf_000076.pdf</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5045/ccf_000074.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5045/ccf_000074.pdf</t>
   </si>
   <si>
     <t>DEFINE OS VENCIMENTOS PARA OS CARGOS CRIADO SPELA RESOLUÇÃO Nº02/2000.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5025/ccf_0006751.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5025/ccf_0006751.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5026/ccf_0006771.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5026/ccf_0006771.pdf</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5044/ccf_000072.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5044/ccf_000072.pdf</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5043/ccf_000071.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5043/ccf_000071.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE MLHORIA DA POLICIA MILITAR (FUMMPOM) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5042/ccf_000069.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5042/ccf_000069.pdf</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5072/ccf_000112.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5072/ccf_000112.pdf</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5054/ccf_000089.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5054/ccf_000089.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A APLICAÇÃO DE INDICE DE AUTUALIZAÇAO DOS TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5069/ccf_000109.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5069/ccf_000109.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO FUNDO MUNICIPAL DE SEGURIDADE PARA O EXERCICIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE HONRARIAS AOS EX-VEREADORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1345/1345_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1345/1345_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE VEREADOR AO SERVIDOR GERALDO GADOTTI, EM VIRTUDE DE SUA NOMEAÇÃO PARA O CARGO DE CHEFE EXECUTIVO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1344/1344_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1344/1344_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR HIPOLITO RODRIGUES, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1188,67 +1188,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/800/800_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/799/799_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/798/798_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/797/797_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/796/796_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/795/795_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1092/1092_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1091/1091_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1090/1090_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1089/1089_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1088/1088_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1087/1087_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5011/ccf_0006481.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5010/ccf_000645.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5012/ccf_0006501.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5013/ccf_000652.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5014/ccf_0006541.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5009/ccf_0006421.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5008/ccf_000640.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5007/ccf_0006381.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5038/ccf_000696.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5066/ccf_000101.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5039/ccf_000699.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5040/ccf_0007011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5047/ccf_000078.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5053/ccf_000090.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5067/ccf_000102.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5050/ccf_000084.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5056/ccf_000091.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5057/ccf_000093.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5058/ccf_000094.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5060/ccf_000096.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5059/ccf_000095.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5055/ccf_000092.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5016/ccf_000658.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5073/ccf_000113.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5062/ccf_000097.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5015/ccf_0006561.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5027/ccf_0006781.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5063/ccf_000098.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5029/ccf_0006801.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5030/ccf_0006821.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5031/ccf_0006841.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5032/ccf_0006861.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5064/ccf_000099.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5034/ccf_0006891.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5071/ccf_000111.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5068/ccf_000104.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5036/ccf_000692.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5035/ccf_0006901.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5037/ccf_000694.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5017/ccf_000066.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5049/ccf_000082.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5048/ccf_000081.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5070/ccf_000110.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5065/ccf_000100.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5051/ccf_000086.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5052/ccf_000088.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5046/ccf_000076.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5045/ccf_000074.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5025/ccf_0006751.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5026/ccf_0006771.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5044/ccf_000072.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5043/ccf_000071.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5042/ccf_000069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5072/ccf_000112.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5054/ccf_000089.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5069/ccf_000109.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1345/1345_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1344/1344_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/800/800_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/799/799_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/798/798_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/797/797_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/796/796_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/795/795_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1092/1092_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1091/1091_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1090/1090_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1089/1089_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1088/1088_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1087/1087_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5011/ccf_0006481.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5010/ccf_000645.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5012/ccf_0006501.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5013/ccf_000652.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5014/ccf_0006541.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5009/ccf_0006421.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5008/ccf_000640.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5007/ccf_0006381.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5038/ccf_000696.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5066/ccf_000101.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5039/ccf_000699.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5040/ccf_0007011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5047/ccf_000078.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5053/ccf_000090.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5067/ccf_000102.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5050/ccf_000084.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5056/ccf_000091.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5057/ccf_000093.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5058/ccf_000094.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5060/ccf_000096.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5059/ccf_000095.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5055/ccf_000092.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5016/ccf_000658.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5073/ccf_000113.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5062/ccf_000097.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5015/ccf_0006561.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5027/ccf_0006781.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5063/ccf_000098.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5029/ccf_0006801.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5030/ccf_0006821.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5031/ccf_0006841.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5032/ccf_0006861.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5064/ccf_000099.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5034/ccf_0006891.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5071/ccf_000111.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5068/ccf_000104.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5036/ccf_000692.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5035/ccf_0006901.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5037/ccf_000694.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5017/ccf_000066.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5049/ccf_000082.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5048/ccf_000081.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5070/ccf_000110.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5065/ccf_000100.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5051/ccf_000086.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5052/ccf_000088.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5046/ccf_000076.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5045/ccf_000074.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5025/ccf_0006751.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5026/ccf_0006771.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5044/ccf_000072.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5043/ccf_000071.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5042/ccf_000069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5072/ccf_000112.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5054/ccf_000089.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2000/5069/ccf_000109.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1345/1345_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2000/1344/1344_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>