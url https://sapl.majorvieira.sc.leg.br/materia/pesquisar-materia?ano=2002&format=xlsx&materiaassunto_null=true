--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -51,981 +51,981 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1086/1086_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1086/1086_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORA NATALI GONSALVES SCHIESSL.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1085/1085_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1085/1085_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVA ADICIONAL POR TEMPO DE SERVIÇO PÚBLICO AO SERVIDOR INATIVO ADIR FRANCISCO VEIGA.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1084/1084_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1084/1084_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA O SERVIDOR NEUZILDO BORBA FERNANDES, OCUPANTE DO CARGO DE ASSESSOR JURÍDICO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1083/1083_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1083/1083_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA MEMBROS PARA A COMISSÃO DE FISCALIZAÇÃO E ACOMPANHAMENTO DE CONCURSO PÚBLICO EDITAL N° 001/2002.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1082/1082_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1082/1082_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA O SERVIDOR EDENILSON MUCHALOVSKI, PARA O CARGO DE CONTADOR.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1081/1081_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1081/1081_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS E CONCEDE FÉRIAS AO SERVIDOR HÉLIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1080/1080_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1080/1080_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA O SERVIDOR EDENILSON MUCHALOVSKI, OCUPANTE DO CARGO DE CONTADOR, PARA RESPONDER DELO CARGO DE SECRETÁRIO DE FINANÇAS EM SUBSTITUIÇÃO DO TITULAR QUE SE ENCONTRA EM FÉRIAS.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5396/ccf_000228.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5396/ccf_000228.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA ADMINISTRATIVA MUNICIPAL, CARGOS TEMPORÁRIOS PARA EXECUÇÃO DO PROGRAMA SAÚDE DA FAMILIA CRIA PELO MINISTÉRIO DA SAÚDE DO GOVERNO FEDERAL, FIXA O NÚMERO DE VAGAS, ESTABELECE O SALÁRIO  E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>Adilson Liczkovski</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5375/ccf_001121.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5375/ccf_001121.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5442/ccf_000262.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5442/ccf_000262.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA - COSIP E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5384/ccf_000217.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5384/ccf_000217.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO EM CARATER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5439/ccf_000260.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5439/ccf_000260.pdf</t>
   </si>
   <si>
     <t>DEFINE A CONTRATAÇÃO DE SERVIDOR PARA A PRESTAÇÃO DE SERVIÇOS CONTÁBEIS.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5441/ccf_000263.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5441/ccf_000263.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESÃO DE BOLSA ALIMENTAÇÃO- AUXILIO TRABALHO.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5443/ccf_000264.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5443/ccf_000264.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO COM A APAE.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5455/ccf_000276.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5455/ccf_000276.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO COM O CENTRO COMUNITARIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5420/ccf_000247.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5420/ccf_000247.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DA VIGENCIA DE CONVENIO FIRMADO ENTRE TRIBUNAL DE JUSTIÇA DE SANTA CATARINA E O MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5419/ccf_000246.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5419/ccf_000246.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROMOVER A ALIENAÇÃO DE VEICULOS INSERVIVEIS PERTECENTES AO PATRIMONIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5421/ccf_000248.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5421/ccf_000248.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIOCOM A CASA DA CRIANÇA SÃO JOÃO DO MUNICIPIO DE TRES BARRAS.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5422/ccf_000249.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5422/ccf_000249.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER TEMPORARIO.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5394/ccf_000230.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5394/ccf_000230.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDOR EM CARATER TEMPORÁRIO PARA ATENDIMENTO A EXCEPCIONALIDADE DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5423/ccf_000250.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5423/ccf_000250.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARCERIA NA OPERAÇÃO E MANUTENÇÃO DO SISTEMA DE ABASTECIMENTO DE AGUA DA CIDADE DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5427/ccf_000252.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5427/ccf_000252.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1293/2000 DE 12/01/2000.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5454/ccf_000275.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5454/ccf_000275.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROMOVER A ALIENAÇÃO DE VEÍCULOS INSERVIVEIS PERTENCENTES AO PATRIMONIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5426/ccf_000253.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5426/ccf_000253.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O TRANSPORTE ESCOLAR PARA UNIVERSIDADES.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5453/ccf_000274.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5453/ccf_000274.pdf</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5440/ccf_000261.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5440/ccf_000261.pdf</t>
   </si>
   <si>
     <t>CRIA DOTAÇÃO ESPECIAL NO ORÇAMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5407/ccf_000243.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5407/ccf_000243.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5406/ccf_000244.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5406/ccf_000244.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESAS DE EXERCICIOS ANTERIORES.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5404/ccf_000233.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5404/ccf_000233.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE DIVIDAS DOS MUTUÁRIOS DO FUNDO ROTATIVO MUNICIPAL DE HABITAÇÃO E OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5389/ccf_000221.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5389/ccf_000221.pdf</t>
   </si>
   <si>
     <t>DELCRA UTILIDADE PÚBLICA ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5388/ccf_000222.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5388/ccf_000222.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5387/ccf_000223.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5387/ccf_000223.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO RECREATIVA ESPORTIVA KACHIMA.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5403/ccf_000234.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5403/ccf_000234.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARÁTER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5405/ccf_000232.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5405/ccf_000232.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RETIRADA DE DOCUMENTOS PÚBLICOS.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5402/ccf_000235.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5402/ccf_000235.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM A ASSOCIAÇÃO PACIENTES ONCOLOGICOS DE CANOINHAS E REGIÃO- APOCA.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5437/ccf_000258.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5437/ccf_000258.pdf</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5438/ccf_000259.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5438/ccf_000259.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5373/ccf_001119.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5373/ccf_001119.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DA LOCALIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5374/ccf_001120.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5374/ccf_001120.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÉNIO COM GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Orildo Antônio Severgnini</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5369/ccf_001115.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5369/ccf_001115.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO MOO-TÁXI.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5446/ccf_000267.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5446/ccf_000267.pdf</t>
   </si>
   <si>
     <t>NOMEIA PATRONA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5445/ccf_000266.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5445/ccf_000266.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIOS COM GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5448/ccf_000269.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5448/ccf_000269.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5447/ccf_000268.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5447/ccf_000268.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDOR EM CARATER TEMPORARIO PARA ATENDIMENTO A EXCEPCIONALIDADE DE SERVIÇOS PUBLICOS.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5449/ccf_000271.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5449/ccf_000271.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AJUDA DE CUSTO A COLABORADORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5434/ccf_000255.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5434/ccf_000255.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5383/ccf_000218.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5383/ccf_000218.pdf</t>
   </si>
   <si>
     <t>AMPLIA A CONCESSÃO DE INCETIVOS ECONOMICOS E FISCAIS.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5452/ccf_000272.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5452/ccf_000272.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O  GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5409/ccf_000241.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5409/ccf_000241.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTA E ALTERA QUADRO GERAL DE PESSOAL DA ADMINISTRAÇÃO INDIRETA - HOSPITAL MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5368/ccf_001114.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5368/ccf_001114.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTA E ALTERA QUADRO GERAL DE PESSOAL DA ADMINISTRAÇÃO DIRETA.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5370/ccf_001116.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5370/ccf_001116.pdf</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5392/ccf_000224.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5392/ccf_000224.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5371/ccf_001117.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5371/ccf_001117.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDOR EM CARA-TER TEMPORÁRIO PARA ATENDIMENTO A EXCEPCIONALIDADE DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5372/ccf_001118.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5372/ccf_001118.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDOR EM CARÁCTER TEMPORÁRIO PARA ATENDIMENTO A EXCEPCIONALIDADE DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5410/ccf_000239.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5410/ccf_000239.pdf</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5411/ccf_000238.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5411/ccf_000238.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5412/ccf_000237.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5412/ccf_000237.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA E ANULA DOTAÇÕES DO ORÇAMENTO DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5391/ccf_000225.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5391/ccf_000225.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESAS PROVENIENTES DE EXERCÍCIOS ANTERIORES.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5424/ccf_000251.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5424/ccf_000251.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM A UNIVERSIDADE DO CONTESTADO - UNC.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5401/ccf_000236.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5401/ccf_000236.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABVORAÇÃO DA LEI ORÇAMENTÁRIA DE 2003 EDÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5385/ccf_000219.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5385/ccf_000219.pdf</t>
   </si>
   <si>
     <t>INSTITUI E APROVA O HINO MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5386/ccf_000220.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5386/ccf_000220.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO DE SERVIDOR EM CARATER TEMPORARIO PARA ATENDIMENTO A EXCEPCIONALIDADE DE SERVIÇOS PÚBLICOS ADMINISTRATIVOS.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5435/ccf_000257.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5435/ccf_000257.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE PAIS E PROFESSORES DA ESCOLA MUNICIPAL DRAUSIO CELESTINO CUNHA DE RIO CLARO.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5395/ccf_000229.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5395/ccf_000229.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5408/ccf_000242.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5408/ccf_000242.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - EXERCICIO 2003 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5444/ccf_000265.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5444/ccf_000265.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MAJOR VIEIRA PARA O EXERCICIO DE 2003.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5393/ccf_000227.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5393/ccf_000227.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO HOSPITAL MUNICIPAL DE MAJOR VIEIRA PARA EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5425/ccf_000254.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5425/ccf_000254.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2003 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5390/ccf_000226.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5390/ccf_000226.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS AO MUNICIPIO.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5436/ccf_000256.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5436/ccf_000256.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DE CONTRATO DE TRABALHO EM CARATER TEMPORARIO PARA ATENDIMENTO A EXCEPCIONALIDADE DE SERVIÇOS PÚBLICOS ADMINISTRATIVOS.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5451/ccf_000273.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5451/ccf_000273.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA E ANULA DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5450/ccf_000270.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5450/ccf_000270.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES ORÇAMENTARIAS POR EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1341/1341_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1341/1341_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR ALCEU SCHUMACHER, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1340/1340_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1340/1340_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE ISONOMIA SALARIAL AO SERVIDOR DA CÂMARA ADIR FRANCISCO VEIGA, APOSENTADO, NO CARGO DE DIRETOR DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>FILIA A CÂMARA  MUNICIPAL AO INSTITUTO BRASILEIRO DE ADMINISTRAÇÃO MUNICIPAL - IBAM.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1338/1338_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1338/1338_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR GLAUCIO HENNING, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1337/1337_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1337/1337_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1336/1336_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1336/1336_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR ISRAEL KIEM, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1335/1335_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1335/1335_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO ARTIGO 56 DA RESOLUÇÃO N° 001/91, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1334/1334_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1334/1334_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO N° 001/02, QUE CONCEDE LICENÇA AO SERVIDOR ALCEU SCHUMACHER, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1333/1333_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1333/1333_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RETIFICA A RESOLUÇÃO N° 009/02, QUE REVOGA A RESOLUÇÃO N° 001/02, QUE CONCEDE LICENÇA AO SERVIDOR ALCEU SCHUMACHER, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1332/1332_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1332/1332_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR ALCEU SCHUMACHER.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1332,67 +1332,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1086/1086_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1085/1085_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1084/1084_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1083/1083_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1082/1082_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1081/1081_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1080/1080_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5396/ccf_000228.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5375/ccf_001121.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5442/ccf_000262.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5384/ccf_000217.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5439/ccf_000260.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5441/ccf_000263.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5443/ccf_000264.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5455/ccf_000276.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5420/ccf_000247.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5419/ccf_000246.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5421/ccf_000248.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5422/ccf_000249.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5394/ccf_000230.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5423/ccf_000250.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5427/ccf_000252.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5454/ccf_000275.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5426/ccf_000253.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5453/ccf_000274.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5440/ccf_000261.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5407/ccf_000243.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5406/ccf_000244.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5404/ccf_000233.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5389/ccf_000221.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5388/ccf_000222.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5387/ccf_000223.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5403/ccf_000234.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5405/ccf_000232.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5402/ccf_000235.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5437/ccf_000258.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5438/ccf_000259.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5373/ccf_001119.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5374/ccf_001120.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5369/ccf_001115.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5446/ccf_000267.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5445/ccf_000266.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5448/ccf_000269.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5447/ccf_000268.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5449/ccf_000271.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5434/ccf_000255.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5383/ccf_000218.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5452/ccf_000272.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5409/ccf_000241.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5368/ccf_001114.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5370/ccf_001116.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5392/ccf_000224.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5371/ccf_001117.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5372/ccf_001118.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5410/ccf_000239.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5411/ccf_000238.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5412/ccf_000237.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5391/ccf_000225.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5424/ccf_000251.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5401/ccf_000236.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5385/ccf_000219.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5386/ccf_000220.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5435/ccf_000257.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5395/ccf_000229.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5408/ccf_000242.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5444/ccf_000265.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5393/ccf_000227.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5425/ccf_000254.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5390/ccf_000226.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5436/ccf_000256.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5451/ccf_000273.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5450/ccf_000270.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1341/1341_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1340/1340_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1338/1338_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1337/1337_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1336/1336_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1335/1335_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1334/1334_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1333/1333_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1332/1332_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1331/1331_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1086/1086_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1085/1085_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1084/1084_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1083/1083_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1082/1082_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1081/1081_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1080/1080_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5396/ccf_000228.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5375/ccf_001121.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5442/ccf_000262.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5384/ccf_000217.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5439/ccf_000260.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5441/ccf_000263.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5443/ccf_000264.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5455/ccf_000276.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5420/ccf_000247.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5419/ccf_000246.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5421/ccf_000248.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5422/ccf_000249.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5394/ccf_000230.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5423/ccf_000250.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5427/ccf_000252.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5454/ccf_000275.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5426/ccf_000253.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5453/ccf_000274.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5440/ccf_000261.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5407/ccf_000243.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5406/ccf_000244.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5404/ccf_000233.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5389/ccf_000221.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5388/ccf_000222.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5387/ccf_000223.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5403/ccf_000234.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5405/ccf_000232.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5402/ccf_000235.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5437/ccf_000258.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5438/ccf_000259.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5373/ccf_001119.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5374/ccf_001120.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5369/ccf_001115.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5446/ccf_000267.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5445/ccf_000266.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5448/ccf_000269.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5447/ccf_000268.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5449/ccf_000271.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5434/ccf_000255.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5383/ccf_000218.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5452/ccf_000272.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5409/ccf_000241.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5368/ccf_001114.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5370/ccf_001116.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5392/ccf_000224.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5371/ccf_001117.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5372/ccf_001118.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5410/ccf_000239.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5411/ccf_000238.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5412/ccf_000237.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5391/ccf_000225.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5424/ccf_000251.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5401/ccf_000236.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5385/ccf_000219.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5386/ccf_000220.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5435/ccf_000257.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5395/ccf_000229.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5408/ccf_000242.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5444/ccf_000265.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5393/ccf_000227.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5425/ccf_000254.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5390/ccf_000226.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5436/ccf_000256.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5451/ccf_000273.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2002/5450/ccf_000270.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1341/1341_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1340/1340_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1338/1338_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1337/1337_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1336/1336_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1335/1335_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1334/1334_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1333/1333_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1332/1332_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2002/1331/1331_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>