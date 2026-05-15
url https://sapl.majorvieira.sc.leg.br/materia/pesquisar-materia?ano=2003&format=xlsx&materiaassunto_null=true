--- v0 (2026-02-02)
+++ v1 (2026-05-15)
@@ -51,1284 +51,1284 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/792/792_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/792/792_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1999, DO FUNDO ROTATIVO HABITACIONAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/791/791_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/791/791_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1999, DO FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/790/790_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/790/790_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1999, DO HOSPITAL MUNICIPAL SÃO LUCAS DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/789/789_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/789/789_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1999, DO FUNDO MUNICIPAL DE SEGURIDADE SOCIAL.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/788/788_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/788/788_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1999, DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/787/787_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/787/787_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1999, DO FUNDO MUNICIPAL DA CRIANÇA E ADOLESCENTE.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/786/786_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/786/786_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 1999, DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/785/785_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/785/785_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DO VETO DO PROJETO DE LEI N°. 21/2003.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1079/1079_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1079/1079_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORA NATALI GONSALVES SCHIESSL.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1078/1078_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1078/1078_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA NATALI GONSALVES SCHIESSL DO CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1077/1077_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1077/1077_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONTRATA TEMPORARIAMENTE A SERVIDORA NATALI GONSALVES SCHIESSL, PARA OCUPAR O CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1076/1076_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1076/1076_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVOGA PORTARIA N° 003/2003, QUE CONTRATA TEMPORARIAMENTE A SERVIDORA NATALI GONSALVES SCHIESSL, PARA OCUPAR O CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1075/1075_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1075/1075_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONTRATA TEMPORARIAMENTE A SERVIDORA MARIZE VESOLOVSKI, PARA O CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1074/1074_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1074/1074_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS E CONCEDE FÉRIAS AO SERVIDOR EDENILSON MUCHALOVSKI, OCUPANTE DO CARGO DE CONTADOR.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1073/1073_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1073/1073_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVA ADICIONAL POR TEMPO DE SERVIÇO PÚBLICO AO SERVIDOR HÉLCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1072/1072_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1072/1072_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS E CONCEDE FÉRIAS AO SERVIDO HÉLCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1071/1071_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1071/1071_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA O SERVIDOR EDENILSON MUCHALOVSKI, OCUPANTE DO CARGO DE CONTADOR, PARA RESPONDER PELA SECRETARIA DA FINANÇAS EM SUBSTITUIÇÃO AO TITULAR QUE SE ENCONTRA EM FÉRIAS.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5310/ccf_000215.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5310/ccf_000215.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REMISSÃO DE DEVDORES DA FAZENDA MUNICIPAL.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>Orildo Antônio Severgnini</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5224/ccf_000925.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5224/ccf_000925.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CAMARA DE VEREADORES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5225/ccf_000927.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5225/ccf_000927.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO 1 DO ARTIGO PRIMEIRO DA LEI COMPLEMENTAR Nº001 DE 20/02/2002.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5231/ccf_000935.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5231/ccf_000935.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER TEMPORARIO.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5232/ccf_0009361.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5232/ccf_0009361.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO COM CENTRO COMUNITÁRIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5233/ccf_0009371.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5233/ccf_0009371.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARCERIA NA OPERAÇÃO E MANUTENÇÃO DO SISTEMA DE ABASTECIMENTO E ÁGUA DA CIDADE DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5234/ccf_0009381.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5234/ccf_0009381.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO A PRORROGAÇÃO DA VIGENCIA DE CONVENIO FIRMADO ENTRE TRIBUNAL DE JUSTIÇA DE SANTA CATARINA E O MUNICIPIO DE MAJOR VIERA.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5247/ccf_000945.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5247/ccf_000945.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL AFIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5248/ccf_000946.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5248/ccf_000946.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM A CASA DA CRIANÇA SÃO JOÃO BATISTA DO MUNICIPIO DE TRES BARRAS-SC.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5249/ccf_000947.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5249/ccf_000947.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM A ASSOCIAÇÃO PACIENTES ONCOLÓGICOS DE CANOINHAS E REGIÃO - APOCA.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5250/ccf_000948.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5250/ccf_000948.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO COM A UNIVERSIDADE DO CONTESTADO- UNC PROJETO PAI.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5251/ccf_000949.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5251/ccf_000949.pdf</t>
   </si>
   <si>
     <t>RECONHECE E AUTORIZA O PAGAMENTO DE DESPESAS DO EXERCICIO DE 2002.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5252/ccf_000950.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5252/ccf_000950.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS MÓVEIS.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5253/ccf_000951.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5253/ccf_000951.pdf</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5254/ccf_000952.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5254/ccf_000952.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL ATRAVÉS DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO SOCIAL E DÁ FAMÍLIA.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5255/ccf_0009531.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5255/ccf_0009531.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVÉNIO COM SECRETÁRIA DE ESTADO DOS TRANSPORTES E OBRAS.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5256/ccf_000954.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5256/ccf_000954.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROMOVER ALIENAÇÃO DE VEÍCULOS INSERVIVEIS PERTENCENTES AO PATRIMÓNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5257/ccf_000955.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5257/ccf_000955.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDACÇÃO AO ARTIGO 6° DA LEI 1238/98 DE 02/12/1998</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5258/ccf_000956.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5258/ccf_000956.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5259/ccf_0009571.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5259/ccf_0009571.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL ATRAVÉS DA SECRETARIA DE ESTADO DA ORGANIZAÇÃO E LAZER.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5260/ccf_0009581.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5260/ccf_0009581.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÉNIO COM O GOVERNO DO ESTADO DE SANTA CATARINA ATRAVÉS DA SECRETÁRIA DE ESTADO DOS TRANSPORTES E OBRAS.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5261/ccf_0009591.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5261/ccf_0009591.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5262/ccf_000960.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5262/ccf_000960.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5263/ccf_0009611.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5263/ccf_0009611.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO PELO INPC DOS SUBSÍDIOS FIXADOS PELA LEI MUNICIPAL N° 1318 DE 28/06/2000</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5264/ccf_000962.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5264/ccf_000962.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÉNIOS COM A UNC UNIVERSIDADE DO CONTESTADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5265/ccf_0009631.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5265/ccf_0009631.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA IMPLEMENTAR P.S.H.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5266/ccf_000964.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5266/ccf_000964.pdf</t>
   </si>
   <si>
     <t>RECONHECE ÍNDICE NECESSÁRIO A REPOSIÇÃO SALARIAL DO FUNCIONALISMO PÚBLICO MUNICIPAL,  E CONSIDERANDO AS DETERMINAÇÕES E EXIGÊNCIAS CONTIDAS NOS ARTIGOS 18,19,20,21,22 E 23 DA LEI DE RESPONSABILIDADE FISCAL LRF, BEM COMO NOS DISPOSITIVOS CONSTITUCIONAIS APLICÁVEIS A ESPÉCIE, REGULAMENTA A FORMA DE APLICAÇÃO FUTURA DE REFERIDA REPOSIÇÃO E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5302/ccf_000208.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5302/ccf_000208.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO PELO INPC DOS SUBSIDIOS FIXADOS PELA LEI MUNICIPAL N°1319/2000 DE 28/06/2000.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5301/ccf_000207.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5301/ccf_000207.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESAS DE EXERCICIOS ANTERIORES.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5303/ccf_000209.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5303/ccf_000209.pdf</t>
   </si>
   <si>
     <t>RERCONHECE DESPESAS DE EXERCICIOS ANTERIORES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5304/ccf_000210.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5304/ccf_000210.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL JUNTO AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5273/ccf_000007.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5273/ccf_000007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A NUCLEAÇÃO DA E.B. DRÁUSIO CELESTINO CUNHA DA COMUNIDADE DE RIO CLARO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5272/ccf_0000061.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5272/ccf_0000061.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO AO REPASSE DE RECURSOS FINANCEIROS PARA O CONSELHO COMUNITÁRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5305/ccf_000211.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5305/ccf_000211.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 2° DA LEI 1489/02 DE 31/12/2002 QUE INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PUBLICA- COSIP E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5269/ccf_0000051.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5269/ccf_0000051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  A FIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5270/ccf_0000043.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5270/ccf_0000043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL ATRAVÉS DA SECRETARIA DE ESTADO  DO DESENVOLVIMENTO SOCIAL URBANO E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5271/ccf_0000032.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5271/ccf_0000032.pdf</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5267/ccf_0000012.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5267/ccf_0000012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÉNIOS COM O GOVERNO ESTADUAL ATRAVÉS DA SECRETARIA DE ESTADO DA AGRICULTURA E POLITICA RURAL.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5268/ccf_0000021.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5268/ccf_0000021.pdf</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5306/ccf_000212.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5306/ccf_000212.pdf</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5307/ccf_000213.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5307/ccf_000213.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIOS COM A FUNDAÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5308/ccf_000214.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5308/ccf_000214.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ISENTAR E PARCELAR DEVEDORES DA FAZENDA MUNICIPAL.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5309/ccf_000216.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5309/ccf_000216.pdf</t>
   </si>
   <si>
     <t>DEFINE CONTRATAÇÃO DE SERVIDOR EM CARÁTER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5326/ccf_001055.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5326/ccf_001055.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESAS DE INFRACÇÕES DE TRANSITO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5327/ccf_001056.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5327/ccf_001056.pdf</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5328/ccf_001057.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5328/ccf_001057.pdf</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA OPERACIONAL DO FUNDO DE DESENVOLVIMENTO MUNICIPAL DO ESTADO DE SANTA CATARINA PRO-FDM E TOMAR EMPRÉSTIMO JUNTO AO FUNDO DE DESENVOLVIMENTO MUNICIPAL E DA OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5330/ccf_001059.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5330/ccf_001059.pdf</t>
   </si>
   <si>
     <t>RECONHECE ÍNDICE NECESSÁRIO A REPOSIÇÃO DOS SUBSIDIO DE QUE TRATA A LEI N° 1318/2000.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5180/ccf_000191.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5180/ccf_000191.pdf</t>
   </si>
   <si>
     <t>dispõe sobre as diretrizes para elaboração da lei orçamentaria de 2004 e dá outras providencias.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5181/ccf_000192.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5181/ccf_000192.pdf</t>
   </si>
   <si>
     <t>ALTERA I 1° ARTIGO 2° DA LEI 1503/03 DE 04 DE ABRIL DE 2003 QUE RECONHECE INDICE NECESSARIO A REPOSIÇÃO SALARIAL DO FUNCIONALISMO PÚBLICO MUNICIPAL,  E CONSIDERANDO AS DETERMINAÇÕES E EXEGENCIAS CONTIDAS NOS ARTIGOS 18,19,20,21,22 E 23 DA LRF, BEM COMO NOS DISPOSITIVOS CONSTITUCIONAIS APLICAVEIS A ESPECIE, REGULAMENTA A FORMA DE APLICAÇÃO FUTURA DE REFERIDA REPOSIÇÃO E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5183/ccf_000194.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5183/ccf_000194.pdf</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5182/ccf_000193.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5182/ccf_000193.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A FIRMAR CONVENIO COM O NÚCLEO DOS PACIENTES ONCOLÓGICOS DE MAJOR VIEIRA -NAPON</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5184/ccf_000195.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5184/ccf_000195.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROMOVER ALIENÇÃO  DE VEICULO INSERVIVEIS PERTENCENTES AO PATRIMONIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5186/ccf_000197.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5186/ccf_000197.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A AUTARQUIA MUNICIPAL.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5185/ccf_000196.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5185/ccf_000196.pdf</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5187/ccf_000198.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5187/ccf_000198.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM PREFEITURAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5204/ccf_000199.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5204/ccf_000199.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITO COM O FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO -FNDE.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5205/ccf_000200.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5205/ccf_000200.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVENIO COM A ASSOCIAÇÃO ESPIRITA LAR DE JESUS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5206/ccf_000201.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5206/ccf_000201.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO COM A APAE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5207/ccf_000202.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5207/ccf_000202.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5208/ccf_000203.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5208/ccf_000203.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROMOVER ALIENAÇÃO DE PROPRIEDADES PERTENCENTES AO PATRIMONIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5209/ccf_000204.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5209/ccf_000204.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL A APAE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5300/ccf_000206.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5300/ccf_000206.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO DO ARTIGO 1° DA LEI N° 1.376/01 DE 18 DE JUNHO DE 2001.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5299/ccf_000205.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5299/ccf_000205.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A IMPLANTAR E NORMATIZAR O PROJET PARTICIPAÇÃO FAMILIAR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5163/ccf_000176.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5163/ccf_000176.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CRIAR O REGULAMENTO DO CONSELHO DE SEGURANÇA ALIMENTAR NACIONAL NO MUNICIPIO DE MAJOR VIEIRA - CONSEA.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5162/ccf_000177.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5162/ccf_000177.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONENIOS COM O GOVERNO ESTADUAL ATRAVES DA SECRETARIA DE ESTADO  DA SAÚDE.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5161/ccf_000178.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5161/ccf_000178.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A ALIENAÇÃO DE PROPRIEDADE PERTENCENTE AO PATRIMONIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5159/ccf_000180.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5159/ccf_000180.pdf</t>
   </si>
   <si>
     <t>dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5160/ccf_000179.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5160/ccf_000179.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ENTIDADE PRIVADA.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5168/ccf_000186.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5168/ccf_000186.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇAÕ PARA PAGAMENTO DE REMUNERAÇÃO DE SERVIDORES PÚBLICOS MUNICIPAIS, REFERENTE A EXERCICIOS ANTERIORES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5164/ccf_000181.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5164/ccf_000181.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ELABORAÇÃO BENEFICIAMENTO E COMERCIALIZAÇÃO DE PRODUTOS COMESTIVEIS DE ORIGEM ANIMAL E VEGETAL NO MUNICIPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5167/ccf_000187.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5167/ccf_000187.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFICIO FISCAL COM A CONSEQUENTE COMJPESAÇÃO FINANCEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5165/ccf_000183.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5165/ccf_000183.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO COM O GOVERNO  DO ESTADO  DE SANTA CATARINA E A SECRETARIA DE ESTADO DA INFRA-ESTRUTURA, ATRAVES DO DEPARTAMENTO DE TRANSPORTES E TERMINAIS.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5166/ccf_000184.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5166/ccf_000184.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARÁTER TEMPORÁRIO</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5175/ccf_000190.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5175/ccf_000190.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICIPIO DE MAJOR VIEIRA PARA O EXERCICIO DE 2003</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5174/ccf_000189.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5174/ccf_000189.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO COM O GOVERNO DO ESTADO DE SANTA CATARINA ATRAVES DA SECRETARIA DE ESTADO DA SAUDE.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5169/ccf_000188.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5169/ccf_000188.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a nomenclatura de imovel do municipio.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5246/ccf_000944.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5246/ccf_000944.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMENCLATURA DE IMÓVEL  DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5220/ccf_000922.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5220/ccf_000922.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE DIVIDAS DOS MUTUÁRIOS DO FUNDO ROTATIVO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5221/ccf_000923.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5221/ccf_000923.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O  CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAPROPIAR ÁREA DE TERRA URBANA LOCALIZADA NA CIDADE DE MAJOR VIEIRA SC PARA DOAÇÃO AO ESTADO DE SANTA CATARINA ATRAVÉS DA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA E DEFESA DO CIDADÃO.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5222/ccf_000924.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5222/ccf_000924.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE PRÉDIO PÚBLICO PERTENCENTE AO PATRIMÓNIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5223/ccf_000924.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5223/ccf_000924.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÉNIO COM O GOVERNO DO ESTADO  DE SANTA CATARINA ATRAVÉS DA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA E DEFESA DO CIDADÃO.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5226/ccf_000928.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5226/ccf_000928.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÉNIO COM O GOVERNO ESTADUAL ATRAVÉS DA SECRETARIA DE ESTADO DA EDUCAÇÃO E INOVAÇÃO.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5227/ccf_000930.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5227/ccf_000930.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE COMODATO E POSTERIOR DOAÇÃO DE TERRENO URBANO AO NAPON - NÚCLEO DE APOIO AOS PACIENTES ONCÓLOGICOS DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5229/ccf_0009331.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5229/ccf_0009331.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE UM UMA RETRO ESCAVADEIRA E UMA PÁ CARREGADEIRA MEDIANTE CONCORRÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5230/ccf_0009341.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5230/ccf_0009341.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÉNIO COM A CAIXA ECONOMICA FEDERAL DISPONIBILIZANDO AOS SERVIDORES PÚBLICOS MUNICIPAIS PRODUTOS E SERVIÇOS SOB CONDIÇÕES ESPECIAIS.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5228/ccf_0009311.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5228/ccf_0009311.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DO MUNICIPIO DE MAJOR VIEIRA PARA O EXERCICIO DE 2003</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1330/1330_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1330/1330_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA COMISSÃO DE REAVALIAÇÃO DE BENS MÓVEIS DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PAGAMENTO DE DIÁRIAS DOS VEREADORES E FUNCIONÁRIOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1328/1328_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1328/1328_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO PELO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR - INPC DA REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1327/1327_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1327/1327_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 013/94, QUE FICA REFORMULADA A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1326/1326_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1326/1326_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO VEREADOR GLAUCIO HENNING.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1325/1325_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1325/1325_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS DE VIAGEM ADMINISTRATIVAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1635,67 +1635,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/792/792_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/791/791_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/790/790_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/789/789_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/788/788_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/787/787_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/786/786_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/785/785_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1079/1079_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1078/1078_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1077/1077_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1076/1076_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1075/1075_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1074/1074_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1073/1073_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1072/1072_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1071/1071_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5310/ccf_000215.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5224/ccf_000925.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5225/ccf_000927.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5231/ccf_000935.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5232/ccf_0009361.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5233/ccf_0009371.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5234/ccf_0009381.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5247/ccf_000945.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5248/ccf_000946.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5249/ccf_000947.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5250/ccf_000948.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5251/ccf_000949.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5252/ccf_000950.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5253/ccf_000951.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5254/ccf_000952.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5255/ccf_0009531.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5256/ccf_000954.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5257/ccf_000955.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5258/ccf_000956.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5259/ccf_0009571.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5260/ccf_0009581.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5261/ccf_0009591.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5262/ccf_000960.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5263/ccf_0009611.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5264/ccf_000962.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5265/ccf_0009631.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5266/ccf_000964.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5302/ccf_000208.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5301/ccf_000207.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5303/ccf_000209.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5304/ccf_000210.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5273/ccf_000007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5272/ccf_0000061.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5305/ccf_000211.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5269/ccf_0000051.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5270/ccf_0000043.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5271/ccf_0000032.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5267/ccf_0000012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5268/ccf_0000021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5306/ccf_000212.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5307/ccf_000213.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5308/ccf_000214.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5309/ccf_000216.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5326/ccf_001055.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5327/ccf_001056.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5328/ccf_001057.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5330/ccf_001059.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5180/ccf_000191.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5181/ccf_000192.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5183/ccf_000194.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5182/ccf_000193.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5184/ccf_000195.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5186/ccf_000197.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5185/ccf_000196.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5187/ccf_000198.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5204/ccf_000199.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5205/ccf_000200.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5206/ccf_000201.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5207/ccf_000202.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5208/ccf_000203.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5209/ccf_000204.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5300/ccf_000206.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5299/ccf_000205.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5163/ccf_000176.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5162/ccf_000177.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5161/ccf_000178.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5159/ccf_000180.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5160/ccf_000179.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5168/ccf_000186.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5164/ccf_000181.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5167/ccf_000187.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5165/ccf_000183.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5166/ccf_000184.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5175/ccf_000190.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5174/ccf_000189.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5169/ccf_000188.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5246/ccf_000944.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5220/ccf_000922.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5221/ccf_000923.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5222/ccf_000924.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5223/ccf_000924.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5226/ccf_000928.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5227/ccf_000930.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5229/ccf_0009331.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5230/ccf_0009341.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5228/ccf_0009311.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1330/1330_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1328/1328_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1327/1327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1326/1326_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1325/1325_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/792/792_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/791/791_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/790/790_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/789/789_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/788/788_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/787/787_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/786/786_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/785/785_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1079/1079_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1078/1078_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1077/1077_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1076/1076_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1075/1075_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1074/1074_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1073/1073_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1072/1072_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1071/1071_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5310/ccf_000215.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5224/ccf_000925.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5225/ccf_000927.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5231/ccf_000935.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5232/ccf_0009361.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5233/ccf_0009371.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5234/ccf_0009381.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5247/ccf_000945.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5248/ccf_000946.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5249/ccf_000947.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5250/ccf_000948.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5251/ccf_000949.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5252/ccf_000950.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5253/ccf_000951.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5254/ccf_000952.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5255/ccf_0009531.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5256/ccf_000954.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5257/ccf_000955.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5258/ccf_000956.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5259/ccf_0009571.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5260/ccf_0009581.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5261/ccf_0009591.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5262/ccf_000960.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5263/ccf_0009611.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5264/ccf_000962.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5265/ccf_0009631.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5266/ccf_000964.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5302/ccf_000208.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5301/ccf_000207.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5303/ccf_000209.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5304/ccf_000210.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5273/ccf_000007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5272/ccf_0000061.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5305/ccf_000211.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5269/ccf_0000051.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5270/ccf_0000043.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5271/ccf_0000032.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5267/ccf_0000012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5268/ccf_0000021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5306/ccf_000212.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5307/ccf_000213.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5308/ccf_000214.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5309/ccf_000216.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5326/ccf_001055.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5327/ccf_001056.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5328/ccf_001057.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5330/ccf_001059.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5180/ccf_000191.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5181/ccf_000192.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5183/ccf_000194.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5182/ccf_000193.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5184/ccf_000195.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5186/ccf_000197.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5185/ccf_000196.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5187/ccf_000198.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5204/ccf_000199.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5205/ccf_000200.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5206/ccf_000201.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5207/ccf_000202.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5208/ccf_000203.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5209/ccf_000204.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5300/ccf_000206.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5299/ccf_000205.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5163/ccf_000176.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5162/ccf_000177.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5161/ccf_000178.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5159/ccf_000180.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5160/ccf_000179.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5168/ccf_000186.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5164/ccf_000181.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5167/ccf_000187.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5165/ccf_000183.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5166/ccf_000184.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5175/ccf_000190.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5174/ccf_000189.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5169/ccf_000188.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5246/ccf_000944.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5220/ccf_000922.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5221/ccf_000923.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5222/ccf_000924.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5223/ccf_000924.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5226/ccf_000928.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5227/ccf_000930.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5229/ccf_0009331.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5230/ccf_0009341.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2003/5228/ccf_0009311.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1330/1330_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1328/1328_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1327/1327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1326/1326_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2003/1325/1325_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>