--- v0 (2026-02-02)
+++ v1 (2026-05-15)
@@ -51,903 +51,903 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/784/784_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/784/784_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 2002, DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/783/783_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/783/783_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 2000, DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/782/782_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/782/782_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 2001, DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/781/781_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/781/781_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A EMPRESA LINDÓIA - ASSESSORIA E CONSULTORIA LTDA. PARA ORGANIZAR, EXECUTAR E JULGAR O CONCURSO PÚBLICO N°. 001/2004 DA CÂMARA DE VEREADORES DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/780/780_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/780/780_texto_integral.jpeg</t>
   </si>
   <si>
     <t>HOMOLOGA EDITAL DO CONCURSO PÚBLICO N°. 001/2004 DA CÂMARA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/779/779_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/779/779_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA OS SERVIDORES CLAUDIO NOVACK E EDENILSON MUCHALOVSKI, PARA ACOMPANHAR E FISCALIZAR AS PROVAS DO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1070/1070_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1070/1070_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA MIRIAN RUTHES MARON HENNING, PARA OCUPAR O CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1069/1069_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1069/1069_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA SIMONI SCHUMACHER, PARA OCUPAR O CARGO DE AUXILIAR ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1068/1068_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1068/1068_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS E CONCEDE FÉRIAS AO SERVIDOR EDENILSON MUCHALOVSKI, OCUPANTE DO CARGO DE CONTADOR.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1067/1067_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1067/1067_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO POR TEMPO DE SERVIÇO PRESTADO AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1066/1066_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1066/1066_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS E AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1064/1064_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1064/1064_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA MIRIAN RUTHES MARON HENNING, OCUPANTE DO CARGO DE OFICIAL LEGISLATIVO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1063/1063_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1063/1063_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA SIMONI SCHUMACHER, OCUPANTE DO CARGO DE AUXILIAR ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1065/1065_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1065/1065_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA HORÁRIO DE EXPEDIENTE DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5590/ccf_000377.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5590/ccf_000377.pdf</t>
   </si>
   <si>
     <t>OMPLEMENTA A ESTRUTURA ADMINISTRATIVADA CAMARAA DE VEREADORES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5592/ccf_000380.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5592/ccf_000380.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI N° 972/92 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/7348/codigo_postura_lc_09-2004.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/7348/codigo_postura_lc_09-2004.pdf</t>
   </si>
   <si>
     <t>Institui o código de posturas do municipio de major vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5631/ccf_000409.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5631/ccf_000409.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICIPIO DE MAJOR VIEIRA - SC.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5545/ccf_000356.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5545/ccf_000356.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO COM O CENTRO COMUNITARIO DE MAJOR VIEIRA PARA FINS DE MANUTENÇÃO DO PACS PROGRAMA DE AGENTES COMUNITARIOS E DO PSF PROGRAMA DE SAÚDE DA FAMILIA.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5544/ccf_000355.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5544/ccf_000355.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A APAE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5543/ccf_000354.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5543/ccf_000354.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A CASA DA CRIANÇA SÃO JOÃO BATISTA DO MUNICIPIO E TRES BARRAS.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5549/ccf_000364.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5549/ccf_000364.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A FUNDAÇÃO DO MEIO AMBIENTE - FATMA.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5548/ccf_000360.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5548/ccf_000360.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVENIO COM A ASSOCIAÇÃO ESPIRITA LAR DE JESUS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5547/ccf_000358.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5547/ccf_000358.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIOS COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5546/ccf_000357.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5546/ccf_000357.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DA VIGENCIA DE CONVENIO FIRMADO ENTRE TRIBUNAL DE JUSTIÇA DE SANTA CATARINA E O MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5550/ccf_000363.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5550/ccf_000363.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A UNIVERSIDADE DO CONTESTADO UNC, PROJETO PAI.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5551/ccf_000362.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5551/ccf_000362.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A UNIVERSIDADE DO CONTESTADO - UNC PARA FORMAÇÃO DO FUNDO DE FINANCIAMENTO DE ACADEMICOS.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5589/ccf_000376.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5589/ccf_000376.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE AQUISIÇÃO PARCELADA DE MÁQUINAS E EQUIPAMENTOS, MEDIANTE LICITAÇÃO E D Á OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5553/ccf_000367.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5553/ccf_000367.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER TEMPORARIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5554/ccf_000366.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5554/ccf_000366.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO POER EXECUTIVO A CELEBRAR CONVENIO COM A CASA FAMILIAR RURAL DO MUNICIPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5555/ccf_000365.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5555/ccf_000365.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA OPERAÇÃO TRABALHO DO MUNICIPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5559/ccf_000368.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5559/ccf_000368.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A ASSOCIAÇÃO PACIENTES ONCOLOGICOS DE CANOINHAS E REGIÃO APOCA.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5557/ccf_000369.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5557/ccf_000369.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PARTICIPAR DA ORGANIZAÇÃO E CONCEDER APOIO LOGISTICO E FINANCEIRO AO CGT LAGO AZUL PARA AS FESTIVIDADES ALUSIVAS AS COMEMORAÇÕES DO 43º ANIVERSARIO DO MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5588/ccf_000375.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5588/ccf_000375.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE AQUISIÇÃO PARCELADA DE MÁQUINAS E EQUIPAMENTOS, MEDIANTE LICITAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5561/ccf_000373.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5561/ccf_000373.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICIPIO DE MAJOR VIEIRA PARA O EXERCICIO DE 2004.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5562/ccf_000372.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5562/ccf_000372.pdf</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5563/ccf_000371.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5563/ccf_000371.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO E CONVENIO CONCESSÃO DE SUBVENÇÃO SOCIAL AO NAPON.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5564/ccf_000370.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5564/ccf_000370.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE E HOMOLOGA DIVIDAS DE EXERCICIOS ANTERIORES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5593/ccf_000379.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5593/ccf_000379.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O CENTRO DE INTEGRAÇÃO EMPRESA-ESCOLA DO ESTADO DE SANTA CATARINA - CIEE/SC.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5591/ccf_000378.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5591/ccf_000378.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL-  PMREFIS  E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5594/ccf_000381.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5594/ccf_000381.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEGISLAÇÃO MUNICIPAL DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA-ISS.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5595/ccf_000382.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5595/ccf_000382.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO POER EXECUTIVO MUNICIPAL A FIRMAR  CONVENIO COM A COOPERATIVA- ESCOLA DOS ALUNOS DO COLÉGIO AGRICOLA  VIDAL RAMOS - COOPESA.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5598/ccf_000385.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5598/ccf_000385.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO POR DOAÇÃOO DE BENS MÓVEIS PERTENCENTES AO PODER LEGISLATIVO MUNICIPAL E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5596/ccf_000383.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5596/ccf_000383.pdf</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5597/ccf_000384.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5597/ccf_000384.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A EFETUAR REPASSE DE SUBVENÇÃO Á ESCOLA FREI ANDRÉ MALINSKI.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5599/ccf_000388.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5599/ccf_000388.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR COM VEICULO DA FROTA MUNICIPAL O TRANSPORTE DE ACADEMICOS PARA A UNIVERSIDADE DO CONTESTADO - CAMPUS DE CANOINHAS E UNIVERSIDADE DO ESTADO DE SANTA CATARINA - NÚCLEO DE PAPANDUVA.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5600/ccf_000387.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5600/ccf_000387.pdf</t>
   </si>
   <si>
     <t>PRESTA ANUÊNCIA PARA ALIENAÇÃO DE BEM PERTENCENTE A EMPRESA CEREALISTA GIRASSOL COM IMP. E EXP. LTDA EM FAVOR DA EMPRESA AGRO COMERCIAL NAGANO LTDA.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5601/ccf_000386.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5601/ccf_000386.pdf</t>
   </si>
   <si>
     <t>INSTITUI DENOMINAÇÃO AO PRÓPRIO MUNICIPAL ONDE SE ENCONTRA INSTALADO O POSTO DE SAÚDE DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5602/ccf_000389.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5602/ccf_000389.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSIDIOS DOS VEREADORES MUNICIPAIS PARA A DÉCIMA SEGUNDA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5603/ccf_000390.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5603/ccf_000390.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS VALORES DOS SUBSIDIOS DO PREFEITO MUNICIPAL VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS PARA O QUADRIENIO 2005/2008.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5609/ccf_000397.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5609/ccf_000397.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5608/ccf_000396.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5608/ccf_000396.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5607/ccf_000394.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5607/ccf_000394.pdf</t>
   </si>
   <si>
     <t>APROVA O PROJETO BANHEIROS, DESENVOLVIDO PELA SECRETARIA DO BEM ESTAR SOCIAL REFERENTE A INFRAESTRUTURA SANITÁRIA PARA FAMILIAS DE BAIXA RENDA, AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLEMENTAR O PROJETO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5606/ccf_000393.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5606/ccf_000393.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMENCLATURA DE MÓDULO ESPORTIVO.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5605/ccf_000392.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5605/ccf_000392.pdf</t>
   </si>
   <si>
     <t>DECLRA UTILIDADE PÚBLICA O CENTRO ESPIRITA LUZ E CARIDADE.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5604/ccf_000391.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5604/ccf_000391.pdf</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5610/ccf_000398.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5610/ccf_000398.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS PARA O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5536/ccf_000349.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5536/ccf_000349.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA 2005 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5537/ccf_000350.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5537/ccf_000350.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5538/ccf_000351.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5538/ccf_000351.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE AUDITORIA NO AMBITO DO SISTEMA ÚNICO DE SAUDE.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5625/ccf_000405.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5625/ccf_000405.pdf</t>
   </si>
   <si>
     <t>EMENTA; DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5624/ccf_000404.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5624/ccf_000404.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO O DO ARTIGO 2° DA LEI MUNICIPAL N° 1.588 DE 06 DE ABRIL DE 2004.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5621/ccf_000401.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5621/ccf_000401.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5618/ccf_000400.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5618/ccf_000400.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MNICIPAL A CELEBRAR CONVENIO COM O GOVERNO  DE ESTADO DE SANTA CATARINA E A SECRETARIA DE ESTADO DA INFRA-ESTRUTURA, ATRÁVES DO DEPARTAMENTO DE TRANSPORTE DE ANIMAIS.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5619/ccf_000399.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5619/ccf_000399.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPONIZAÇÕES DA LEI MUNICIPAL N° 905/91 DE 05/09/91 QUE CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5622/ccf_000402.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5622/ccf_000402.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 980 DE 15/01/1993 - ESTATUTO DOS FUNCIONARIOS PÚBLICOS MUNICIPAIS DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5623/ccf_000403.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5623/ccf_000403.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS ANUAIS E AUTORIZA PAGAMENTO DE ADICIONAL DE FÉRIAS E DÉCIMO TERCEIRO SALÁRIO AO PREFEITO, VICE- PREFEITO E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5626/ccf_000406.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5626/ccf_000406.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE E HOMOLOGA DÍVIDAS DE EXERCICIOS ANTERIORES COM O FUNDO MUNICIPAL DE SEGURIDADE SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5628/ccf_000407.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5628/ccf_000407.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5627/ccf_000408.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5627/ccf_000408.pdf</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 002/03, QUE REGULAMENTA O PAGAMENTO DE DIÁRIAS DOS VEREADORES E FUNCIONÁRIOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1323/1323_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1323/1323_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR ALCEU SCHUMACHER, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1322/1322_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1322/1322_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR JAIR IARROCHESKI , PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1321/1321_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1321/1321_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPENSAÇÃO PELO INPC DA REMUNERAÇÃO DOS SERVIÇOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1320/1320_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1320/1320_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  ALTERAÇÃO DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1318/1318_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1318/1318_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1317/1317_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1317/1317_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PRORROGA LICENÇA AO SERVIDOR JAIR IARROCHESKI , PARA TRATAMENTO DE SAÚDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1254,67 +1254,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/784/784_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/783/783_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/782/782_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/781/781_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/780/780_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/779/779_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1070/1070_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1069/1069_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1068/1068_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1067/1067_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1066/1066_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1064/1064_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1063/1063_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1065/1065_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5590/ccf_000377.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5592/ccf_000380.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/7348/codigo_postura_lc_09-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5631/ccf_000409.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5545/ccf_000356.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5544/ccf_000355.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5543/ccf_000354.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5549/ccf_000364.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5548/ccf_000360.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5547/ccf_000358.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5546/ccf_000357.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5550/ccf_000363.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5551/ccf_000362.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5589/ccf_000376.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5553/ccf_000367.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5554/ccf_000366.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5555/ccf_000365.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5559/ccf_000368.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5557/ccf_000369.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5588/ccf_000375.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5561/ccf_000373.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5562/ccf_000372.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5563/ccf_000371.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5564/ccf_000370.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5593/ccf_000379.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5591/ccf_000378.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5594/ccf_000381.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5595/ccf_000382.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5598/ccf_000385.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5596/ccf_000383.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5597/ccf_000384.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5599/ccf_000388.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5600/ccf_000387.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5601/ccf_000386.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5602/ccf_000389.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5603/ccf_000390.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5609/ccf_000397.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5608/ccf_000396.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5607/ccf_000394.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5606/ccf_000393.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5605/ccf_000392.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5604/ccf_000391.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5610/ccf_000398.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5536/ccf_000349.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5537/ccf_000350.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5538/ccf_000351.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5625/ccf_000405.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5624/ccf_000404.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5621/ccf_000401.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5618/ccf_000400.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5619/ccf_000399.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5622/ccf_000402.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5623/ccf_000403.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5626/ccf_000406.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5628/ccf_000407.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5627/ccf_000408.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1323/1323_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1322/1322_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1321/1321_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1320/1320_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1318/1318_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1317/1317_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/784/784_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/783/783_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/782/782_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/781/781_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/780/780_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/779/779_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1070/1070_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1069/1069_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1068/1068_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1067/1067_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1066/1066_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1064/1064_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1063/1063_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1065/1065_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5590/ccf_000377.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5592/ccf_000380.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/7348/codigo_postura_lc_09-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5631/ccf_000409.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5545/ccf_000356.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5544/ccf_000355.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5543/ccf_000354.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5549/ccf_000364.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5548/ccf_000360.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5547/ccf_000358.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5546/ccf_000357.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5550/ccf_000363.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5551/ccf_000362.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5589/ccf_000376.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5553/ccf_000367.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5554/ccf_000366.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5555/ccf_000365.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5559/ccf_000368.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5557/ccf_000369.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5588/ccf_000375.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5561/ccf_000373.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5562/ccf_000372.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5563/ccf_000371.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5564/ccf_000370.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5593/ccf_000379.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5591/ccf_000378.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5594/ccf_000381.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5595/ccf_000382.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5598/ccf_000385.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5596/ccf_000383.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5597/ccf_000384.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5599/ccf_000388.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5600/ccf_000387.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5601/ccf_000386.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5602/ccf_000389.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5603/ccf_000390.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5609/ccf_000397.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5608/ccf_000396.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5607/ccf_000394.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5606/ccf_000393.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5605/ccf_000392.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5604/ccf_000391.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5610/ccf_000398.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5536/ccf_000349.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5537/ccf_000350.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5538/ccf_000351.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5625/ccf_000405.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5624/ccf_000404.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5621/ccf_000401.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5618/ccf_000400.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5619/ccf_000399.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5622/ccf_000402.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5623/ccf_000403.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5626/ccf_000406.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5628/ccf_000407.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2004/5627/ccf_000408.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1323/1323_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1322/1322_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1321/1321_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1320/1320_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1318/1318_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2004/1317/1317_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>