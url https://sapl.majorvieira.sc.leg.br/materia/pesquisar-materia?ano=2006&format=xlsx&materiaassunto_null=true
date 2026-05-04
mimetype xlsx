--- v0 (2026-02-02)
+++ v1 (2026-05-04)
@@ -51,990 +51,990 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVOGA O DECRETO LEGISLATIVO N°. 003/05, QUE AUTORIZA A CÂMARA DE VEREADORES A FILIAR-SE A UNIÃO DOS VEREADORES DE SANTA CATARINA - UVESC.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/774/774_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/774/774_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 2004, DA PREFEITURA DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1054/1054_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1054/1054_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1052/1052_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1052/1052_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FICAM CREDENCIADOS OS VEÍCULOS DE PROPRIEDADE DOS VEREADORES E/OU FUNCIONÁRIOS DA CÂMARA, PARA VIAGENS ADMINISTRATIVAS, PARA FORA DA JURISDIÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1051/1051_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1051/1051_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE ISONOMIA SALARIAL ENTRE OS VENCIMENTOS DOS CARGOS DE SECRETÁRIO DE FINANÇAS, DA CÂMARA MUNICIPAL E SECRETÁRIO DE FINANÇAS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1050/1050_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1050/1050_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS  SERVIDORA TANIA LUCACHISNSKI.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1049/1049_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1049/1049_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVA ADICIONAL AO SERVIDOR HELCIO HERON VEIGA, POR TEMPO DE SERVIÇO PRESTADO À CÂMARA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1048/1048_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1048/1048_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO PECUNIÁRIO DE 1/3 DAS FÉRIAS E CONCEDE FÉRIAS AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1047/1047_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1047/1047_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR EDENILSON MUCHALOVSKI.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1046/1046_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1046/1046_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 1° DA PORTARIA N° 002/06, QUE FICAM CREDENCIADOS OS VEÍCULOS DE PROPRIEDADES DOS VEREADORES E/OU FUNCIONÁRIOS DA CÂMARA, PARA VIAGENS ADMINISTRATIVAS, PARA FORA DA JURISDIÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1045/1045_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1045/1045_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1040/1040_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1040/1040_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RESCINDE O CONTRATO DE TRABALHO DA ESTAGIÁRIA ELIANE APARECIDA MORANTE.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1039/1039_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1039/1039_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA TEMPORARIAMENTE A SERVIDORA ELIANE APARECIDA MORANTE, PARA OCUPAR O CARGO DE AUXILIAR ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5713/ccf_000470.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5713/ccf_000470.pdf</t>
   </si>
   <si>
     <t>FIXA PEQUENO VALOR NO AMBITO DA FAZEDA PÚBLICA MUNICIPAL PARA OS EFETIVOS DO  3° DO ART 100, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5717/ccf_000474.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5717/ccf_000474.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CANCELAMENTO DE DEBITOS TRIBUTARIOS.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5644/ccf_000415.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5644/ccf_000415.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RESSARCIMENTO DE DESPESAS COM COMBUSTÍVEIS DE VEÍCULOS PARTICULARES EM VIAGENS DE INTERESSE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5647/ccf_000414.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5647/ccf_000414.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO ISOLADO DE PROVIMENTO EFETIVO DE NUTRICIONISTA NO QUADRO GERAL DE PESSOAL DA ADMINISTRAÇÃO DIRETA DO MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5648/ccf_000413.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5648/ccf_000413.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE E HOMOLOGA DIVIDAS DE EXERCICIOS ANTERIORES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5650/ccf_000418.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5650/ccf_000418.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVENIO COM A ASSOCIAÇÃO ESPIRITA LAR DE JESUS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5649/ccf_000419.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5649/ccf_000419.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA DE SANTA CATARINA - CIEE/SC.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5651/ccf_000417.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5651/ccf_000417.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A CASA DA CRIANÇA SÃO JOÃO BATISTA DO MUNICIPIO DE TRES BARRAS-SC</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5652/ccf_000416.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5652/ccf_000416.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR COM VEICULO DA FROTA MUNICIPAL O TRNSPORTE E ACADEMICOS PARA A UNIVERSIDADE DO CONTESTADO CAMPUS DE CANOINHAS E UNIVERSIDADE DO ESTADO DE SANTA CATARINA - NÚCLEO DE PAPANDUVA.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5658/ccf_000423.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5658/ccf_000423.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO E FUNCIONARIOS EFETIVOS PARA A 26ª SECRETARIA ESTADUAL DE  DESENVOLVIMENTO REGIONAL.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5659/ccf_000422.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5659/ccf_000422.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A FUNDAÇÃO DO MEIO AMBIENTE - FATMA.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5654/ccf_000421.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5654/ccf_000421.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTVO  A FIRMAR CONVENIO COM A ASSOCIAÇÃO PACIENTES ONCOLOGICOS DE CANOINHAS E REGIÃO - APOCA.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5653/ccf_000420.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5653/ccf_000420.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A APAE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5663/ccf_000427.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5663/ccf_000427.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5662/ccf_000426.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5662/ccf_000426.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O CHEFE DO PODER EXCUTIVO A FIRMAR CONVENIO COM O GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5661/ccf_000425.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5661/ccf_000425.pdf</t>
   </si>
   <si>
     <t>ELCRA UTOLIDADE PÚBLICA A ASSOCIAÇÃO DE CATADORES DE LIXO RECICLAVEL PROTEÇÃO AMBIENTAL E CIDADANIA.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5660/ccf_000424.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5660/ccf_000424.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO AMBIENTAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS NO EXERCICIO DE CARGO E FUNÇÃO JUNTO A FUNDAÇÃO DO MEI AMBIENTE - FATMA E ESTABLECE OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5664/ccf_000428.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5664/ccf_000428.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPIAÇÃO DE AREA DE TERRAS COM 2.000,00 M² E DOAÇÃO PARA A CELESC.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5665/ccf_000429.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5665/ccf_000429.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER TEMPORARIO EM FACE DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5666/ccf_000430.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5666/ccf_000430.pdf</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5669/ccf_000433.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5669/ccf_000433.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A FIRMAR CONVENIO COM O AGENTE DE INTEGRAÇÃO JOB CENTER LTDA ME.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5668/ccf_000432.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5668/ccf_000432.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A CASA DA FAMILIA RURAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5667/ccf_000431.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5667/ccf_000431.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL JUNTO AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5673/ccf_000437.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5673/ccf_000437.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE ASSISTENTE  SOCIAL EM CARATER TEMPORARIO E DÁ OUTRAS PROVIDENCAS.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5672/ccf_000436.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5672/ccf_000436.pdf</t>
   </si>
   <si>
     <t>PROIBE A UTILIZAÇÃO DE HERBICIDAS NA CAMPINA QUIMICA E LIMPEZA DOS LOGRADOUROS MUNICIPAIS NA CIDADE DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5671/ccf_000435.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5671/ccf_000435.pdf</t>
   </si>
   <si>
     <t>DÁ RENOVAÇÃO AO ARTIGO 1º DA LEI Nº 1694 DE 13 DE MARÇO DE 2006.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5670/ccf_000434.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5670/ccf_000434.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DO PRAZO DE PAGAMENTO EM PARCELAA ÚNICA DO IPTU/2006.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5677/ccf_000441.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5677/ccf_000441.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMENCLATURA DE RUAS.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5676/ccf_000440.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5676/ccf_000440.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMENCLATURA PARA CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5675/ccf_000439.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5675/ccf_000439.pdf</t>
   </si>
   <si>
     <t>ALTERA O SALÁRIO DE MÉDICO CLINICO GERAL OCUPANTE DO CARGO TEMPORARIO DE MÉDICO VINCULADO AO PROGRAMA DE SAÚDE DA FAMILIA  - PSF E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5674/ccf_000438.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5674/ccf_000438.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DISPOSITIVOS A SEREM CUMPRIDOS PELAS AGENCIAS BANCÁRIAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5680/ccf_000442.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5680/ccf_000442.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5679/ccf_000443.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5679/ccf_000443.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE E ABONO SALARIAL AOS FUNCIONARIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5678/ccf_000444.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5678/ccf_000444.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS FUNCIONARIOS DA CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5682/ccf_000446.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5682/ccf_000446.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCENTIVO Á PRATICA DO DESPORTO.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5681/ccf_000445.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5681/ccf_000445.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL OARA NAPON DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5683/ccf_000447.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5683/ccf_000447.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO  A CEDERE/OU TOMAR CESSÃO, VEÍCULOS PESADOS MÁQUINAS E EQUIPAMENTOS EM COOPERAÇÃO COM OS MUNICIPIO LIMÍTROFES.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5684/ccf_000448.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5684/ccf_000448.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 414 DE 12/01/1977 QUE ESTABELECE A LOCALIZAÇÃO  E NORMAS PARA O ESTACIONAMENTO DE PONTOS DE AUTOMOVEIS DE ALUGUEL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5691/ccf_000452.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5691/ccf_000452.pdf</t>
   </si>
   <si>
     <t>ALTERA O 2° DO ART 1° DA LEI 1718 DE 17 DE MAIO DE 2006.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5690/ccf_000451.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5690/ccf_000451.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO AO CONSELHO COMUNITÁRIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5689/ccf_000450.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5689/ccf_000450.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO 1° DI ART. 8° E DO ART.13, DA LEI MUNICIPAL N°1.720 DE 17/05/2006.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5688/ccf_000449.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5688/ccf_000449.pdf</t>
   </si>
   <si>
     <t>CONCEDE LINCENÇA DE PARTE DA JORNADA DE TRABALHO Á SERVIDORA PÚBLICA QUE SEJA MÃE, TUTORA, CURADORA OU RESPONSAVEL POR PESSOA EXCEPCIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5695/ccf_000456.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5695/ccf_000456.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO PARA ATETLAS VINCULADOS AO PRODESPORTO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5696/ccf_000457.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5696/ccf_000457.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL - PM REFIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5694/ccf_000455.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5694/ccf_000455.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER EXCEPCIONAL E TEMPORARIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5693/ccf_000454.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5693/ccf_000454.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N/ 1022 DE 01/07/2023 CRIANDO E EXTINGUINDO CARGOS DE PROVIMENTO EFETIVO, CRIANDO CARGOS DE PROVIMENTO TEMPORÁRIO NA ESTRUTURA DE PESSOAL DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5692/ccf_000453.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5692/ccf_000453.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO REALIZAR REPASSE EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE DO MUNICIPIO DE CANOINHAS, PARA CUSTEIO DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGENCIA- SAMU NO MUNICIPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5704/ccf_000461.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5704/ccf_000461.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO NO VALOR DE R$ 5.000.00 PARA O CTG LADO AZUL.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5703/ccf_000460.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5703/ccf_000460.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI N° 1.022 DE 01/07/1993 CRIANDO CARGO DE PROVIMENTO EFETIVO DE AGENTE DE SERVIÇOS PÚBLICOS - NIVEL 0 PARA FUNÇÃO DE VIGIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5702/ccf_000459.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5702/ccf_000459.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO DE SERVIDORS EM CARATER TEMPORARIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5708/ccf_000465.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5708/ccf_000465.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE FUNCIONARIOS OCUPANTES DE CARGOS EFETIVOS PARA A CASA FAMILIAR RURAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5701/ccf_000458.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5701/ccf_000458.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2007 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5707/ccf_000464.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5707/ccf_000464.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER O REPASSE DE SUBVENÇÃO SOCIAL Á CASA FAMILIAR RURAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5706/ccf_000463.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5706/ccf_000463.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO II DA LEI N° 1.682 DE 18/112005 LDO.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5705/ccf_000462.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5705/ccf_000462.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVENIO COM A CASA FAMILIAR RURAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5710/ccf_000467.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5710/ccf_000467.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DA LOCALIDADE PAIOL VELHO.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5709/ccf_000466.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5709/ccf_000466.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO PARA O GINÁSIO DE ESPORTES DA LOCALIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5711/ccf_000469.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5711/ccf_000469.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA E ANULA DOTAÇÕES DO ORÇAMENTO DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5712/ccf_000468.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5712/ccf_000468.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DO MUNICIPIO DE MAJOR VIEIRA PARA O EXERCICIO DE 2006.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5716/ccf_000473.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5716/ccf_000473.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS A QUALIFICAÇÃO PROFISSIONAL DO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5715/ccf_000472.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5715/ccf_000472.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR CONTA DA ANULAÇÃO DE RECURSOS ORÇAMENTARIOS DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5714/ccf_000471.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5714/ccf_000471.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE ESTAGIARIO PARA DELEGACIA DA POLICIA CIVIL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5719/ccf_000476.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5719/ccf_000476.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER EXCEPCIONAL E TEMPORARIO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5723/ccf_000477.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5723/ccf_000477.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MAJOR VIEIRA PARA O EXERCICIO DE 2007.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5718/ccf_000475.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5718/ccf_000475.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARÁTER TEMPORARIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1305/1305_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1305/1305_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR ISRAEL KIEM, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1304/1304_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1304/1304_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR JUCELINO WOJCIECHOVSKI, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 001/04, QUE REGULAMENTA O PAGAMENTO DE DIÁRIAS DOS VEREADORES E FUNCIONÁRIOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1302/1302_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1302/1302_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1301/1301_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1301/1301_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUPRIME O PARÁGRAFO 5° DO ARTIGO 10, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1341,67 +1341,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/774/774_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1054/1054_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1052/1052_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1051/1051_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1050/1050_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1049/1049_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1048/1048_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1047/1047_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1046/1046_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1045/1045_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1040/1040_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1039/1039_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5713/ccf_000470.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5717/ccf_000474.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5644/ccf_000415.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5647/ccf_000414.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5648/ccf_000413.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5650/ccf_000418.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5649/ccf_000419.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5651/ccf_000417.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5652/ccf_000416.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5658/ccf_000423.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5659/ccf_000422.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5654/ccf_000421.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5653/ccf_000420.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5663/ccf_000427.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5662/ccf_000426.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5661/ccf_000425.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5660/ccf_000424.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5664/ccf_000428.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5665/ccf_000429.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5666/ccf_000430.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5669/ccf_000433.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5668/ccf_000432.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5667/ccf_000431.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5673/ccf_000437.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5672/ccf_000436.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5671/ccf_000435.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5670/ccf_000434.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5677/ccf_000441.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5676/ccf_000440.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5675/ccf_000439.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5674/ccf_000438.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5680/ccf_000442.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5679/ccf_000443.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5678/ccf_000444.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5682/ccf_000446.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5681/ccf_000445.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5683/ccf_000447.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5684/ccf_000448.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5691/ccf_000452.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5690/ccf_000451.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5689/ccf_000450.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5688/ccf_000449.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5695/ccf_000456.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5696/ccf_000457.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5694/ccf_000455.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5693/ccf_000454.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5692/ccf_000453.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5704/ccf_000461.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5703/ccf_000460.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5702/ccf_000459.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5708/ccf_000465.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5701/ccf_000458.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5707/ccf_000464.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5706/ccf_000463.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5705/ccf_000462.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5710/ccf_000467.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5709/ccf_000466.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5711/ccf_000469.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5712/ccf_000468.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5716/ccf_000473.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5715/ccf_000472.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5714/ccf_000471.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5719/ccf_000476.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5723/ccf_000477.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5718/ccf_000475.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1305/1305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1304/1304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1302/1302_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1301/1301_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/774/774_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1054/1054_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1052/1052_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1051/1051_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1050/1050_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1049/1049_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1048/1048_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1047/1047_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1046/1046_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1045/1045_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1040/1040_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1039/1039_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5713/ccf_000470.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5717/ccf_000474.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5644/ccf_000415.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5647/ccf_000414.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5648/ccf_000413.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5650/ccf_000418.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5649/ccf_000419.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5651/ccf_000417.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5652/ccf_000416.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5658/ccf_000423.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5659/ccf_000422.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5654/ccf_000421.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5653/ccf_000420.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5663/ccf_000427.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5662/ccf_000426.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5661/ccf_000425.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5660/ccf_000424.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5664/ccf_000428.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5665/ccf_000429.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5666/ccf_000430.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5669/ccf_000433.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5668/ccf_000432.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5667/ccf_000431.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5673/ccf_000437.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5672/ccf_000436.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5671/ccf_000435.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5670/ccf_000434.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5677/ccf_000441.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5676/ccf_000440.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5675/ccf_000439.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5674/ccf_000438.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5680/ccf_000442.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5679/ccf_000443.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5678/ccf_000444.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5682/ccf_000446.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5681/ccf_000445.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5683/ccf_000447.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5684/ccf_000448.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5691/ccf_000452.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5690/ccf_000451.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5689/ccf_000450.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5688/ccf_000449.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5695/ccf_000456.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5696/ccf_000457.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5694/ccf_000455.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5693/ccf_000454.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5692/ccf_000453.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5704/ccf_000461.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5703/ccf_000460.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5702/ccf_000459.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5708/ccf_000465.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5701/ccf_000458.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5707/ccf_000464.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5706/ccf_000463.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5705/ccf_000462.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5710/ccf_000467.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5709/ccf_000466.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5711/ccf_000469.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5712/ccf_000468.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5716/ccf_000473.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5715/ccf_000472.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5714/ccf_000471.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5719/ccf_000476.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5723/ccf_000477.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2006/5718/ccf_000475.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1305/1305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1304/1304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1302/1302_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2006/1301/1301_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>