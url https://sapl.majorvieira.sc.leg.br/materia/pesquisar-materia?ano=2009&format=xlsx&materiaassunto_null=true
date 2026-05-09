--- v0 (2026-02-02)
+++ v1 (2026-05-09)
@@ -51,1411 +51,1411 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DO VETO APOSTO PELO PREFEITO, A EMENDA APRESENTADA AO ARTIGO 3º, DO PROJETO DE LEI N°. 007/2009, QUE CRIA CARGO DE PROVIMENTO EM COMISSÃO DE ENFERMEIRO(A) SUPERVISOR(A).</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DO VETO APOSTO PELO PREFEITO, A EMENDA APRESENTADA AO ARTIGO 5º, DO PROJETO DE LEI N°. 006/2009, QUE AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARÁTER TEMPORÁRIO, EM FACE DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DO VETO APOSTO PELO PREFEITO, A EMENDA APRESENTADA AO ARTIGO 5º, DO PROJETO DE LEI N°. 005/2009, QUE CRIA CARGOS NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUMPRIMENTO DE NORMAS ESTATUÍDAS NO ARTIGO 39 § 6° DA CONSTITUIÇÃO FEDERAL QUE PUBLICA OS VALORES DOS SUBSÍDIOS E REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA O SERVIDOR HELCIO HERON VEIGA, COMO RESPONSÁVEL PELO SISTEMA DE CONTROLE INTERNO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FICAM CREDENCIADOS OS VEÍCULOS DE PROPRIEDADE DOS VEREADORES E FUNCIONÁRIOS DA CÂMARA, PARA VIAGENS ADMINISTRATIVAS, PARA FORA DA JURISDIÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A EMPRESA LUTZ - CURSOS, CONCURSOS, ASSESSORIA E PROJETOS TÉCNICOS LTDA., REPRESENTADA PELO SR. LINDOLFO LUIZ FELBER LUTZ, PARA ORGANIZAR, EXECUTAR E JULGAR O CONCURSO PÚBLICO N° 001/2009.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO E CONCESSÃO DE FÉRIAS AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIAS OS SERVIDORES JOSÉ M. FALKIEVICZ, MIGUEL W. FILHO, JOÃO SCHROEDER, NATALIO P. SOBRINHO E EDSON S. SCHROEDER, COMO FISCAIS DO CONCURSO PÚBLICO N° 01/2009.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.jpeg</t>
   </si>
   <si>
     <t>HOMOLOGA O RESULTADO DO CONCURSO PÚBLICO N° 001/09, DA CÂMARA MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RESCINDE O CONTRATO ADMINISTRATIVO DE TRABALHO DO DR. PAULO HENRIQUE BROLINI GLINSKI.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVA ADICIONAL POR TEMPO DE SERVIÇO AO SERVIDOR EDENILSON MUCHALOVSKI, OCUPANTE DO CARGO DE CONTADOR.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVA ADICIONAL POR TEMPO DE SERVIÇO AO SERVIDOR HELCIO HERON VEIGA, OCUPANTE DO CARGO DE SECRETÁRIO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE ADICIONAL POR TEMPO DE SERVIÇO A SERVIDORA TANIA LUCACHINSKI, OCUPANTE DO CARGO DE ZELADORA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA O SERVIDOR TERCIO PANGRATZ DE PAULA E SILVA, PARA O CARGO DE CONSULTOR JURÍDICO DA CÂMARA.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA LUCILENE CHOUPINSKI, PARA O CARGO DE AUXILIAR ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>NOMEIA MEMBROS DA COMISSÃO DE AVALIAÇÃO DO ESTÁGIO PROBATÓRIO REFERENTE AO CONCURSO PÚBLICO N° 001/2009.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE ISONOMIA SALARIAL ENTRE OS VENCIMENTOS DOS CARGOS DE CONTADOR DA CÂMARA E O CARGO DE ANALISTA CONTÁBIL DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO E CONCESSÃO DE FÉRIAS AO SERVIDOR EDENILSON MUCHALOVSKI, OCUPANTE DO CARGO DE CONTADOR.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RESCINDE O CONTRATO ADMINISTRATIVO DE TRABALHO DA SERVIDORA GRACIELI CAETANO DA SILVA.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Israel Kiem</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4906/ccf_000034.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4906/ccf_000034.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO E PAGAMENTO DE FÉRIAS-PRÊMIO E ADICIONAIS POR TEMPO DE SERVIÇO AOS FUNCIONÁRIOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4644/ccf_000888.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4644/ccf_000888.pdf</t>
   </si>
   <si>
     <t>CRIA INCISOS E ALTERA A REDAÇÃO DE ARTIGO E PARÁGRAFO, DA LEI Nº 1941 DE 09 DE OUTUBRO DE 2009.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4861/ccf_0003671.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4861/ccf_0003671.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE ARTIGOS E PARÁGRAFOS DA LEI COMPLEMENTAR Nº17 DE 28 DE JUNHO DE 2007.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4905/ccf_000031.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4905/ccf_000031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PRESTAR SERVIÇOS DE INFRAESTRUTURA NAS PROPRIEDADES RURAIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4582/ccf_000774.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4582/ccf_000774.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICIPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4596/ccf_000805.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4596/ccf_000805.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PDER LEGISLATIVO MUNICIPAL A RENOVAR CONVÊNIO DE ADMINISTRAÇÃO DE PROGRAMAS DE APRENDIZAGEM, COM AGÊNCIA DE INTEGRAÇÃO DE ESTAGIOS JOB CENTER RECURSOS HUMANOS.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4597/ccf_000807.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4597/ccf_000807.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N°1679-A DE 03 DE NOVEMBRO DE 2005, QUE DISPÕE SOBRE ALTERAÇÃO DA ESTRUTURA ADMINISTRATIVA DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4564/ccf_000750.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4564/ccf_000750.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4588/ccf_000788.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4588/ccf_000788.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER TEMPORARIO, EM FACE DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4587/ccf_000786.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4587/ccf_000786.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EM COMISSÃO DE ENFERMEIRO(A) SUPERVISOR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4595/ccf_000804.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4595/ccf_000804.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE UM TECNICO EM RADIOLOGIA PARA O HOSPITAL MUNICIPAL SÃO LUCAS EM CARATER TEMPORARIO EM FACE DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4594/ccf_000802.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4594/ccf_000802.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART.2° DA LEI MUNICIPAL N°1731 DE 16 DE AGOSTO DE 2006 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4593/ccf_000800.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4593/ccf_000800.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI MUNICIPAL N°1878 DE 16 DE JANEIRO DE 2009, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PRESTAR SERVIÇOS DE INFRAESTUTURA NAS PROPRIEDADES RURAIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4592/ccf_000798.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4592/ccf_000798.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÓPRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4591/ccf_000796.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4591/ccf_000796.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM CARACTER TEMPORARIO PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4580/ccf_000770.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4580/ccf_000770.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI N.° 1.758, DE 28/02/2007.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4579/ccf_000768.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4579/ccf_000768.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO E FIRMAR CONTRATO DE COMODATO COM O CONSELHO COMUNITARIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4589/ccf_000790.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4589/ccf_000790.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EM COMISSÃO DE CHEFIA DE SERVIÇOS ADMIINISTRATIVOS NA ESTRUTURA DE PESSOAL DO HOSPITAL MUNICIPAL SÃO LUCAS DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO DE TECNICO EM RADIOLOGIA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4584/ccf_000778.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4584/ccf_000778.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4563/ccf_000748.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4563/ccf_000748.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A COOPERATIVA- ESCOLA DOS ALUNOS DO COLEGIO AGRICOLA VIDAL RAMOS - COOPESA.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4562/ccf_000746.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4562/ccf_000746.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A APAE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4569/ccf_000760.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4569/ccf_000760.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EM COMISSÃO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4567/ccf_000756.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4567/ccf_000756.pdf</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4568/ccf_000758.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4568/ccf_000758.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER O REPASSE DE SUBVENÇÃO SOCIAL PARA O CONSÓRCIO INTERMUNICIPAL DA BACIA HIDROGRAFICA DO RIO CANOINHAS- CONSORCIO BEM-TE-VI.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4586/ccf_000784.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4586/ccf_000784.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A EMPRESA DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA S.A.-EPAGRI.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4585/ccf_000780.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4585/ccf_000780.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE IMOVEIS.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4590/ccf_000792.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4590/ccf_000792.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº1881 DE 26 DE FEVEREIRO DE 2009, QUE AUTORIZA O PODER LEGISLATIVO MUNICIPAL A RENOVAR CONVÊNIO DE ADMINISTRAÇÃO DE PROGRAMA DE APRENDIZAGEM, COM A AGÊNCIA DE INTEGRAÇÃO DE ESTAGIOS JOB CENTER RECURSOS HUMANOS.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4561/ccf_000744.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4561/ccf_000744.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER O REPASSE DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE DESENVOLVIMENTO DA MICROBACIA DA LOCALIDADE DO RIO NOVO DE BAIXO.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4560/ccf_000742.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4560/ccf_000742.pdf</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4559/ccf_000740.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4559/ccf_000740.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER VEICULOS PARA PRESTAÇÃO DE SERVIÇOS A ENTIDADES SEM FINS LUCRATIVOS DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4558/ccf_000738.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4558/ccf_000738.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A CASA DA CRIANÇA SÃO JOÃO BATISTA DO MUNICIPIO DE TRÊS BARRAS PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4557/ccf_000736.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4557/ccf_000736.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1758 DE 28 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4556/ccf_000734.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4556/ccf_000734.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO CAPUT DO ARTIGO 3º, DA LEI N°1.890 DE 08 DE ABRIL DE 2009</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4566/ccf_000754.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4566/ccf_000754.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 5°, DA LEI N°1.889 DE 08 DE ABRIL DE 2009.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4565/ccf_000752.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4565/ccf_000752.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO CAPUT DO ARTIGO 5°, DA LEI N°. 1.888 DE 08 DE ABRIL DE 2009.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4849/ccf_0003501.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4849/ccf_0003501.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4850/ccf_0003521.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4850/ccf_0003521.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DAS DEPENDENCIAS DO GINÁSIOS MUNICIPAIS DE ESPORTES DA CIDADE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4900/ccf_000024.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4900/ccf_000024.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO NA ESTRUTURA PESSOAL DA SECRETARIA DE EDUCAÇÃO DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA_x000D_
  AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4894/ccf_000014.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4894/ccf_000014.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL - PM REFIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4895/ccf_000016.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4895/ccf_000016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PAGAR MULTAS DE TRANSITO OCORRIDAS NO EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4858/ccf_0003611.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4858/ccf_0003611.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4891/ccf_000008.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4891/ccf_000008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4857/ccf_0003571.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4857/ccf_0003571.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÉNIO  COM A UNIVERSIDADE DO CONTESTADO - UNC, PROJETO  PAI.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4893/ccf_000012.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4893/ccf_000012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA P PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CRÉDITO - RECURSOS FGTS NA MODALIDADE PRODUÇÃO DE UNIDADE HABITACIONAIS, OPERAÇÕES COLETIVAS, REGULAMENTO PEÇA RESOLUÇÃO DO CONSELHO CURADOR DO FGTS, NÚMERO 291/98 COM AS ALTERAÇÕES DA RESOLUÇÃO Nº 460/2004 DE 14 DE DEZEMBRO DE 2004, PUBLICADA NO D.O.U. EM 20-12-2004 E INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4892/ccf_000010.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4892/ccf_000010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÃO PARA IMPLEMENTAR O PROGRAMA DE SUBSIDIO Á HABILITAÇÃO DE INTERESSE SOCIAL PSH E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4907/ccf_000035.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4907/ccf_000035.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO DE HABITAÇÃO DE INTERESSE SOCIAL- FHIS E INSTITUI O CONSELHO GESTOR DO FMHIS.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4888/ccf_000003.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4888/ccf_000003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFICIOS EVENTUAIS NO AMBITO DA POLITICA PUBLICA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4897/ccf_000020.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4897/ccf_000020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO  A CUSTEAR DESPESAS COM A REALIZAÇÃO DA FESTA DO COLONO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4899/ccf_000022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4899/ccf_000022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E TRATAMENTO DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS EEMPRESAS DE PEQUENO PORTE NAS CONTRATAÇÕES PÚBLICAS.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4889/ccf_000004.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4889/ccf_000004.pdf</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4910/ccf_000041.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4910/ccf_000041.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO PARA FINS DE REALIZAÇÃO DE PROCEDIMENTOS CIRURGICOS COM O MUNICIPIO DE IRINEOPOLIS E HOSPITAL SÃO LUCAS, DE MAJOR VIERA - SC E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4902/ccf_000029.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4902/ccf_000029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE BEM IMOVEL RURAL.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4856/ccf_0003561.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4856/ccf_0003561.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PALESTRAS NAS ESCOLAS MUNICIPAIS DE COMBATE AS DROGAS, AO FUMO E BEBIDAS ALCOÓLICAS.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4867/ccf_0003821.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4867/ccf_0003821.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL ANTIDROGAS - COMAD DO MUNICÍPIO E MAJOR VIERA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4901/ccf_000026.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4901/ccf_000026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDENCIAS;</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4866/ccf_0003781.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4866/ccf_0003781.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO  DO BRASIL S.A. E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4860/ccf_0003641.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4860/ccf_0003641.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4864/ccf_0003761.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4864/ccf_0003761.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARATER TEMPORÁRIO EM FACE DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4868/ccf_0003841.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4868/ccf_0003841.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 9º DA LEI N° 829 DE 21 DE DEZEMBRO DE 1989</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4859/ccf_0003631.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4859/ccf_0003631.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO DE AUXILIAR DE CONSULTÓRIO DENTÁRIO (ACD) NA ESTRUTURA PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4847/ccf_0003451.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4847/ccf_0003451.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFECTIVO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA AS CONTRATAÇÕES POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4863/ccf_0003751.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4863/ccf_0003751.pdf</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4862/ccf_0003711.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4862/ccf_0003711.pdf</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4909/ccf_000039.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4909/ccf_000039.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CRIAR O SERVIÇO DE VIGILANCIA SANITÁRIA NO MUNICIPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4890/ccf_000007.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4890/ccf_000007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVENIO  DE COOPERAÇÃO TÉCNICA COMA CASA FAMILIAR RURAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4614/ccf_000847.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4614/ccf_000847.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O REGIME PRÓPRIO DE PREVIDENCIA SOCIAL DO MUNICIPIO DE MAJOR VIEIRA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4615/ccf_000852.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4615/ccf_000852.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO PLURIANUAL DO MUNICIPIO DE AJORVIEIRA PARA O QUADRIÊNIO 2010/2013 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4609/ccf_000834.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4609/ccf_000834.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR  E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4610/ccf_000837.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4610/ccf_000837.pdf</t>
   </si>
   <si>
     <t>RECONHECE E AUTORIZA PARCELAR DIVIDA PREVIDENCIARIA DO MUNICIPIO DE MAJOR VIEIRA COM O FUNDO MUNICIPAL DE SEGURIDADE SOCIAL-FMSS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4611/ccf_000840.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4611/ccf_000840.pdf</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4613/ccf_000845.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4613/ccf_000845.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO TEMPORÁRIO DE DENTISTA- NA ESTRUTURA DE PESSOAL DO PODER EXECUTIVO MUNICIPAL PARA ATUAR NO PROGRAMA ODONTOSESC.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4896/ccf_000019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4896/ccf_000019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4608/ccf_000831.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4608/ccf_000831.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA DE COMBATE AO ''CRACK'' E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4606/ccf_000825.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4606/ccf_000825.pdf</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4605/ccf_000823.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4605/ccf_000823.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E CONTEM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4604/ccf_000821.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4604/ccf_000821.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4603/ccf_000819.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4603/ccf_000819.pdf</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4602/ccf_000817.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4602/ccf_000817.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO DE TECNOLOGO EM RADIOLOGIA NA ESTRUTURA DE PESSOAL DO HOSPITAL MUNICIPAL SÃO LUCAS DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4600/ccf_000813.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4600/ccf_000813.pdf</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4599/ccf_000811.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4599/ccf_000811.pdf</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4601/ccf_000038.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4601/ccf_000038.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BENS PÚBLICOS MUNICIPAIS QUE ESPECIFICA A ASSOCIAÇÃO DE FRUTICULTORES DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4598/ccf_000809.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4598/ccf_000809.pdf</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4916/ccf_000048.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4916/ccf_000048.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MAJOR VIEIRA PARA O EXERCICIO DE 2010.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4647/ccf_000055.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4647/ccf_000055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONALSUPLEMENTAR E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4646/ccf_000893.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4646/ccf_000893.pdf</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4645/ccf_000057.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4645/ccf_000057.pdf</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4648/ccf_000898.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4648/ccf_000898.pdf</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4649/ccf_000900.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4649/ccf_000900.pdf</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4925/ccf_000064.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4925/ccf_000064.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS VII, VIII, IX, X DO ARTIGO 5º DA LEI Nº 1917 DE 17 DE JULHO DE 2009</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4915/ccf_000046.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4915/ccf_000046.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVENIO DE COOPERAÇÃO TÉCNICA COM A APP DA ESCOLA PRIMÁRIA MUNICIPAL TIA CHIQUINHA DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4912/ccf_000043.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4912/ccf_000043.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO  E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4923/ccf_000060.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4923/ccf_000060.pdf</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4924/ccf_000062.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4924/ccf_000062.pdf</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4917/ccf_000049.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4917/ccf_000049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL- EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DO MUNICIPIO DE MAJOR VIEIRA - HOSPITAL MUNICIPAL PARA EXERCICIO DE 2009</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4918/ccf_000051.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4918/ccf_000051.pdf</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4919/ccf_000053.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4919/ccf_000053.pdf</t>
   </si>
   <si>
     <t>ALTERA REDÇÃO DA LEI Nº 1947, DE 12 DE NOVEMBRO DE 2009 QUE RECONHECE E AUTORIZA PARCELA DÍVIDA PREVIDENCIARIA DO MUNICIPIO DE MAJOR VIEIRA COM O FUNDO MUNICIPAL DE SEGURIDADE SOCIAL- FMMS, DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ARQUIVAMENTO DE MATÉRIAS NÃO APRECIADAS EM PLENÁRIO, NA DÉCIMA SEGUNDA LEGISLATURA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CRIA REDAÇÃO AO INCISO X DO ARTIGO 19 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO VEREADOR MIGUEL WOJCIECHOVSKI FILHO PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO SERVIDOR JURACI ALLIEVI, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA O PROPOSTA DE PLANO PLURIANUAL DA CÂMARA DE VEREADORES PARA O QUADRIÊNIO 2010/2013.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO V DO ARTIGO 29 E O ARTIGO 32-C DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES COM A INSTITUIÇÃO DA COMISSÃO TÉCNICA DE OBRAS E SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA DE DIRETRIZES ORÇAMENTÁRIAS DE CÂMARA DE VEREADORES PARA O ANO DE 2010.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA DE ORÇAMENTO DA CÂMARA DE VEREADORES PARA O ANO DE 2010.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>REGULAMENTA A RESOLUÇÃO 013/94, QUE FICA REFORMULADA A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1768,67 +1768,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4906/ccf_000034.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4644/ccf_000888.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4861/ccf_0003671.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4905/ccf_000031.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4582/ccf_000774.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4596/ccf_000805.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4597/ccf_000807.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4564/ccf_000750.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4588/ccf_000788.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4587/ccf_000786.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4595/ccf_000804.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4594/ccf_000802.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4593/ccf_000800.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4592/ccf_000798.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4591/ccf_000796.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4580/ccf_000770.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4579/ccf_000768.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4589/ccf_000790.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4584/ccf_000778.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4563/ccf_000748.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4562/ccf_000746.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4569/ccf_000760.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4567/ccf_000756.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4568/ccf_000758.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4586/ccf_000784.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4585/ccf_000780.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4590/ccf_000792.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4561/ccf_000744.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4560/ccf_000742.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4559/ccf_000740.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4558/ccf_000738.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4557/ccf_000736.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4556/ccf_000734.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4566/ccf_000754.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4565/ccf_000752.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4849/ccf_0003501.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4850/ccf_0003521.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4900/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4894/ccf_000014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4895/ccf_000016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4858/ccf_0003611.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4891/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4857/ccf_0003571.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4893/ccf_000012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4892/ccf_000010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4907/ccf_000035.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4888/ccf_000003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4897/ccf_000020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4899/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4889/ccf_000004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4910/ccf_000041.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4902/ccf_000029.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4856/ccf_0003561.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4867/ccf_0003821.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4901/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4866/ccf_0003781.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4860/ccf_0003641.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4864/ccf_0003761.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4868/ccf_0003841.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4859/ccf_0003631.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4847/ccf_0003451.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4863/ccf_0003751.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4862/ccf_0003711.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4909/ccf_000039.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4890/ccf_000007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4614/ccf_000847.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4615/ccf_000852.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4609/ccf_000834.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4610/ccf_000837.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4611/ccf_000840.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4613/ccf_000845.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4896/ccf_000019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4608/ccf_000831.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4606/ccf_000825.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4605/ccf_000823.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4604/ccf_000821.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4603/ccf_000819.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4602/ccf_000817.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4600/ccf_000813.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4599/ccf_000811.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4601/ccf_000038.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4598/ccf_000809.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4916/ccf_000048.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4647/ccf_000055.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4646/ccf_000893.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4645/ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4648/ccf_000898.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4649/ccf_000900.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4925/ccf_000064.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4915/ccf_000046.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4912/ccf_000043.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4923/ccf_000060.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4924/ccf_000062.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4917/ccf_000049.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4918/ccf_000051.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4919/ccf_000053.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4906/ccf_000034.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4644/ccf_000888.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4861/ccf_0003671.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4905/ccf_000031.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4582/ccf_000774.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4596/ccf_000805.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4597/ccf_000807.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4564/ccf_000750.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4588/ccf_000788.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4587/ccf_000786.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4595/ccf_000804.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4594/ccf_000802.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4593/ccf_000800.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4592/ccf_000798.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4591/ccf_000796.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4580/ccf_000770.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4579/ccf_000768.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4589/ccf_000790.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4584/ccf_000778.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4563/ccf_000748.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4562/ccf_000746.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4569/ccf_000760.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4567/ccf_000756.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4568/ccf_000758.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4586/ccf_000784.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4585/ccf_000780.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4590/ccf_000792.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4561/ccf_000744.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4560/ccf_000742.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4559/ccf_000740.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4558/ccf_000738.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4557/ccf_000736.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4556/ccf_000734.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4566/ccf_000754.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4565/ccf_000752.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4849/ccf_0003501.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4850/ccf_0003521.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4900/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4894/ccf_000014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4895/ccf_000016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4858/ccf_0003611.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4891/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4857/ccf_0003571.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4893/ccf_000012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4892/ccf_000010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4907/ccf_000035.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4888/ccf_000003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4897/ccf_000020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4899/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4889/ccf_000004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4910/ccf_000041.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4902/ccf_000029.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4856/ccf_0003561.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4867/ccf_0003821.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4901/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4866/ccf_0003781.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4860/ccf_0003641.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4864/ccf_0003761.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4868/ccf_0003841.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4859/ccf_0003631.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4847/ccf_0003451.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4863/ccf_0003751.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4862/ccf_0003711.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4909/ccf_000039.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4890/ccf_000007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4614/ccf_000847.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4615/ccf_000852.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4609/ccf_000834.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4610/ccf_000837.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4611/ccf_000840.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4613/ccf_000845.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4896/ccf_000019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4608/ccf_000831.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4606/ccf_000825.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4605/ccf_000823.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4604/ccf_000821.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4603/ccf_000819.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4602/ccf_000817.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4600/ccf_000813.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4599/ccf_000811.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4601/ccf_000038.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4598/ccf_000809.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4916/ccf_000048.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4647/ccf_000055.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4646/ccf_000893.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4645/ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4648/ccf_000898.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4649/ccf_000900.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4925/ccf_000064.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4915/ccf_000046.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4912/ccf_000043.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4923/ccf_000060.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4924/ccf_000062.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4917/ccf_000049.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4918/ccf_000051.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2009/4919/ccf_000053.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>