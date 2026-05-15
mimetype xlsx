--- v0 (2026-02-02)
+++ v1 (2026-05-15)
@@ -51,3246 +51,3246 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decretos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE RECESSO NATALINO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>SUPRIME O ARTIGO 2º DO PROJETO DE LEI</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM "MATA-BURRO" EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE ADILSON NIESPODINSKI, PRÓXIMO A BORRACHARIA DO LAURO, NA LOCALIDADE DE RIO NOVO DO MEIO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO E DESOBSTRUÇÃO DA VALA QUE GUARNECE A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE VITOLDO RIBOVSKI NA LOCALIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE RECONSTRUÇÃO DAS CABECEIRAS DE BUEIRO SITUADO ÀS MARGENS DA ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE LAURO FALKIEVICZ, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE DOIS PONTOS DE ILUMINAÇÃO JUNTO A PONTO DE ÔNIBUS, SENDO  PRÓXIMO AO DOMICÍLIO DE CELESTINO BARRAKIEVICZ, NA LOCALIDADE DE SÃO ROQUE; E OUTRO NAS PROXIMIDADES DO DOMICÍLIO DE NATÁLIA KAMINSKI, NA LOCALIDADE DE RIO NOVO DO MEIO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO COM MÁQUINA RETROESCAVADEIRA, CONSISTENTE EM DRAGAGEM DE AÇUDE LOCALIZADO NA PROPRIEDADE DE SILMAR KICHILESKI, EM RIO NOVO DO MEIO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO COM INSTALAÇÃO DE 5 (CINCO) TUBOS (1 M. DE COMPRIMENTO CADA UN.), EM ESTRADA PRÓXIMA A IGREJA DA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO E CONSTRUÇÃO DE BUEIRO COM 5 TUBOS (1 M. DE COMPRIMENTO CADA UN.) NA ESTRADA SECUNDÁRIA QUE LIGA AS PROPRIEDADES DE LUIZINHO KOASKI, E SÍTIO DE SINÉSIO FRANÇA, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO EM ESTRADA QUE DÁ ACESSO AS RESIDÊNCIAS DE MARCELINO CHAVES, PAULO URBANECK, CLÁUDIO UTICÓSKI, DENTRE OUTROS, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO NA ESTRADA GERAL DA COMUNIDADE DE SERRA PRETA, ASSIM COMO NAS ESTRADAS QUE DÃO ACESSO AS PROPRIEDADES DE LEOPOLDO SCHIMIGUEL, ALUÍZIO SOBZACK, CLAÚDIO KOASKI, E FAMÍLIA NIEPSUI.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM TRÊS "MATA-BURROS" LOCALIZADOS ENTRE AS PROXIMIDADES DO CRUZEIRO DO SCHUMACHER, E DOMICÍLIO DE JOSÉ BECKER.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE ACESSO AS LOCALIDADES DO INTERIOR DO MUNICÍPIO, ASSIM COMO PLACAS DE ADVERTÊNCIA INDICATIVAS DE CURVAS ACENTUADAS, ENTRONCAMENTOS, ACLIVES, DECLIVES, PISTA SINUOSA, ENTRADAS E SAIDAS DE MÁQUINAS E ANIMAIS, DENTRE OUTROS, TANTO NO PERÍMETRO URBANO QUANTO NAS DEMAIS LOCALIDADES DO INTERIOR._x000D_
 </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE GILMAR TABORDA, SITUADA ENTRE O PERÍMETRO DE COLÔNIA RUTHES E ALTO DO CEDRO, POR VOLTA DO KM 02 DA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E CONSTRUÇÃO DE BUEIRO EM ESTRADAS SECUNDÁRIAS QUE DÃO ACESSO AS LAVOURAS DE VICENTE SOBZAK E ROGÉRIO SOBZAK,SITUADAS NA LOCALIDADE DE RIO NOVO, MEDIANTE A INSTALAÇÃO DE QUATRO TUBOS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO COM MAQUINA RETROESCAVADEIRA PARA CONSTRUÇÃO DE UMA FOSSA NA PROPRIEDADE DE JÚLIO SENTECÓSKI DOMICILIADO NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ABERTURA DE UM BURACO PARA DESTINAÇÃO DE DEPÓSITO DE  SILAGEM, COMO TAMBÉM SERVIÇO DE ATERRAMENTO COM MÁQUINA RETROESCAVADEIRA EM LOCAL DESTINADO A REALIZAÇÃO DA ATIVIDADE DE ORDENHA NA PROPRIEDADE DE JÚLIO JIENTARA, LOCALIZADA NA LOCALIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RESTROESCAVADEIRA PARA DESOBSTRUÇÃO DE ESTRUTURA DE BUEIRO LOCALIZADO AS MARGENS DA ESTRADA QUE DÁ ACESSO AO DOMICÍLIO DE ADÃO BERDNARSKI.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM EXTENSÃO QUE COMPREENDE O PÁTIO DE GRANJA DE PROPRIEDADE DO SR. OSNI PIRES, BEM COMO NA ESTRADA QUE DÁ ACESSO AO ESTABELECIMENTO, LOCALIZADO NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM TODOS OS MATA-BURROS INSTALADOS NA ESTRADA GERAL, E ESTRADAS SECUNDÁRIAS NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A RESIDÊNCIA DE BERNARDO KASPCHAK, NA LOCALIDADE DE RIO NOVO, COM UTILIZAÇÃO DE 4 TUBOS DE 0,60 CM DE DIÂMETRO, DIMENSÕES NECESSÁRIAS EM RAZÃO DA DEMANDA E CARACTERÍSTICAS DE VEÍCULOS QUE TRANSITAM PELA VIA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO EM ESTRADA QUE DÁ ACESSO A ESTUFA DE PROPRIEDADE DO SR. RODRIGO BORGES, NA LOCALIDADE DE RIO NOVO, EM PERÍMETRO DA VIA COMPREENDIDO NAS PROXIMIDADES DO LOCAL.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE PONTILHÃO EM ESTRADA GERAL, NAS PROXIMIDADES DO DOMÍCILIO DE EVALDO MARCINIACK, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS JUNTO AO SETOR CONTÁBIL, VOLTADOS A ANÁLISE DAS CONDIÇÕES DE VIABILIDADE DA CONCESSÃO POR MEIO DE LEI, DE SUBVENÇÃO MENSAL AO HOSPITAL SÃO LUCAS, DESTINADO AO CUMPRIMENTO DAS DESPESAS DE CUSTEIO E MANUTENÇÃO DE SEUS SERVIÇOS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DO PÁTIO DO PARQUE INDUSTRIAL QUE COMPREENDE AS MADEREIRAS DE JANDIR BOLSONI, JOLAR SILVEIRA, E CARLINHOS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO E CONSTRUÇÃO DE BUEIRO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A DOMICÍLIO E ESTUFA DE PROPRIEDADE DE MARCOS LEONARSKI, NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A PROPRIEDADE DE CELESTINO DROSDECK, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM TODOS OS BUEIROS LOCALIZADOS NA EXTENSÃO DE ESTRADA GERAL DA LOCALIDADE DE SERRA PRETA, NO PERÍMETRO ADSTRITO AS PROXIMIDADES  DA PROPRIEDADE DE AROLDO KOASKI.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ANÁLISE E ENCAMINHAMENTO DE PROJETO DE LEI QUE VISE O RECONHECIMENTO DE CONCESSÃO DE RECOMPOSIÇÃO DA PERDA SALARIAL AO FUNCIONALISMO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.jpeg</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCAMINHAMENTO DE SOLICITAÇÃO PAUTADA NA REINSTALAÇÃO DE ESCRITÓRIO DA CELESC NA CIRCUNSCRIÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO, COM MÁQUINA RETRO-ESCAVADEIRA, EM ESTRADA SECUNDÁRIA NAS PROXIMIDADES DA RESIDÊNCIA DE ALCEU BECKER, EM DIVISA COM A VÁRZEA DO RIO BONITO, NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A CHACRÁ DO DR. VICENTE MAZARRO, ONDE RESIDE ALCELMO NIEGELSKI, PROPRIEDADE SITUADA NA LOCALIDADE DE CAMPINA DOS SANTOS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NAS IMEDIAÇÕES DA ESTRADA QUE DÁ ACESSO AO CTG - ESTEIO DA TRADIÇÃO (SALÃO DE MOLA), ASSIM COMO EM SEU PÁTIO. LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE TERRAPLANAGEM, COM VIAS A CONSTRUÇÃO DE CASA RESIDENCIAL EM PROPRIEDADE DE EDER CAETANO DA SILVA, NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NA LOCALIDADE DE COLÔNIA RUTHES, EM PERÍMETRO ADSTRITO, COM INÍCIO NA ESTRADA GERAL ATÉ AS PROPRIEDADES DE JONAS GUEDES, EDINEI GUEDES, ORESTES GUEDES, MARCELINO GUEDES, E INDÚSTRIA MADEIREIRA DE ADRIANO GUEDES.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NO PÁTIO DA INDÚSTRIA MADEIREIRA GLOBAL.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA EM BUEIRO QUE GUARNECE ESTRADA SECUNDÁRIA QUE DÁ ACESSO A PROPRIEDADE DE WALDOMIRO GUEDES SOBRINHO, E LAVOURAS DE MARCOS PECHIBILSKI E MÁRIO STRACK, NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONTRATAÇÃO DE SEGURO PARA VEÍCULOS DA FROTA MUNICIPAL DA ADMINISTRAÇÃO PÚBLICA, QUE ATUAM NA CONSECUÇÃO DAS ATIVIDADES INERENTES AS SECRETÁRIAS DE EDUCAÇÃO E SAÚDE.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM CABECEIRA DE PONTE QUE DÁ ACESSO AO DOMICÍLIO DE MADALENA BERDNARSKI KUCARZ, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO NA ESTRADA QUE DÁ ACESSO AS LAVOURAS DE JONAS PAULITZKI, PRÓXIMO AOS TERRENOS DE PEDRO VIGINIÉSKI, NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA SITUADA NA PROPRIEDADE DE NEDIVAL SCHUMACHER EM PERÍMETRO COMPREENDIDO DESTE PONTO ATÉ LOCAL EM QUE POSSUI REFLORESTAMENTO DE EUCALIPTO (CERCA DE 2KM), NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NAS IMEDIAÇÕES DA PROPRIEDADE DE JACIR URBANECK (LOCALIDADE DE RIO DA SERRA), PERTO DE UM PONTO DE CONTORNO UTILIZADO PELO ÔNIBUS ESCOLAR, COM O ESCOPO DO RESGUARDO DE TRÊS CRIANÇAS (SENDO UMA PORTADORA DE DEFICIENCIA), QUE DIARIAMENTE DEPENDEM DO SERVIÇO DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIA (ENCASCALHAMENTO, ETC) DE ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DE: ELCIO DE DEUS BUENO, ORTI DE DEUS BUENO, OSNI OSTROSKI, DÉLCIO KACHIMARECK, SILMAR MOISÉS, E JANGO MOISÉS; SITUADAS NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENVIO DE PROJETO DE LEI COM ESCOPO DE ALTERAR A REGULAMENTAÇÃO DA LEI MUNICIPAL N.º 1.941/09, EM ESPECÍFICO SEU ART. 34 QUE TRATA DA LICENÇA MATERNIDADE, ADEQUANDO O DISPOSITIVO ÀS GARANTIAS CONTEMPLADAS PELA LEI FEDERAL N.º 11.770/08, QUE EM PRÓL DAS SERVIDORAS E FUNCIONÁRIAS AFINS E OPÇÃO DO EMPREGADOR, AMPLIOU O PERÍODO DE LICENÇA-MATERNIDADE DE QUATRO PARA SEIS MESES.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) BUEIROS EM ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DE MOACIR FHOMER, SITUADA NA LOCALIDADE DE RIO LISO (RIO NOVO), COM UTILIZAÇÃO DE RETROESCADEIRA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE REALIZAÇÃO DE ESTUDOS VOLTADOS A ANÁLISE DE MELHOR MEDIDA A SER PERPETRADA PARA O RESGUARDO E PROTEÇÃO DAQUELES QUE USUFRUEM DOS SERVIÇOS ASSISTENCIAIS DE SAÚDE PRESTADOS NO POSTO DE SAÚDE MUNICIPAL, SEJA PELA CONSTRUÇÃO DE ESTRUTURA ESPECÍFICA, OU MEDIANTE A ATUAÇÃO DE ZELADOR OU GUARDIÃO QUE PRESTE DIARIAMENTE O SERVIÇO DE ABRIR AS DEPENDÊNCIAS DO RECINTO PARA O INGRESSO E AGUARDO DESTAS PESSOAS ATÉ SEU RESPECTIVO ATENDIMENTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO MEDIANTE A DESTINAÇÃO DE 8 (OITO) CARGAS DE CASCALHO, EM ESTRADA QUE DÁ ACESSO AS LAVOURAS DE PROPRIEDADE DAS FAMÍLIAS LUCACHINSKI, SCHICALSKI, KIZEMA E GALÉSKI, NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DE CABECEIRA DE PONTE SITUADO EM ESTRADA SECUNDÁRIA NA PROPRIEDADE DE RENILDO DROSDECK NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.jpeg</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESASSOREAMENTO DE TANQUE, BEM COMO ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A ESTÁBULOS DE ORDENHA DE PROPRIEDADE DE DARCI FRANCISCO DOS SANTOS, SITUADO NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO COM DESTINAÇÃO DA QUANTIA DE 2 (DUAS) CAÇAMBAS, EM ESTRADA SITUADA EM FRENTE A RESIDÊNCIA DE ANGÉLICA SCHOVER DOMICILIADA NA LOCALIDADE DE PAIÓL VELHO, NAS PROXIMIDADES DO PONTO DE ÔNIBUS ESCOLAR LOCAL.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA, NOS ARREDORES DO PONTO DE ÔNIBUS ESCOLAR SITUADO EM LOCAL POPULARMENTE CONHECIDO COMO "CRUZEIRO DO SCHUMACHER", NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A RESIDÊNCIA DE ROSECLÉIA DEMBINSKI, (R. TRAVESSA AUGUSTO PAPES), SITUADO NAS IMEDIAÇÕES DO MERCADO CORDEIRO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESCOLAR PARA O EMBARQUE E DESEMBARQUE DE ALUNOS QUE RESIDAM NA "COHAB 2", JUNTAMENTE COM SOLICITAÇÃO DE ADAPTAÇÃO DA ROTA DO ÔNIBUS ESCOLAR, DE MODO A QUE ESTE VENHA A ADEENTRAR NO CONJUNTO HABITACIONAL PARA O ATENDIMENTO DOS ALUNOS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PINTURA DA ESTRUTURA EXTERNA DA ESCOLA FREI ANDRÉ MALINSKI, ASSIM COMO DE SEUS MUROS, JUNTAMENTE SOLICITANDO A CONSTRUÇÃO DE UM PARQUE INFANTIL, DADA A PRECARIEDADE DO ENTÃO EXISTENTE, BEM COMO CONSTRUÇÃO DE UMA NOVA COZINHA.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO AS RESIDÊNCIAS E LAVOURAS DE JUSTINO LISBOA DOS SANTOS, E JOSÉ LISBOA DOS SANTOS, NA LOCALIDADE COLÔNIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ABERTURA DE ESTRADA EM TERRENO DE PROPRIEDADE DE ANTÔNIO DANIEL VIEIRA, LOCALIZADO NAS IMEDIAÇÕES DA ENTRADA DA RESIDÊNCIA DE SEBASTIÃO RUTHES.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE DUAS LOMBADAS (REDUTOR DE VELOCIDADE), NA EXTENSÃO DA RUA FRANCISCO SANTOS VEIGA, EM PONTOS ADSTRITOS AS PROXIMIDADES DE RIACHO LOCALIZADO EM PONTO DE BAIXADA, ASSIM COMO EM FRENTE A RESIDÊNCIA DO SR. AIRTON DE DEUS BUENO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE LOMBADA EM FRENTE A CASA DO SR. PEDRO CRUZ JUNTAMENTE COM CONSTRUÇÃO DE UM PONTO DE ÔNIBUS, JUNTO A RUA ALFONSO SOBCZACK, SITUADO NA CIRCUNSCRIÇÃO DA SEDE MUNICIPAL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE RETIRADA DE RESTOS DE ESCOMBROS DE ANTIGA RESIDÊNCIA SITUADA EM PROPRIEDADE DE ALÍCIA NOGIKOSKI RESIDENTE NA LOCALIDADE DE PULADOR, MEDIANTE UTILIZAÇÃO DE MÁQUINA RETROESCAVADEIRA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO JUNTO A ENTRADA DA PROPRIEDADE DO SR. AMILCAR SCHUMACHER, PRÓXIMO A PROPRIEDADE DO SR. ELIAS LAVANDOSKI, MEDIANTE SERVIÇO DE RETROESCAVADEIRA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMADA DE PROVIDÊNCIAS COM VIAS AO SANEAMENTO DA AUSÊNCIA DE FUNCIONÁRIO ENCARREGADO DA ATRIBUIÇÃO DE GERIR A EXPEDIÇÃO DE CCIR'S (CERTIFICADO DE CADASTRO DE IMÓVEL RURAL), NA ESTRUTURA DE ATENDIMENTO AO SERVIÇO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE RETIRADA DE ENTULHO DE TERRENO DE PROPRIEDADE DO SR. MÁRCIO MACHADO, BEM COMO DESTINAÇÃO DE 3 (TRÊS) CARGAS DE CASCALHO PARA REALIZAÇÃO DE ENCASCALHAMENTO DE ESTRADA INTERNA QUE DA ACESSO A SUA RESIDÊNCIA, SITUADA NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 2 (DUAS) CARGAS DE CASCALHO PARA A PROPRIEDADE DE NELSON TISKA, SITUADA NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE CIRINEU FHOMER, NO MOMENTO CULTIVADA POR LÍDIO MARCINIAKI, NA LOCALIDADE DE RIO LISO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE RETIRADA DE ESCOMBROS DE ANTIGA CONSTRUÇÃO LOCALIZADA SOBRE PROPRIEDADE DE WILSON VESOLOVSKI, RESIDENTE NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 3 (TRÊS) LOMBADAS NAS IMEDIAÇÕES DA FRENTE DA ESCOLA LOCAL, DA IGREJA CATÓLICA DA COMUNIDADE, E DA RESIDÊNCIA DE ANTÔNIO MORANTE, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO E UMA FOSSA NA PROPRIEDADE DE ROMALDO MARCINHAK, RESIDENTE NA LOCALIDADE DE RIO LISO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE TROCA DE UMA LÂMPADA EM POSTE DE ILUMINAÇÃO PÚBLICA SITUADO LOGO APÓS O DOMÍCILIO E PROPRIEDADE DE ZENOM PETIARCKA (LOCAL POPULARMENTE CONHECIDO COMO "SÍTIO DO VOVÔ), LOCALIZADO NA COMUNIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM GINÁSIO DE ESPORTES SITUADO NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM ABRIGO ESCOLAR JUNTO A ENTROCAMENTO DA RUA VITOR FERNANDES DE SOUZA À RUA JAIR DIRSCHINABEL NA COHAB EURICO TREMEL, EM PONTO FINAL DO ÔNIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NO PÁTIO DA IGREJA E ESCOLA DA LOCALIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NA RUA JAIR DIRSCHINABEL NO CONJUNTO HABITACIONAL EURICO TREML.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ABERTURA E ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JÚLIO GIENTARA, RESIDENTE NA LOCALIDADE DE COLÔNIA SÃO ROQUE, EM PERÍMETRO ADSTRITO DA ESTRADA PRINCIPAL ATÉ O LOCAL.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ESGOTAMENTO DE FOSSA DA RESIDÊNCIA DE SEBASTIÃO MACHADO, RESIDENTE NA LOCALIDADE DE SOL NASCENTE, EM IMÓVEL DE NUMERAÇÃO N.º 429, MEDIANTE SERVIÇO COM TRATOR COM DISPOSITIVO DE LIMPEZA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A FAZENDA DE PROPRIEDADE DE JOÃO MAIEWSKI, SITUADA NA LOCALIDADE DE RIO LISO, HAJA VISTA, A MÁ CONDIÇÃO ATUAL DE TRÁFEGO NA REFERIDA VIA APÓS AS RECENTES PRECIPITAÇÕES.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JOSÉ BECKER, E DEMAIS MORADORES LOCAIS: LEANDRO BECKER, JOSÉ KORNELSEN, E AMAURÍLIO GONÇALVES, RESISTENTES NA LOCALIDADE DE PAIÓL VELHO, PRÓXIMA A ENTRADA DO CRUZEIRO DO SCHUMACHER.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM POSTE DE ILUMINAÇÃO PÚBLICA SITUADO EM FRENTE AO BAR E MERCEARIA LUA NOVA, LOCALIZADO NA LOCALIDADE DE PULADOR, E DE PROPRIEDADE DO SR. JOSÉ LUCACHINSKI, MEDIANTE A INSTALAÇÃO DE UMA LÂMPADA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO EM ESTRADA QUE DÁ ACESSO AO TERRENO DE VILSON PECHIBILSKI, SITUADO NA LOCALIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SERVIÇO DE ENCASCALHAMENTO, COM URGÊNCIA, EM ESTRADA GERAL, PRÓXIMO A RESIDÊNCIA DE AROLDO KOASKI, SITUADA NA LOCALIDADE DE SERRA PRETA, HAJA VISTA, A MÁ CONDIÇÃO ATUAL DE TRÁFEGO NA REFERIDA VIA APÓS AS RECENTES PRECIPITAÇÕES."</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE RENILDO MARCINHAK, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE UMA LOMBADA (REDUTOR DE VELOCIDADE), COM A DEVIDA SINALIZAÇÃO, NA RUA ARGEMIRO BORGES, EM FRENTE AO MERCADO MINI-PREÇO, BEM COMO A MANUTENÇÃO NAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO E DAS FAIXAS DE PEDESTRES, EM TODAS AS VIAS URBANAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA PRINCIPAL DA COMUNIDADE DO PULADOR EM PERÍMETRO ADSTRITO DO ENTRONCAMENTO DA RUA AFONSO SOBZACK, ATÉ A IGREJA CATÓLICA DA COMUNIDADE DO PULADOR.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNAÇÃO DE UM FUNCIONÁRIO DO QUADRO DO PODER EXECUTIVO MUNICIPAL PARA O EXERCÍCIO DE FUNÇÃO DE RESPONSABILIDADE PELO CONTROLE DE PATRIMÔNIO DAQUELE ENTE, COMPREENDIDOS TANTOS OS BENS ALUSIVOS AO PRÉDIO DA PREFEITURA, COMO A GARAGEM MUNICIPAL, COM PREVISÃO DE ATRIBUIÇÃO PAUTADA NA AFERIÇÃO DE DADOS DE KILOMETRAGEM E CONTROLE DE REALIZAÇÃO DE SERVIÇOS DE EVENTUAIS MANUTENÇÕES. (EX .: TROCA DE ÓLEO, ETC.)</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RETROESCAVADEIRA EM PROPRIEDADE DO SR. SERGIO GRABAS, SITUADA NA LOCALIDADE DE PALMITAL.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO COM RETROESCAVADEIRA, ASSIM COMO FORNECIMENTO DE UMA CARGA DE CASCALHO, EM PROPRIEDADE DO SR. ADEMIR GONÇALVES DOS SANTOS, SITUADA NA LOCALIDADE DE PALMITAL.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA PROJETADA QUE DÁ ACESSO A PROPRIEDADE DE DORICO FERNANDES DE LARA E FAMÍLIA NO BAIRRO NOVA BRASÍLIA, NAS PROXIMIDADES DO ESTABELECIMENTO POPULARMENTE CONHECIDO COMO "BAR DO BODÃO".</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM EXTENSÃO DA RUA ESTANISLAU WOJCIECKOVSKI EM TRAJETO COMPREENDIDO ENTRE AS PROPRIEDADES DE JOÃO MAIÉWSKI E JOSÉ SCHIMINSKI, EM DECORRÊNCIA DO ESTADO DE DEGRADAÇÃO VERIFICADO NA VIA APÓS AS ÚLTIMAS PRECIPITAÇÕES, QUE VEM PREJUDICANDO O ACESSO DE MORADORES LOCAIS, DENTRE OS QUAIS CITA-SE A SRª. ALZIRA PAPES.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇOS DE RESTROESCAVADEIRA PARA DRENAGEM EM TERRENO COM EXCESSO DE UMIDADE E TRÊS VIAGENS DE CASCALHOS, NA PROPRIEDADE DO SR.  CRISTIAN MAURO BARCAROL, EM BUTIÁ.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA LOMBADA JUNTO AO PONTO DE SAÍDA DO PERÍMETRO URBANO EM DIREÇÃO A COMUNIDADE DE RIO NOVO, EM FRENTE A LOCAL DENOMINADO CRUZEIRO, EM ATENDIMENTO A PEDIDOS DE MORADORES LOCAIS.</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE  REFORMA DE BUEIRO SITUADO EM ESTRADA  LOCALIZADA NA PROPRIEDADE DE LOURIVAL RUTHES, COM ACESSO AOS TERRENOS DE  MIGUEL SCHUMACHER, EM COLÔNIA SANTO ANTONIO, DE MODO A PROPORCIONAR  AS CONDIÇÕES DE TRÁFEGO PARA A  RETIRADA DE  EUCALIPTO PELO SR. PERSON DANILO SCHUMACHER._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JANDIR DE PAULA, RESIDENTE NA LOCALIDADE DE PAIÓL VELHO, EM FRENTE A IGREJA DA DENOMINAÇÃO CATÓLICA LOCAL, MEDIANTE A DESTINAÇÃO DE TRÊS CAÇAMBAS DE CASCALHO.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO COM A FINALIDADE DE ABERTURA DE ESTRADA QUE DE ACESSO A RESIDÊNCIA DE JORLANDO MALACÓSKI, RESIDENTE EM PERÍMETRO SITUADO AS PROXIMIDADE DA DIVISA DA COMUNIDADE DE PAIÓL VELHO E LAGEADO LISO.</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS VOLTADOS A PADRONIZAÇÃO DO FLUXO DE PREFERENCIAIS EM CRUZAMENTOS DE RUAS TRANSVERSAIS À LONGITUDINAIS NO PERÍMETRO URBANO MUNICIPAL, CONFORME VERIFICADO A EXEMPLO NAS RUAS LUIZ DAVET, E PEDRO MARON, QUE MANTEM SEU FLUXO PREFERENCIAL POR TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM MATA-BURRO NA ESTRADA QUE DÁ ACESSO À RESIDÊNCIA DE AUGUSTINHO MALAKOSKI, RESIDENTE NA LOCALIDADE DE PULADOR, FRISANDO-SE A DISPOSIÇÃO DO REFERIDO MORADOR EM CONCEDER A MADEIRA A SER UTILIZADA PARA A REALIZAÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM PONTE NAS PROXIMIDADES DA RESIDÊNCIA DE IRINEU GIENTARA, LOCALIZADA NA ESTRADA QUE LIGA A COMUNIDADE DO PULADOR AO RIO DA VEADA, FRISANDO A DISPOSIÇÃO DO MORADOR EM FORNECER A MADEIRA NECESSÁRIA A REALIZAÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM ABRIGO ESCOLAR EM FRENTE A RESIDÊNCIA DE SÍLVIO ADANCHESKI, RESIDENTE NA LOCALIDADE DE RIO DA VEADA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE JOÃO MARIA CARVALHO DOS SANTOS, RESIDENTE NA LOCALIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO VOLTADO A INSTALAÇÃO DE LÂMPADAS EM TRÊS POSTES DE ILUMINAÇÃO PÚBLICA SITUADOS RESPECTIVAMENTE EM FRENTE AS PROPRIEDADES DE HÉLCIO STRACK, CLEITON STRACK, E FRANCISCO STRACK, RESIDENTES NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA PONTE EM CÓRREGO NAS PROXIMIDADES DA RESIDÊNCIA DE IVONI KRAUSS, RESIDENTE NA LOCALIDADE RIO CLARO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE FORNECIMENTO DA QUANTIA DE DUAS CAÇAMBAS DE CASCALHO, EM ESTRADA INTERNA DA PROPRIEDADE DO SR. OSNI VIEIRA, RESIDENTE NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADAS GERAIS E ARTERIAIS DA COMUNIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE RECONSTRUÇÃO DE PONTE SITUADA EM PERÍMETRO QUE INTERLIGA AS COMUNIDADES DE TOLDO DE CIMA À SERRA PRETA, CAÍDA A CERCA DE 7 MESES, E LOCALIZADA NAS PROXIMIDADES DA PROPRIEDADE DE ANTÔNIO ALVES MARTINS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO EM ESTRADA QUE LIGA AS COMUNIDADES DE TOLDO DE CIMA A CANUDOS, EM PERÍMETRO QUE CORTA A PROPRIEDADE DE KIKO CORDEIRO, SITUADA NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLHAMENTO EM ESTRADA QUE DÁ ACESSO A ENTRADA DA RESIDÊNCIA DE SIDNEI KOASKI, RESIDENTE NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DA QUANTIA DE 10 (DEZ) CAÇAMBAS DE CASCALHO, JUNTO A PROPRIEDADE DE DAVI KOASKI, RESIDENTE NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE, JUNTO AS DEPENDÊNCIAS DA PRAÇA ERCÍLIA GADOTTI, SITUADA NAS PROXIMIDADES DO HOSPITAL MUNICIPAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE RETROESCAVADEIRA NAS PROXIMIDADES DA SEDE DO TEMPLO DA ASSEMBLÉIA DE DEUS NA RUA LUIZ DAVET.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO EM TRAJETO COMPREENDIDO DAS IMEDIAÇÕES DA IGREJA DE SÃO BRÁS, ATÉ A PROPRIEDADE DO SR. ELISEU DO PRADO, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DE CERCA DE 200M NA ESTRADA QUE DA ACESSO A PROPRIEDADE DE SR MARCOS LEONARSKI, RESIDENTE NA LOCALIDADE LAGEADO LISO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM AÇUDE NA PROPRIEDADE DE JOSÉ ANTÔNIO FERREIRA, RESIDENTE NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO FORNECIMENTO DE 3 (TRÊS) CARGAS DE CASCALHO, E CONSTRUÇÃO DE UM BUEIRO NA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE HERCÍLIO MACHADO, RESIDENTE NA LOCALIDADE TOLDO DE CIMA, NAS PROXIMIDADES DE SUA RECENTE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO EM FRENTE A RESIDENCIA DO SR. ELOIR ALVES, DOMICILIADO NA COMUNIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JOSÉ SCHIMICHESKI, RESIDENTE NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO LOCALIZADO NA ENTRADA DA PROPRIEDADE DE VILSON LUCACHINSKI, RESIDENTE NAS PROXIMIDADES DO SALÃO DE MOLA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ANÁLISE E SERVIÇOS NECESSÁRIOS VOLTADOS AO REESTABELECIMENTO DA COBERTURA DE SINAL DA EMISSORA RBS-SC FILIADA A REDE GLOBO, NA CIRCUNSCRIÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO NAS PRÓXIMIDADES DA RESIDÊNCIA DE PAULO ADANCHESKI, EM FRENTE AO DOMICÍLIO DE LUÍZ KACHINSKI, NA LOCALIDADE SITUADA NAS PROXIMIDADES DA ANTENA DE TRANSMISSÃO TELEVISIVA LOCAL, ACOMPANHADO DE SOLICITAÇÃO DE REESTABELECIMENTO DO SERVIÇO DE COLETA PERIODICA DE LIXO NA RESIDÊNCIA DO MORADOR.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SR. LAÉRCIO JOVINO DOS SANTOS RESIDENTE NA COMUNIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E ANÁLISE COM VIAS A PROPOSITURA DE PROJETO DE LEI COM A FINALIDADE DA INSTITUIÇÃO DO PROGRAMA DE PREVENÇÃO AUDIOVISUAL PARA ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA LOMBADA NA RUA VITOR FERNANDES DE SOUZA, EM PONTO ADSTRITO EM FRENTE A RESIDÊNCIA DE N.º 10 (DEZ), SITUADA NA COHAB SANTA PAULINA.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A RESIDÊNCIA DA FAMÍLIA CHICALSKI, SITUADA NAS PROXIMIDADES DO SALÃO DE MOLA, NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO EM TODA A EXTENSÃO DA ESTRADA PRINCIPAL DA COMUNIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A RESIDÊNCIA DE LUIZ TERRES, EM PERÍMETRO ADSTRITO APARTIR DA ENTRADA DA PROPRIEDADE DE HERCÍLIO BECKER, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE VITALINO MORANTE, SITUADA NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE 5 (CINCO) LIXEIRAS JUNTO AO CEMITÉRIO MUNICIPAL, SENDO DESTAS: 3 (TRÊS) DESTINADAS A SUA ANTIGA ESTRUTURA, E 2 (DUAS) A NOVA ÁREA DE EXTENSÃO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ADEQUAÇÃO DA PORTA DE ACESSO DA PREFEITURA MUNICIPAL, COM A CONSTRUÇÃO DE UMA RAMPA DE ACESSO A CADEIRANTES, E DEMAIS PESSOAS QUE APRESENTEM DIFICULDADE DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) BUEIROS EM ESTRADA QUE DÁ ACESSO A ENTRADA DA PROPRIEDADE DE LUIZINHO KOASKI, RESIDENTE NA COMUNIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇOS DE RETRO ESCAVADEIRA DESTINADO A  DRENAGEM DE AÇUDE,  NA PROPRIEDADE DE  JOSÉ BECKER, EM PAIOL VELHO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE TERRA NA QUANTIA DE 10 CARGAS DE TOMBEIRA EM FRENTE A RESIDÊNCIA DA SR.ª MARIA LITICOSCKI RODECZ, RESIDENTE NA RUA ESTANISLAU WOJCIECKOVSKI, NAS PROXIMIDADES DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) MATA-BURROS NA ENTRADA DA PROPRIEDADE DO SR. IRINEU WITTE EM PERÍMETRO COMPREENDIDO ATÉ A PROXIMIDADE DA RESIDÊNCIA DA FAMÍLIA IANCOSKI, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM BUEIRO LOCALIZADO AS MARGENS DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE ANTENOR SCHULUCUBIER, RESIDENTE NA LOCALIDADE DE LAGEADINHO (ENTRE AS COMUNIDADES DE PAIÓL VELHO E LAGEADO LISO).</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE RECONSTRUÇÃO DE UM BUEIRO AS MARGENS DA ESTRADA QUE DA ACESSO A PROPRIEDADE DE ZENO DROSDECK, SITUADA NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIA EM ESTRADA  SECUNDÁRIA,  DE ACESSO À PROPRIEDADE DO SR. LEONARNO KONDRAS, SITUADA EM PAIOL VELHO,  DESTACANDO-SE  AINDA, NO MESMO CURSO DA ESTRADA, A NECESSIDADE DA RECUPERAÇÃO DE CABECEIRAS DE  PONTILHÃO  LOCALIZADO ÀS MARGENS DA REFERIDA RODOVIA , SENDO OS SERVIÇOS  REQUERIDOS, DE EXTREMA NECESSIDADE, QUE, REGISTRE-SE, BENEFICIARÁ  ALÉM DO  CIDADÃO  JÁ MENCIONADO,  OUTRAS FAMÍLIAS QUE REDIDEM  NAS  CONTIGÜIDADES,  E QUE SE VALEM  DO TRAJETO DE ESTRADA, PARA O ACESSO ÀS SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE EXTENSÃO DO PERÍMETRO ATENDIDO PELO SERVIÇO DE COLETA PERIÓDICA DE LIXO, DE MODO A PROPICIAR O ATENDIMENTO A COMUNIDADE DO BUTIÁ.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO AS MARGENS DE ESTRADA SITUADA NAS PROXIMIDADES DA RESIDÊNCIA DE VINÍCIUS KIZEMA, NA COMUNIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇOS DE RETROESCAVADEIRA PARA REALIZAÇÃO DE ATERRO DE CABECEIRA DE BUEIRO, E PATROLAMENTO PARA MELHORIA DA ENTRADA DE ACESSO A RESIDÊNCIA DE SÍLVIO SEMENTCOSKI (VULGO: CHICO SEMENTE), RESIDENTE NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE RESÍDUO DE CASCALHO EM ESTRADA QUE DÁ ACESSO A ENTRADA DA RESIDÊNCIA DO SR. EUGÊNIO URBANECK, NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO EM ESTRADA QUE DÁ ACESSO AS RESIDÊNCIAS DE ADEMAR TABORDA, ZICO MODESKI, JOVINO SANTANA, E JOCA SANTANA NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A REGULAMENTAÇÃO DA CONCESSÃO DO DIREITO CONSTITUCIONAL DO ADICIONAL DE INSALUBRIDADE, COM CONCESSÃO DE EQUIPAMENTOS DE PROTEÇÃO DO TRABALHO (PROTETOR SOLAR, E BONÉS) À CLASSE LABORATIVA D(O)AS AGENTES DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE RECONSTRUÇÃO DE CABECEIRA DE BUEIRO SITUADA EM ESTRADA QUE LIGA A COMUNIDADE DE COLÔNIA RUTHES À LOCALIDADE DE ALTO DO CEDRO, EM PAIÓL VELHO, NAS PROXIMIDADES DA RESIDÊNCIA DE ALINOR SCHONOVEBER (VULGO: ALINOR TABORDA), BEM COMO REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO NO REFERIDO PERÍMETRO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RATIFICAÇÃO DE INDICAÇÃO N.º 177/2013, VISANDO A CONSTRUÇÃO DE BUEIRO EM PERÍMETRO ADSTRITO ÀS MARGENS DA ESTRADA QUE LIGA O BAIRRO "SOL NASCENTE", AO CONJUNTO HABITACIONAL, EM PONTO SITUADO NAS PROXIMIDADES DA PROPRIEDADE DE LUIZ LUCACHINSKI.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DE VIA SITUADA EM FRENTE AO COLÉGIO FREI ANDRÉ MALINSKI, NA COMUNIDADE DE RIO NOVO, EM LOCAL COMUMENTE DESTINADO À ESTACIONAMENTO DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DE BUEIRO SITUADO EM PERÍMETRO DA ESTRADA GERAL, NAS PROXIMIDADES DA PROPRIEDADE DE ADIR SOBCZACK, NA LOCALIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE CAMINHÃO BASCULANTE COM MOTORISTA, A DISPONIBILIDADE DA SECRETARIA DA AGRICULTURA, QUE VIABILIZARÁ A MANUTENÇÃO DE CUSTEIO E COBRANÇAS DO TRANSPORTE DE CALCÁRIO E OUTROS PRODUTOS AFINS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE DISPONIBILIZAÇÃO A POPULAÇÃO, SOB ENCARGO DA ADMINISTRAÇÃO MUNICIPAL, DO SERVIÇO DE 2.000 HORAS DE RETROESCAVADEIRA 4X4, CONFORME CONTRATO ADMINISTRATIVO N.º 044/2013, OU, NÃO HAVENDO A DISPONIBILIDADE DE QUITAÇÃO POR ESTA, MEDIANTE COBRANÇA A SER EFETUADA PELA SECRETARIA DA AGRICULTURA MUNICIPAL, EM CONFORMIDADE A VALOR PREVISTO NO REFERIDO CONTRATO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO AO BAIRRO DAS ANTENAS, ASSIM COMO PONTOS DE ACESSO ÀS PROPRIEDADES DAS FAMÍLIAS URBANECK E MALAKOSKI, HAJA VISTA, DIANTE DAS MÁS CONDIÇÕES HOJE VERIFICADAS NA VIA, O PERIGO E DIFICULDADE A QUE VEM SENDO SUBMETIDOS OS PEDESTRES E MOTORISTAS QUE DIUTURNAMENTE TRAFEGAM PELA MESMA, ALÉM DA PREOCUPAÇÃO PARA COM A CONSECUÇÃO DE OUTROS SERVIÇOS DE ORDEM PÚBLICA, DENTRE OS QUAIS O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE LUDOVICO SCHIMICHESKI, NA COMUNIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO EM PONTO DA ESTRADA GERAL DA COMUNIDADE DE LAGEADO LISO, SITUADO NAS PROXIMIDADES DA PROPRIEDADE DE NELSON MODESKI.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 2 (DOIS) ÔNIBUS ESCOLARES DAQUELES EM PROCESSO DE AQUISIÇÃO, PARA REALIZAÇÃO DO SERVIÇO DE TRANSPORTE ESCOLAR DOS ALUNOS QUE FREQUENTAM A ESCOLA FREI ANDRÉ MALINSKI NA COMUNIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE FORNECIMENTO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL - EPIS, À EXEMPLO DE ROUPAS E CALÇADOS ADEQUADOS, BEM COMO DEVIDA SINALIZAÇÃO (CONES), AOS FUNCIONÁRIO(A)S QUE PRESTAM SERVIÇO DE LIMPEZA DAS VIAS URBANAS, ASSIM COMO DE IGUAL MODO, CONCESSÃO DE EQUIPAMENTOS DE PROTEÇÃO E HIGIENIZAÇÃO AOS FUNCIONÁRIOS QUE DESEMPENHAM SERVIÇO DE ESGOTAMENTO DE FOSSAS, HAJA VISTA, A NOTÓRIA CONDIÇÃO DE CONTATO DIRETO E CONSTANTE DESTES FUNCIONÁRIOS A AÇÃO DAS MAIS DIVERSAS CONDIÇÕES DE SUJEIRA, BACTÉRIAS E IMPUREZAS DO AMBIENTE.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DA ESTRADA QUE PRESTA ACESSO FUNDAMENTAL A LOCALIDADE DE ALTO DO CEDRO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE DUAS LOMBADAS NA COMUNIDADE DE RIO NOVO, SENDO UMA EM FRENTE À ESCOLA FREI ANDRÉ MALINSKI, E OUTRA NAS PROXIMIDADES DO SALÃO DE FESTAS LOCAL, DENOMINADO SALÃO DA INÊS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO EM TODAS AS ESTRADAS QUE IRRIGAM O TRAFEGO DE VEÍCULOS NA COMUNIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RESTAURAÇÃO DE PONTE DE ACESSO À PROPRIEDADE DO SR. MAURO SCHIMINGOSKI, RESIDENTE NA COMUNIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM ABRIGO ESCOLAR NA LOCALIDADE DE BUTIÁ, EM PONTO LOCALIZADO EM FRENTE À RESIDÊNCIA DE JOSÉ SILVEIRA, NAS PROXIMIDADES DA PROPRIEDADE DE GILMAR LUCACHINSKI.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE DUAS LOMBADAS EM PERÍMETRO DA RUA ARGEMIRO BORGES, ADSTRITO A PARTIR DE SEU CRUZAMENTO COM À RUA JOSÉ PEREIRA DO VALE, ATÉ PONTO DE ENCONTRO COM A RUA LUIZ DAVET, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE DUAS LOMBADAS EM PERÍMETRO DA RUA ARGEMIRO BORGES, ADSTRITO APARTIR DE SEU CRUZAMENTO COM À RUA JOSÉ PEREIRA DO VALE, ATÉ PONTO DE ENCONTRO COM A RUA LUIZ DAVET, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM MONUMENTO EM HOMENAGEM À BÍBLIA SAGRADA, COM O ESCOPO DE EM PRÓL DE UM MAIOR ECUMENISMO, PROPICIAR O RECONHECIMENTO DAS DENOMINAÇÕES CRISTÃS EVANGÉLICAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E INICIATIVA DE CONTRATAÇÃO DE CONVÊNIO JUNTO À CASAN PARA O FORNECIMENTO DE ÁGUA À COMUNIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DO PÁTIO DA IGREJA DA COMUNIDADE DE SÃO BRÁS, LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSERTO/CONSTRUÇÃO DE PONTE SITUADA SOB O RIO BAIO, NA LOCALIDADE DE RIO CLARO, EM ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE MAURO SCHIMINGOSKI.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE DINEI KUCARZ, ASSIM COMO REALIZAÇÃO DE REPAROS EM PONTE SITUADA EM FRENTE A PROPRIEDADE DE VALENTIM PRADO, AMBOS NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE LÂMPADAS E CONSERTO DE AVARIAS EXISTENTES EM REDE DE ILUMINAÇÃO PÚBLICA, SITUADA JUNTO A ESTRADA QUE DÁ ACESSO ÀS RESIDÊNCIAS DE LUIZ TERRES, ANÍBAL TERRES, E FAMÍLIA, NA COMUNIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA PONTE PRÉ-MOLDADA SOBRE O RIO LISO JUNTO A ESTRADA GERAL NAS PROXIMIDADES DA RESIDÊNCIA DE MIGUEL NAZÁRIO, NA LOCALIDADE DE RIO LISO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ANÁLISE COM VIAS A INSTALAÇÃO DE CÂMERAS DE VIGILÂNCIA NA ÁREA EXTERNA DA CÂMARA DE VEREADORES, COM O ESCOPO DA PREVENÇÃO E PROMOÇÃO DE MAIORES CONDIÇÕES DE SEGURANÇA E PROTEÇÃO AOS PARLAMENTARES, E DEMAIS PRESENTES DURANTE OS PERÍODOS DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS, TENDO EM VISTA AS RECENTES OCORRÊNCIAS DE MANIFESTAÇÕES INFLAMADAS DURANTE E MESMO APÓS OS EXPEDIENTES LEGISLATIVOS. _x000D_
 </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ANÁLISE COM VIAS A CONCESSÃO DA CESSÃO DE USO DO ANTIGO POSTO DE SAÚDE DA COMUNIDADE DE RIO CLARO, PELO GRUPO DE MÃES DA COMUNIDADE.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS VOLTADOS À TOMADA DE PROVIDÊNCIAS CABÍVEIS, COM VIAS A OFICIALIZAÇÃO NO ÂMBITO MUNICIPAL, DA DATA DE "03 DE DEZEMBRO", COMO "DIA DA AÇÃO AMBIENTAL" NO MUNICÍPIO DE MAJOR VIEIRA, COMO INICIATIVA EM PRÓL DA PROMOÇÃO DA CONSCIÊNCIA AMBIENTAL CULTURA DOS MUNÍCIPES, PARA COM A PRESERVAÇÃO DOS RECURSOS NATURAIS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.jpeg</t>
   </si>
   <si>
     <t>TENDO EM VISTA A CIÊNCIA DE INICIATIVA DE DOAÇÃO DE VEÍCULO AUTOMOTIVO PELA SECRETARIA DE AGRICULTURA DO ESTADO, A SER REVERTIDA À ESTA MUNICIPALIDADE, SUGERE-SE A DESTINAÇÃO DESTE MÓVEL A ASSOCIAÇÃO MUNICIPAL - AGRO SABORES, LOCALIZADA NA COMUNIDADE DE  RIO CLARO,  PARA DESEMPENHO DE SUAS ATIVIDADES, EM ÂMPARO AOS PEQUENOS PRODUTORES E PRODUTORES FAMILIARES ASSOCIADOS, QUE DEPENDEM DA IMPLEMENTAÇÃO DE NOVAS E MELHORES CONDIÇÕES DE INFRAESTRUTURA PARA O FOMENTO SUSTENTÁVEL DAS ATIVIDADES DE TODOS OS ASSOCIADOS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO DA DENOMINAÇÃO DA AVENIDA VITOR BORGES, NO PERÍMETRO DE SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.jpeg</t>
   </si>
   <si>
     <t>TENDO EM VISTA A CIÊNCIA DE INICIATIVA DE DOAÇÃO DE VEÍCULO AUTOMOTIVO (FIAT UNO) PELA SECRETARIA DE AGRICULTURA DO ESTADO, A SER REVERTIDA À ESTA MUNICIPALIDADE, SUGERE-SE A DESTINAÇÃO DESTE MÓVEL, EM CONFORMIDADE AS NORMAS DA LEI N.º 1.606 DE 30/06/2004</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Israel Kiem</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4105/ccf_000186.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4105/ccf_000186.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULA PELA AUTORIA DE OBRA LITERARIA DE RELEVANTE VALOR CULTURAL AO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE JOÃO BATISTA SCHEMCZAK, OCORRIDO NO DIA 08 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE CESAR OSNI ORGEKOZISKI, OCORRIDO NO DIA 08 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE AROLDO LUCACHINSKI, OCORRIDO NO DIA 19 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE MARIA BORGES GRABOWSKI, OCORRIDO NO DIA 25 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RECONHECE OS PRÉSTIMOS PRESTADOS A SOCIEDADE, SOLICITANDO A MANUTENÇÃO DA UNIDADE BANCÁRIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AGILIZAÇÃO NO PROCESSO DE RECUPERAÇÃO DA RODOVIA SC-477, EM TRAJETO COMPREENDIDO ENTRE O MUNICÍPIO DE CANOINHAS, ATÉ A BR-116.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.jpeg</t>
   </si>
   <si>
     <t>VOTOS DE CONTRATULAÇÕES PELO DIA DO PROFESSOR</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INFORMA A GERENCIA RESPONSÁVEL PELA ESTAÇÃO DE MAJOR VIEIRA/SC, A PERCEPÇÃO DE ANOMALIAS NA PRESTAÇÃO DO SERVIÇO DE ENERGIA, MEDIANTE A CONSTATAÇÃO DE DEFICIT NA VOLTAGEM DA REDE QUE COBRE O PERÍMETRO URBANO, E DIANTE DA APROXIMAÇÃO DO PERÍODO DE GRANDE UTILIZAÇÃO DE ESTUFAS ELÉTRICAS, QUE ESTE ANO INDICA AUMENTO, TENDE A AGRAVAR-SE, POSSIVELMENTE PROMOVENDO UM COLAPSO DO ABASTECIMENTO LOCAL.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSO PARA TODOS OS IDOSOS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO EM RAZÃO DA PASSAGEM DO DIA DO FUNCIONÁRIO PÚBLICO, COMEMORADO EM 28 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INFORMAR À CÂMARA  DA COMPOSIÇÃO DO  CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA A ELUCIDAÇÃO DOS CRITÉRIOS A SEREM ADOTADOS PARA A CONCESSÃO DAS BOLSAS DE ESTUDO A QUE ALUDE O PROJETO DE LEI N.º 010/2013 - QUE "AUTORIZA O MUNICÍPIO DE MAJOR VIEIRA A CONCEDER BOLSA DE ESTUDO PARA PROFISSIONAIS DO MAGISTÉRIO QUE QUE INTEGRARÃO O PACTO NACIONAL PELA ALFABETIZAÇÃO NA IDADE CERTA - PNAIC".</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUE ELUCIDEM SE O IMÓVEL EM QUE FOI CONSTRUIDO O CENTRO DE ESPECIALIDADES PEDRO ALLAGE FILHO, ADQUIRIDO POR FORÇA DA LEI N.º 2.009/10, E DESAPROPRIADO PELO DECRETO N.º 1.493/10, ESTA DEVIDAMENTE ESCRITURADO EM NOME DO  CASO POSITIVO, SOLICITANDO DE ANTEMÃO CÓPIA DA MATRÍCULA ATUALIZADA.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO CUMPRIMENTO DA LEI 2109/2012, CONVÊNIO COM O COLÉGIO AGRÍCOLA VIDAL RAMOS - COOPESA.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL,  AS SEGUINTES  INFORMAÇÕES CORELACIONADAS AO POSTO DE SAÚDE CONSTRUÍDO NA RUA FRANCISCO SANTOS VEIGA:_x000D_
 1º. CUSTO TOTAL DA OBRAS; 2º - FORMA DE PAGAMENTO; 3º - INFORMAR SE A OBRA FOI  PAGA INTEGRALMENTE À EMPRESA CONSTRUTORA.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES  COM RELAÇÃO AO  PROJETO DE LEI Nº 010/2013 (BOLSAS DE ESTUDO PROFISSIONAIS DO MAGISTÉRIO).</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EM ANÁLISE DO OF. N.º 052/2013 ORIUNDO DO PODER EXECUTIVO MUNICIPAL, ENCAMINHADO EM RESPOSTA A REQUERIMENTO N.º 008/2013 DESTA CASA LEGISLATIVA, TENDO EM VISTA A EXISTÊNCIA DE MENÇÃO A FUNCIONÁRIOS QUE SABE-SE NÃO MAIS ESTAREM EM ATUAÇÃO JUNTO ÀQUELE  PODER, NO ENTANTO CONSTANDO RELACIONADOS NO TEOR DE "RESUMO DA FOLHA DE EMPENHOS POR FUNCIONÁRIO" REMETIDA, SOLICITA-SE ESCLARECIMENTOS A CERCA DA SITUAÇÃO ATUAL DE RELAÇÃO FUNCIONAL DOS FUNCIONÁRIOS ABAIXO DESCRITOS, PARA COM O PODER EXECUTIVO MUNICIPAL INFORMOU O PODER EXECUTIVO QUE OS SERVIDORES CONSTAM DA RELAÇÃO  FOS FUNCIONÁRIOS EFETIVOS E ESTÃO EM LICENÇA  SEM VENCIMENTOS PARA INTERESSES PARTICULARES.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, INFORMAÇÕES ACERCA DOS CRITÉRIOS  ADOTADOS PELA ADMINISTRAÇÃO MUNICIPAL NO FORNECIMENTO DE MEDICAMENTOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE RELAÇÃO NOMINAL DOS DEPUTADOS ESTADUAIS, FEDERAIS E SENADORES QUE VENHAM A TER REVERTIDO DESTINAÇÃO DE RECURSOS A ADMINISTRAÇÃO MUNICIPAL NO ÚLTIMO MANDATO ATÉ ENTÃO, SOLICITANDO NO MESMO A DESCRIÇÃO DOS VALORES</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONÁRIO  COMO RESPONSÁVEL PELA TESOURARIA DA CÂMARA.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO CADASTRO DE VEÍCULOS DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, EM VIAGENS OFICIAIS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE COMISSÃO PERMANENTE DE LICITAÇÕES DA CÂMARA DE VEREADORES DE MAJOR VIEIRA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INCLUI O VEÍCULO DE PROPRIEDADE DO VEREADOR DERCÍLIO JOSÉ SEVERGNINI NO CADASTRO  OFICIAL DE VEÍCULOS PARA VIAGENS OFICIAIS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE  FÉRIAS À FUNCIONÁRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PAGAMENTO DE  FÉRIAS À FUNCIONÁRIO DA CÂMARA DE VEREADORES. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA O FUNCIONÁRIO MARELL PARA O CARGO DE DIRETOR ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA  E VENCIMENTOS DO OCUPANTE DO CARGO DE CONSULTOR JURÍDICO DA CÂMARA.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O  PAGAMENTO DE FÉRIAS AO FUNCIONÁRIO DA CÂMARA (HELCIO)</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INCLUI O VEÍCULO DE PROPRIEDADE DO VEREADOR FRANCISCO JURACZEKY  NO CADASTRO  OFICIAL DE VEÍCULOS PARA VIAGENS OFICIAIS.</t>
   </si>
   <si>
     <t xml:space="preserve"> EXONERA A PEDIDO  A FUNCIONÁRIA DA CÂMARA, OCUPANTE DO CARGO DE ZELADORA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA COMISSÃO ESPECIAL DESTINADA A REALIZAÇÃO DO CONCURSO PÚBLICO Nº 001/2013, PARA  PROVIMENTO DO CARGO DE ZELADORA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE MEMBRO DA COMISSÃO ESPECIAL DESTINADA A REALIZAÇÃO DO CONCURSO PÚBLICO  001/2013 (CARGO DE ZELADORA)</t>
   </si>
   <si>
     <t>INCLUI O VEÍCULO DE PROPRIEDADE DO VEREADOR DANILO GUEDES   NO CADASTRO  OFICIAL DE VEÍCULOS PARA VIAGENS OFICIAIS.</t>
   </si>
   <si>
     <t>HOMOLOGA AS  INSCRIÇÕES  DO CONCURSO PÚBLICO Nº 001/2013, PARA O CARGO DE ZELADORA</t>
   </si>
   <si>
     <t>SUBSTITUI MEMBRO DA COMISSÃO DO CONCURSO PÚBLICO 001/2013.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMOLOGA RESULTADO FINAL DO CONCURSO PÚBLICO  Nº 001/2013, PARA PROVIMENTO DO CARGO  DE ZELADOR(A), DA CÂMARA DE VEREADORES DE MAJOR VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SRTA. CLAUDIA ALINE  MALAKOVSKI  PARA O CARGO DE ZELADORA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO  EM PECÚNICA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA (TERCIO), PERÍODO AQUISITIVO 11/2011 A 10/2012</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  O  RECESSO NATALINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE  PROVIMENTO EFETIVO PARA FINS DE EXECUÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA/ESTRATÉGIA DA SAÚDE SA FAMILIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA SECRETARIA MUNICIPAL DE ESPORTE, CULTURA E TURISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE HABITAÇÃO E DESENVOLVIMENTO URBANO/RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE INDÚSTRIA, COMÉRCIO E DESENVOLVIMENTO ECONÔMICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORÁRIA E VENCIMENTOS DO CARGO EM COMISSÃO DE ASSESSOR JURÍDICO DA ESTRUTURA DE PESSOAL DO PODER EXECUTIVO MUNICIPAL E AINDA CRIA CARGO DE ASSESSOR JURÍDICO, DE PROVIMENTO EM COMISSÃO, ADMISSÍVEL E DEMISSÍVEL AD NUTUM POR ATO DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA  ADMINISTRATIVA DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, MUDANDO A CARGA HORÁRIA DO CARGO DE CONSULTOR JURÍDICO E CRIANDO   O CARGO DE DIRETOR ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MAJOR VIEIRA  A  COORDENADORIA MUNICIPAL DE  PROTEÇÃO E DEFESA CIVIL (COMPDEC)  E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO DO CARGO EM COMISSÃO DE SUPERVISORA DE ENFERMAGEM DA ESTRUTURA DE PESSOAL DO HOSPITAL MUNICIPAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓDIGO  TRIBUTÁRIO. DÁ NOVA REDAÇÃO AO INCISO I, DO ARTIGO 213 - ALÍQUOTA - ITBI, DA LEI COMPLEMENTAR Nº 07  DE  22 DE DEZEMBRO DE 2004".</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ESTIMA A   RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGAÇÕES ACESSÓRIAS SOBRE A INCIDÊNCIA DE ISS RELATIVO A OPERAÇÕES COM CARTÕES DE DÉBITO E DE CRÉDITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA FLORESTAL MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO PARA O DESENVOLVIMENTO ECONOMICO DE MAJOR VIEIRA, CONFORME ARTIGO 43 DA LEI MUNICIPAL N.° 2.062/2011 PARA VEIMAC_x000D_
 SERVIÇOS DE TORNO E SOLDA LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL A COOPERATIVA DA AGRICULTURA FAMILIAR DE LEITE DE MAJOR VIEIRA - CAFLEMAV E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO DE FUNÇÃO PARA DESEMPENHO DE ATIVIDADES NÃO INERENTES AO CARGO</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MAJOR VIEIRA A FIRMAR CONVÊNIO PARA PRESTAÇÃO DE SERVIÇOS COM O  HOSPITAL SANTA CRUZ DE CANOINHAS</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA, JUNTAMENTE COM O  DEPARTAMENTO ESTADUAL DE  TRÂNSITO - DETRAN/SC E A POLÍCIA MILITAR DE SANTA CATARINA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR COVÊNIO COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO DO CONTESTADO - CISAMURC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.jpeg</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PACIENTES ONCOLÓGICOS DA REGIÃO DE CANOINHAS - APOCA."</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.jpeg</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MAJOR VIEIRA A CONCEDER BOLSA DE ESTUDO PARA PROFISSIONAIS DO MAGISTÉRIO QUE INTEGRARÃO O PACTO NACIONAL PELA ALFABETIZAÇÃO NA IDADE CERTA - PNAIC"</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  ABERTURA DE  CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE ESPORTE, CULTURA E TURISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE INDÚSTRIA, COMERCIO E DESENVOLVIMENTO ECONÔMICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A EMPRESA DE PESQUISA  AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA SA EPAGRI</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 ALTERA CARGA HORÁRIA E VENCIMENTOS DO CARGO EM COMISSÃO DE ASSESSOR JURÍDICO DA ESTRUTURA DE PESSOAL DO PODER EXECUTIVO MUNICIPAL E AINDA CRIA CARGO DE ASSESSOR JURÍDICO, DE PROVIMENTO EM COMISSÃO, ADMISSÍVEL E DEMISSÍVEL AD NUTUM POR ATO DO PREFEITO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A APAE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS  PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REGULAMENTA O PISO SALARIAL  PROFISSIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA (NIVEL I) E CONCEDE  REAJUSTE AOS DEMAIS PROFISSIONAIS DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 7º DA LEI MUNICIPAL Nº 2001 DE 18 DE AGOSTO DE 2010</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL - PM REFIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL AO HOSPITAL MUNICIPAL SÃO LUCAS</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL E  FIRMAR CONTRATO DE COMODATO COM O CONSELHO COMUNITÁRIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO SALARIAL AOS SERVIDORES DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE DÉBITOS ORIUNDOS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DO ENTE, DEVIDAS E NÃO REPASSADAS, E CONTRIBUIÇÕES DOS SERVIDORES RETIDAS E NÃO REPASSADAS, AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PRESIDENTE DA  MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES  A  FILIAR A CÂMARA E CONTRIBUIR COM A UVESC - UNIÃO DOS VEREADORES DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 20124 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MAJOR VIEIRA A FIRMAR CONVÊNIO  PARA PRESTAÇÃO DE SERVIÇOS COM O  HOSPITAL SANTA CRUZ DE CANOINHAS</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEIS</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO NUCLEO DE PACIENTES ONCOLOGICOS -  NAPON DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.jpeg</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS LIMITES MÍNIMOS DE DISTÂNCIA PARA O PLANTIO DE FLORESTAS EXÓTICAS NAS DIVISAS DOS IMÓVEIS RURAIS LOCALIZADOS NO MUNÍCIO DE MAJOR VIEIRA - SC.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.jpeg</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DE FUMAR EM REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS  LOCALIZADAS NO CONJUNTO HABITACIONAL MIGUEL MARON BECIL</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE  CRÉDITO  ADICIONAL SUPLEMENTAR  E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BENS PÚBLICOS MUNICIPAIS QUE ESPECIFICA A ASSOCIAÇÃO DE FRUTICULTORES DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES COM A FINALIDADE DE INSTITUIR O CONSÓRCIO INTERMUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O FUNDO MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE MAJOR VIEIRA - FUNMDEC E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE SANTA CATARINA PARA COOPERAÇÃO NA PRESTAÇÃO DOS SERVIÇOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO E AUTORIZA A EXECUÇÃO DE TAIS SERVIÇOS PELA COMPANHIA CATARINENSE DE ÁGUAS E SANEAMENTO - CASAN, POR INTERMÉDIO DE CONTRATO DE PROGRAMA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  O PLANO PLURIANUAL DO MUNICÍPIO DE MAJOR VIEIRA PARA O QUADRIENIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  REDAÇÃO DE PARÁGRAFOS, ARTIGOS E INCISOS DA LEI MUNICIPAL Nº 1941 DE 09 DE OUTUBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO NÚCLEO DE PACIENTES ONCOPLÓGICOS - NAPON DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVENIO COM A APAE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>HABITAÇÃO:  AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A QUITAR DÉBITOS DE IMÓVEIS CONSTRUÍDOS E COMERCIALIZADOS PELA COMPANHIA DE HABITAÇÃO DO ESTADO DE SANTA CATARINA - COHAB/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE PREVENÇÃO AUDIOVISUAL PARA ALUNOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES COPM A FINALIDADE DE INSTITUIR O CONSORCIO INTERMUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A RECEBER POR DOAÇÃO TERRENO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROIBE A INAUGURAÇÃO  E A ENTREGA DE OBRAS PÚBLICAS INCOMPLETAS  OU QUE, EMBORA CONCLUÍDAS, NÃO ATENDAM AO FIM A QUE SE DESTINAM</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.jpeg</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO  SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL Nº 1728 DE 09 DE AGOSTO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO   ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES BEM VINDO  ENTRE AMIGOS DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES NOVA ESPERANÇA DE MAJOR VIEIRA E DÁ OUTREAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES UNIDOS PELO MESMO IDEAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES NOVO HORIZONTE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRÔNICA NO ÂMBITO DA MUNICIPALIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR  E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE PARÁGRAFOS, ARTIGO E INCISO DA LEI  1941 DE 09 DE OUTUBRO DE 2009</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>AUTORIZA  FIRMAR CONVÊNIO COM A AGROSABORES MASSAS ALIMENTÍCIAS LTDA ME_x000D_
 _x000D_
 OBS. ALTERADO POR SUBSTITUTIVO DO VEREADOR DERCILIO.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DOS APICULTORES FLORADA NATIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR COVÊNIO COM A COOPERATIVA DOS FRUTICULTORES DE MAJOR VIEIRA &amp;#8211; COOPERATIVA DOS FRUTICULTORES  DE MAJOR VIEIRA &amp;#8211; COOPERMAVI  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO HOSPITAL MUNICIPAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4526/ccf_000681.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4526/ccf_000681.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MAJOR VIEIRA PARA EXERCICIO DE 2014.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1617/1617_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1617/1617_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INCLUI O ARTIGO 39-A NO REGIMENTO INTERNO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO "CAPUT" DO ARTIGO 91 DO REGIMENTO INTERNO, ACRESCENTANDO OS PARÁGRAFOS 4º, 5º, 6º E 7º."</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APROVA AS DIRETRIZES ORÇAMENTÁRIAS DA CÂMARA DE VEREADORES DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER CÓPIA DO PROCESSO LICITATÓRIO INERENTE A CONSTRUÇÃO DO CENTRO DE ESPECIALIDADES - PEDRO ALLAGE FILHO, LOCALIZADO NA CIRCUNSCRIÇÃO DA SEDE MUNICIPAL, JUNTO A RUA FRANCISCO SANTOS VEIGA, BEM COMO DOS DOCUMENTOS RELATIVOS A AQUISIÇÃO DO RESPECTIVO TERRENO."</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER  À PRESIDÊNCIA DA MESA DIRETORA, A REMESSA AO PODER EXECUTIVO MUNICIPAL, DE EXPEDIENTE SOLICITANDO  O FORNECIMENTO À CÂMARA, DE DOCUMENTO EM QUE CONSTE A  NOMINATA  DEVIDAMENTE ATUALIZADA,   DE TODOS OS  SERVIDORES MUNICIPAIS,  CONSTANDO NOMES, CARGOS  QUE OCUPAM,  SALÁRIOS E  VANTAGENS INDIVIDUAIS, INCLUINDO  ATIVOS E INATIVOS, OCUPANTES DE CARGOS EFETIVOS, EM COMISSÃO, ADMITIDOS EM CARÁTER TEMPORÁRIO, ACOMPANHADO   DAS LEIS RESPECTIVAS E/OU TERMOS ADITIVOS QUE AUTORIZARAM    ESSA MODALIDADE DE CONTRATAÇÃO, BEM COMO , OS ESTAGIÁRIOS,  TAMBÉM  ACOMPANHADO DAS LEIS QUE AUTORIZARAM  A CELEBRAÇÃO DE CONVÊNIO(S) PARA  ESSA MODALIDADE DE ADMISSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE CANDIDATOS APROVADOS NO ÚLTIMO CONCURSO PÚBLICO  REALIZADO PELA ADMINISTRAÇÃO MUNICIPAL, COM DISCRIMINAÇÃO  DOS CARGOS JÁ PROVIDOS COM OS CANDIDATOS APROVADOS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER  À PRESIDÊNCIA DA CÂMARA,  A REMESSA DE EXPEDIENTE AO PODER EXECUTIVO MUNICIPAL, REQUERENDO A AGILIZAÇÃO NA REMESSA DOS BALANCETES  DA ADMINISTRAÇÃO MUNICIPAL, REFERENTE AO MÊS DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À PRESIDÊNCIA DA MESA DIRETORA, SEJA ENCAMINHADO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, REQUERENDO CÓPIA DO PROJETO  ARQUITETÔNICO  DO CENTRO DE ESPECIALIDADES "PEDRO ALLAGE FILHO", SITUADO À RUA FRANCISCO SANTOS VEIGA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O  CUMPRIMENTO DO  DISPOSTO  NO ARTIGO 8º DA LEI DE ACESSO À INFORMAÇÕES.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO, O ENVIO DE DOCUMENTOS PARA  O PROJETO DE LEI Nº 006/2013 "AUTORIZA O MUNICÍPIO DE MAJOR VIEIRA A FIRMAR CONVÊNIO PARA PRESTAÇÃO DE SERVIÇOS COM O HOSPITAL SANTA CRUZ DE CANOINHAS".</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL O ENCAMINHAMENTO DE NOMINATA COMPLETA DE FUNCIONÁRIOS ATIVOS, INATIVOS, CARGOS COMISSIONADOS, CARGOS EFETIVOS, COM RÓL DESCRITIVO DE NOMES, CARGOS, SALÁRIOS E RESPECTIVAS VANTAGENS INDIVIDUAIS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE CÓPIA DO PROCESSO LICITATÓRIO INERENTE A OBRA DE CONSTRUÇÃO EM ANDAMENTO, NA PRAÇA JÚLIO COSTA.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, TENDO EM VISTA DIFERENTEMENTE DO QUE EXPLANADO PELO OFÍCIO N.º 10/2013 DO PODER EXECUTIVO MUNICIPAL EM RESPOSTA A REQUERIMENTO N.º 005/2013, NÃO HAVER SIDO ANEXADO CÓPIA DO PROJETO ARQUITETÔNICO RELATIVO A CONSTRUÇÃO DO CENTRO DE ESPECIALIDADES PEDRO ALLAGE FILHO, SOLICITAR A TOMADA DE PROVIDÊNCIAS VISANDO O SANEAMENTO DESTE EQUIVOCO, MEDIANTE O ENCAMINHANDO DE CÓPIA DESTE DOCUMENTO QUE SE FRISA A AUSÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER NA FORMA DO ARTIGO 122 § 1º URGÊNCIA URGENTÍSSIMA NA APRECIAÇÃO DOS PROJETOS DE LEIS NºS.  008, 018 E  021/2013</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À PRESIDÊNCIA DA MESA DIRETORA, O ENCAMINHAMENTO DE EXPEDIENTE   AO  PODER EXECUTIVO MUNICIPAL, SOLICITANDO O CUMPRIMENTO DO DISPOSTO NO ARTIGO 79 XXXII DA LEI ORGÂNICA DO MUNICÍPIO,  DISPOSITIVO ESSE QUE REZA COMO COMPETÊNCIA AO PREFEITO, ENTRE OUTRAS ATRIBUIÇÕES (...)  &amp;#8220;XXXII &amp;#8211; ENCAMINHAR À CÂMARA ATÉ O ÚLTIMO DIA DO MÊS SUBSEQÜENTE, A PRESTAÇÃO DE CONTAS ANUAL DO MUNICÍPIO, ACOMPANHADA DAS RESPECTIVAS NOTAS DE EMPENHOS&amp;#8221;. _x000D_
 REQUER AINDA, QUE  OS BALANCETES MENSAIS DO  MUNICÍPIO REFERENTE JANEIRO E FEVEREIRO DESTE ANO SEJAM REMETIDOS À CÂMARA ACOMPANHADOS DAS RESPECTIVAS NOTAS E DOCUMENTOS  FISCAIS COMPROBATÓRIOS. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RELAÇÃO DE NOMINATA DE FUNCIONÁRIOS DEMITIDOS AO FINAL DO ÚLTIMO ANO, JUNTAMENTE COM CÓPIA DAS RESPECTIVAS GUIAS DE RECOLHIMENTO DE FGTS ATINENTES.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE CÓPIA DO PROCESSO LICITATÓRIO N.º 005/2013 - MODALIDADE TOMADA DE PREÇO, PROMOVIDO EM RAZÃO DA AQUISIÇÃO DE MATERIAL DE LIMPEZA PARA UTILIZAÇÃO NOS PROCESSOS DE HIGIENIZAÇÃO RELATIVOS AS ATIVIDADES DO ANO LETIVO DE 2013 EM TODAS AS ESCOLAS MUNICIPAIS, ASSIM COMO COM DESTINAÇÃO A UTILIZAÇÃO NAS SECRETARIAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE PLACA ELUCIDATIVA DO VALOR DA OBRA  REFERENTE A IMPLANTAÇÃO DO PÓLO DA ACADEMIA DA SAÚDE E REVITALIZAÇÃO DE PARTE DA PRAÇA JÚLIO COSTA, NO CENTRO DE MAJOR VIEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE OFÍCIO CONVIDANDO A SR.ª SOLEIMA OLIVEIRA WILLE PRESIDENTE DA APAE/MAJOR VIEIRA, PARA TECER EXPLANAÇÕES A RESPEITO DO FUNCIONAMENTO DAS ATIVIDADES DO ÓRGÃO.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM  A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  SOLICITANDO A DESTINAÇÃO À CÂMARA,  DOS DOCUMENTOS ATINENTES AO ARTIGO 14 DA LEI DE RESPONSABILIDADE FISCAL, PARA  SEREM ACOSTADOS AO  PROCESSO LEGISLATIVO DO  PROJETO DE LEI Nº 019/2013 COM A EMENTA &amp;#8220;ALTERA  ARTIGO 7º DA LEI MUNICIPAL Nº 2001 DE 18 DE AGOSTO DE 2010.&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE RÓL DE PACIENTES QUE VENHAM A TER SIDO ATENDIDOS JUNTO AO HOSPITAL SANTA CRUZ - CANOINHAS, EM RAZÃO DOS SERVIÇOS PRESTADOS POR ESTE EM DECORRÊNCIA DOS EFEITOS ALUSIVOS A EXPECTATIVA DE FIRMAMENTO DE CONVÊNIO ENTRE O PODER EXECUTIVO DE MAJOR VIEIRA, E A REFERIDA INSTITUIÇÃO HOSPITALAR, NO PERÍODO COMPREENDIDO ENTRE OS MESES DE JANEIRO À ABRIL DO CORRENTE ANO. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO   MUNICIPAL SOLICITANDO O COMPARECIMENTO  NA SESSÃO ORDINÁRIA DO DIA  07 DE MAIO  DO CORRENTE ANO,   AS 19H00MIN, DA  FUNCIONÁRIA DO MUNICÍPIO SRA. PAULA  SARINA CLEMENTINO, PARA TECER  INFORMAÇÕES  INERENTES AO CONJUNTO HABITACIONAL CONSTRUÍDO NO LOTEAMENTO &amp;#8220;MIGUEL MARON BECIL&amp;#8221;,  INSTALADO  MEDIANTE CONVÊNIO  CELEBRADO ENTRE O MUNICÍPIO E A COHAB .</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM  SEJA ALTERADO O REGIME DE TRAMITAÇÃO  DO SUBSTITUTIVO DO  PROJETO DE LEI Nº 026/2013, COM A EMENTA &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA  FAMILIAR &amp;#8220;SEMEANDO NAS ÁGUAS&amp;#8221;, BEM COMO UTILIZAR RECURSOS  NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE&amp;#8221;, PASSANDO DE REGIME NORMAL, PARA REGIME DE URGÊNCIA URGENTÍSSIMA. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO À SECRETÁRIA MUNICIPAL DA EDUCAÇÃO SR.ª SILMARA RUTHES ZABUDOWISKI, SOLICITANDO O ENCAMINHAMENTO DE CÓPIA DE DOCUMENTO SUBSCRITO PELOS PROFESSORES MUNICIPAIS PROTOCOLADO EM NOVEMBRO DE 2012 JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO A REVISÃO DA LEI QUE REGULAMENTA O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM  A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  SOLICITANDO O  ENCAMINHAMENTO À CÂMARA, DOS DOCUMENTOS A QUE SE REFERE O ARTIGO 14 DA LEI DE RESPONSABILIDADE FISCAL, PARA SEREM APENSADOS AO  PROCESSO LEGISLATIVO DO PROJETO DE LEI Nº 020/2013, COM A EMENTA &amp;#8220;CRIA O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL &amp;#8211; PMREFIS E  DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;.  </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A PARTIR DE ENTÃO A REALIZAÇÃO E DESTINAÇÃO DE RELATÓRIO DIÁRIO ADSTRITO À QUADRO DE HORAS TRABALHADAS EM FUNÇÃO DE CONTRATO DE PRESTAÇÃO DE SERVIÇO POR TODAS AS MÁQUINAS ENQUADRADAS NESTA CONDIÇÃO, QUE ESTEJAM A SERVIÇO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, COM RESPECTIVA REFERÊNCIA NOMINAL AOS BENEFICIADOS PELA CONSECUÇÃO DOS SERVIÇOS, BEM COMO DESCRIÇÃO DOS ALUSIVOS LOCAIS EM QUE PRESTADOS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE NOMINATA DE TODOS OS CIDADÃOS CONTEMPLADOS PELA ENTREGA DE VINTE E NOVE CASAS PELA COMPANHIA DE HABITAÇÃO DO ESTADO DE SANTA CATARINA (COHAB/SC) E A PREFEITURA DE MAJOR VIEIRA NO DIA 14 DE MARÇO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE PROSPECTO DESCRITIVO DO MONTANTE INSCRITO EM DÍVIDA ATIVA NA DATA DE 31 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE ROL DE FAMÍLIAS BENEFICIADAS PELA INICIATIVA SOCIAL DE DOAÇÃO DE AGASALHOS ORIUNDOS DE REPASSE DA RECEITA FEDERAL, ACOMPANHADA DE DESCRIÇÃO: DA QUANTIDADE DE PEÇAS DE VESTUÁRIO RECEBIDAS; CRITÉRIOS APLICADOS PARA A CONCESSÃO AOS BENEFICIÁRIOS; QUANTIDADE REPASSADA PARA CADA PESSOA; E NOME DO RESPONSÁVEL PELA COORDENAÇÃO DOS TRABALHOS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, O MONTANTE DA DÍVIDA DO MUNICÍPIO A LONGO PRAZO   E A DÍVIDA EMPENHADA A PAGAR, COM A DESCRIÇÃO DOS  CREDORES.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR  PARA INTERESSES PARTICULARES, NO PERÍODO DE 01 DE AGOSTO A 31 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CONCESSÃO DE  LICENÇA PARA INTERESSES PARTICULARES, NO PERÍODO DE 01 DE AGOSTO A 31 DE AGOSTO DO CORRENTE ANO. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS A RESPEITO DOS CRITÉRIOS A SEREM APLICADOS PARA A CONCESSÃO DE USO DO IMÓVEL CONSTRUÍDO NAS DEPENDÊNCIAS DA PRAÇA JÚLIO COSTA, COM O BOJO DA DESTINAÇÃO A IMPLANTAÇÃO SEGUNDO CONSTA, DE CASA DO ARTESANATO.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE CÓPIA DE PROCESSO LICITATÓRIO REFERENTE A EMPENHOS SUBSCRITOS, BEM COMO NOTAS DE EMPENHO, ORDENS DE PAGAMENTO, E DOCUMENTOS FISCAIS QUE DERAM ORIGEM AS RESPECTIVAS DESPESAS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À   MESA DIRETORA  A VOTAÇÃO  &amp;#8220;PER SI&amp;#8221;  DAS  SEGUINTES  PROPOSITURAS   INTRÍNSECAS AO  PROCESSO LEGISLATIVO DO  PROJETO DE LEI Nº 033/2013,   ORIUNDO DO LEGISLATIVO MUNICIPAL, COM A EMENTA &amp;#8220;ESTABELECE OS LIMITES MÍNIMOS DE DISTÂNCIA PARA O PLANTIO DE FLORESTAS EXÓTICAS NAS DIVISAS DOS IMÓVEIS RURAIS LOCALIZADOS  NO MUNICÍPIO DE MAJOR VIEIRA &amp;#8211; SC&amp;#8221;:_x000D_
 &amp;#8226;	EMENDA 001 (MODIFICATIVA) E  SUBEMENDA À EMENDA MODIFICATIVA 001;_x000D_
 &amp;#8226;	EMENDA 002 (MODIFICATIVA);_x000D_
 &amp;#8226;	EMENDA 003 (ADITIVA);_x000D_
 &amp;#8226;	EMENDA 004 (MODIFICATIVA);_x000D_
 &amp;#8226;	EMENDA 005 (MODIFICATIVA)._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER NA FORMA DO ARTIGO  213 DO REGIMENTO INTERNO DA CÂMARA C/C AO ARTIGO 88 IV DA LEI ORGÂNICA MUNICIPAL,  A CONVOCAÇÃO   DO SECRETÁRIO MUNICIPAL DE VIAÇÃO E OBRAS  PÚBLICAS  SR.  HIPÓLITO RODRIGUES, A COMPARECER  NA  SESSÃO ORDINÁRIA DO DIA 24 DE SETEMBRO DE 2013, AS 19H00MIN,   PARA EXPLANAR AOS VEREADORES  A   RESPEITO  CONSTATAÇÃO  &amp;#8220;IN LOCO&amp;#8221;,  DE MÁQUINAS E CAMINHÕES BASCULANTES   PERTENCENTES AO  PATRIMÔNIO PÚBLICO MUNICIPAL, EXECUTANDO  SERVIÇOS EM  SUA PROPRIEDADE PARTICULAR, LOCALIZADA ÀS MARGENS DA RODOVIA SC 477.</t>
   </si>
   <si>
     <t>REQUEREM NA FORMA DO ARTIGO  213 DO REGIMENTO INTERNO DA CÂMARA C/C AO ARTIGO 88 IV DA LEI ORGÂNICA MUNICIPAL,  A CONVOCAÇÃO   DA PRESIDENTE DO FUNDO DE PREVIDÊNCIA DO MUNICÍPIO DE MAJOR VIEIRA, SRA.  TEREZINHA DE FATIMA J. SCZMINSKI, A COMPARECER  NA  SESSÃO ORDINÁRIA DO DIA 01 DE OUTUBRO DE 2013, AS 19H00MIN,   PARA EXPLANAR AOS VEREADORES  A RESPEITO  DO PROJETO DE LEI 043/2013 - ALTERA REDAÇÃO DE PARÁGRAFOS E, ARTIGOS E INCISOS DA LEI MUNICIPAL 1941 DE 09 DE OUTUBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA DO ARTIGO  213 DO REGIMENTO INTERNO DA CÂMARA, C/C AO ARTIGO 88 IV DA LEI ORGÂNICA MUNICIPAL, A CONVOCAÇÃO DA SRA. MARINISE TEREZINHA  BROCCO E DO SENHOR VILSON MARCOS FERNANDES, RESPONSÁVEIS  PELO SETOR CONTÁBIL  E PELA SECRETARIA DE FINANÇAS DO MUNICÍPIO, CONFORME  CONSTATA-SE NOS DOCUMENTOS CONTÁBEIS E FINANCEIROS  ENVIADOS À CÂMARA ATRAVÉS DO OFÍCIO Nº 0136/2013/JUR, A COMPARECEREM   NA  SESSÃO ORDINÁRIA DO DIA 08 DE OUTUBRO DE 2013, AS 19H00MIN,  PARA EXPLANAREM AOS VEREADORES  A RESPEITO  DOS PROCEDIMENTOS CONTÁBEIS E PAGAMENTOS  EFETUADOS A CREDORES, DO MUNICÍPIO DE MAJOR VIEIRA. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE CÓPIA DO BALANCETE DO FUNDO MUNICIPAL DE SAÚDE REFERENTE AO MÊS DE JULHO/2013.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO  O ENCAMINHAMENTO À CÂMARA, DE CÓPIAS DAS FOLHAS DE PAGAMENTO   DE TODOS OS SERVIDORES  MUNICIPAIS, OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO, REFERENTE AOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2013. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  NA FORMA DO DISPOSTO NO ARTIGO 115 VIII DO REGIMENTO INTERNO DA CÂMARA,   LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES,  NO PERÍODO COMPREENDIDO ENTRE  09 DE OUTUBRO DE 2013 A 09 DE JANEIRO DE 2014. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO À PRESIDENTE DO FUNDO MUNICIPAL DE SEGURIDADE SOCIAL  DO MUNICÍPIO DE MAJOR VIEIRA, SRA. TEREZINHA DE FÁTIMA JURACZEKI SCHUMINSKI,  SOLICITANDO  SEJA REMETIDO À CÂMARA, CÓPIAS DOS DOCUMENTOS A SEGUIR NARRADOS,   RELACIONADOS AO FUNDO  DE PREVIDÊNCIA: _x000D_
 1º. CÓPIAS XEROX   DE  EXTRATOS BANCÁRIOS DAS  CONTAS 4340-1,   10544-9 E  _x000D_
       196-6, REFERENTE AO PERÍODO DE JANEIRO À AGOSTO DE 2013; _x000D_
 _x000D_
 2º.  DOCUMENTO DEMONSTRATIVO  DO QUANTUM  FOI REPASSADO PELO MUNICÍPIO AO FUNDO DE PREVIDÊNCIA, NO PERÍODO DE JANEIRO À AGOSTO DE 2013, ESPECIFICANDO   MÊS DE COMPETÊNCIA, DATA DE REPASSE, COM A   DISCRIMINAÇÃO DAS  PARCELAS  PATRONAL E FUNCIONAL. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DOS DOCUMENTOS  A QUE SE REFERE O ARTIGO 14 DA LEI DE RESPONSABILIDADE FISCAL, PARA  SEREM ANEXADOS AO PROCESSO LEGISLATIVO DO PROJETO DE LEI COMPLEMENTAR Nº  010/2013 &amp;#8220;CÓDIGO TRIBUTÁRIO. DÁ NOVA REDAÇÃO AO INCISO I, DO ARTIGO 213  - ALIQUOTA &amp;#8211; ITBI, DA LEI COMPLEMENTAR Nº 07 DE 22 DE DEZEMBRO DE 2004. </t>
   </si>
   <si>
     <t>ENVIA CONGRATULAÇÕES AO DIA DO PROFESSOR.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DO PROCESSO LICITATÓRIO ALUSIVO A  CONSTRUÇÃO DA CRECHE, INFORMANDO AINDA:_x000D_
 1º.  PRAZO FINAL  PARA CONCLUSÃO DA OBRA;_x000D_
 2º.  INFORMAR  TAMBÉM, SE AINDA EXISTE SALDO DEVEDOR  A TÍTULO DE CONTRAPARTIDA DO MUNICÍPIO, E EM CASO AFIRMATIVO,  CIENTIFICAR O VALOR E  A   PREVISÃO DE LIQUIDAÇÃO  DO PAGAMENTO DO CONTRATO À EMPRESA CONSTRUTORA. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DA PRESTAÇÃO DE CONTAS DO CONVÊNIO CELEBRADO PELO MUNICÍPIO PARA A CONSTRUÇÃO DA UNIDADE CENTRAL DE SAÚDE, NA RUA  FRANCISCO SANTOS VEIGA,  INFORMANDO TAMBÉM,  O VALOR  APLICADO PELA PREFEITURA   A TÍTULO DE CONTRAPARTIDA, E OS EVENTUAIS SALDOS DE PARCELAS A PAGAR  Á EMPRESA  QUE INSTALOU   A OBRA. </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE  CÓPIAS  DE TODAS AS REQUISIÇÕES DE  FORNECIMENTO DE MEDICAMENTOS,  DISTRIBUÍDAS À POPULAÇÃO DO MUNICÍPIO, ATRAVÉS DO FUNDO MUNICÍPIPAL DE SAÚDE, NO PERÍODO DE JANEIRO À AGOSTO DE 2013, CONFORME  CONSTATA-SE NOS BALANCETES MENSAIS, ENCAMINHADOS À ESTA CASA.</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER PRORROGAÇÃO DE PRAZO PARA EMITIR PARECER DO PROJETO DE LEI Nº 052/2013 "PROÍBE A INAUGURAÇÃO E A ENTREGA DE OBRAS PÚBLICAS OU QUE, EMBORA CONCLUÍDAS, NÃO ATENDAM AO FIM A QUE SE DESTINAM"</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO, RELATÓRIO DE HORAS TRABALHAS   PELA EMPRESA  LAUDEMIR FALKIEVICZ ME, NO MÊS DE SETEMBRO/2013.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.jpeg</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ARQUIVAMENTO DE MATÉRIAS NÃO APRECIADAS EM PLENÁRIO NO DECORRER DA  DÉCIMA TERCEIRA  LEGISLATURA</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.jpeg</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO ELETIVO AO VEREADOR MAURÍCIO ARISTIDES SOBCZACK</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO ELETIVO  PARA INTERESSES PARTICULARES AO VEREADOR DERCILIO JOSE SEVERGNINI</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO  AO VEREADOR  LUIZINHO KOASKI, PARA INTERESSES PARTICULARES, NO PERÍODO DE 01 DE AGOSTO A 31 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO ELETIVO MUNICIPAL À VEREADORA ROSELI MULLER PAULITZKI, PARA OS FINS CONSTANTES DO  DO ARTIGO 55 INCISO  PARÁGRAFO 1º DO REGIMENTO INTERNO DA CÂMARA</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO  AO VEREADOR  CLAUDIOMIRO ANTONIO COUTO, PARA INTERESSES PARTICULARES, NO PERÍODO DE 01 DE AGOSTO A 31 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO  AO VEREADOR  CLAUDIOMIRO ANTONIO COUTO, PARA INTERESSES PARTICULARES, NO PERÍODO DE 09 DE  OUTUBRO  DE 2013 A 09 DE JANEIRO DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
     <t>ESTABELECE OS LIMITES MÍNIMOS DE DISTÂNCIA PARA O PLANTIO DE FLORESTAS EXÓTICAS NAS DIVISAS DOS IMÓVEIS URBANOS E  RURAIS LOCALIZADOS NO MUNICÍPIO DE MAJOR VIEIRA - SC.</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º DA EMENDA MODIFICATIVA Nº 001 DO PROJETO DE LEI Nº 049/2013 "INSTITUI PROGRAMA DE PREVENÇÃO AUDIOVISUAL PARA ALUNOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS'.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3609,67 +3609,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4105/ccf_000186.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4526/ccf_000681.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1617/1617_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4105/ccf_000186.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2013/4526/ccf_000681.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1617/1617_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H357"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>