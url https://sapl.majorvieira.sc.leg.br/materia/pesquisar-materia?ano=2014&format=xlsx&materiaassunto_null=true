--- v0 (2026-02-02)
+++ v1 (2026-05-03)
@@ -51,2705 +51,2705 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decretos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSFERÊNCIA DO FERIADO MUNICIPAL DO DIA 23 DE JANEIRO, DATA EM QUE SE COMEMORA A EMANCIPAÇÃO POLÍTICA E ADMINISTRATIVA DO MUNICÍPIO DE MAJOR VIEIRA/SC E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>Israel Kiem</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1.619 DE 15 DE MAIO DE 2014 - DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS. (PONTO FACULTATIVO 19/05/2014)</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE NA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTARQUIAS DO MUNICÍPIO NOS DIAS DOS JOGOS DA SELEÇÃO BRASILEIRA NA COPA DO MUNDO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1623 DE 12 DE JUNHO DE 2014 - DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>Orildo Antônio Severgnini</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO DECRETO N.º 1.622/2014, QUE DECLARA SITUAÇÃO DE EMERGÊNCIA NAS ÁREAS DO MUNICÍPIO AFETADAS POR ALAGAMENTOS</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1631 - DISPÕE SOBRE HORÁRIO DE EXPEDIENTE DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1634/2014 - DECRETA PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1639/2014 - DECLARA DE UTILIDADE PÚBLICA, PARA FINS DE DESAPROPRIAÇÃO, O IMÓVEL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">			_x000D_
 APROVA  AS CONTAS  DO EXERCÍCIO DE 2009, DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, RELATIVAS AO EXERCÍCIO DE 2010._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, RELATIVAS AO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DERCÍLIO JOSÉ SEVERGNINI</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REVITALIZAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA ESTRUTURA DESPORTIVA DO CAMPO DE FUTEBOL MUNICIPAL, E ARREDORES.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SÍLVIO KIZEMA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA EXTENSÃO DA RUA ODILON DAVET, EM PERÍMETRO ADSTRITO DO PÁTIO DA IGREJA CATÓLICA LOCAL, ATÉ A ESQUINA COM A RUA ESTANISLAU WOJCIECKOVSKI.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO, E CONSTRUÇÃO DE UM BUEIRO EM PERÍMETRO DE ESTRADA SECUNDÁRIA QUE DÁ ACESSO À RESIDÊNCIA DE JOCÉLIO SCHADAI, RESIDENTE NA LOCALIDADE DE AGUDOS (SÃO ROQUE).</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JURACI ALLIEVI</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE ESTRADA EM PONTOS MAIS CRÍTICOS, EM PERÍMETRO QUE CONCERNE: A PARTIR DE SEU ENTROCAMENTO À RODOVIA SC-477, EM FRENTE A PROPRIEDADE DE FLORIANO GROSKOP, ATÉ PONTO DE SAÍDA À PROPRIEDADE DE CARLOS GRAF (PALMITAL).</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO EM REDE DE TUBULAÇÃO QUE GUARNECE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE CARLOS GRAF, E TEM ACESSO PELA RODOVIA SC-477, EM PONTO SITUADO CERCA DE 300 M. ANTES DO IMÓVEL, COM O ESCOPO DA TROCA DE TUBOS EXISTENTES POR OUTROS DE MAIOR VAZÃO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LUIZINHO KOASKI</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO NA EXTENSÃO DA ESTRADA GERAL, E VICINAIS  DA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM BUEIROS QUE GUARNECEM AS ESTRADAS VISCINAIS QUE DÃO ACESSO A PROPRIEDADES AGRÍCOLAS NA LOCALIDADE DE SERRA PRETA, À EXEMPLO DOS AGRICULTORES AUGUSTO MARCINHAK, CELESTINO DROSDECK, E RENILDO DROSDECK.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE DEVOLUÇÃO MENSAL DA ORDEM DE R$ 500,00 (QUINHENTOS REAIS), AO PODER EXECUTIVO MUNICIPAL ATÉ O FINDAR DO ANO CORRENTE,  PARA QUE ESTE MEDIANTE DEVIDA REGULAMENTAÇÃO LEGAL A SER INSTITUIDA PARA A CONCRETIZAÇÃO DE CONVÊNIO COM A DELEGACIA DE POLÍCIA LOCAL MILITAR, VIABILIZE O REPASSE DO RESPECTIVO VALOR A INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE DEVOLUÇÃO MENSAL DA ORDEM DE R$ 300,00 (TREZENTOS REAIS), AO PODER EXECUTIVO MUNICIPAL ATÉ O FINDAR DO ANO CORRENTE, PARA QUE ESTE MEDIANTE DEVIDA REGULAMENTAÇÃO LEGAL A SER INSTITUIDA PARA A CONCRETIZAÇÃO DE CONVÊNIO COM O &amp;#8220;NÚCLEO DE APOIO AOS PACIENTES ONCOLÓGICOS &amp;#8211; NAPON&amp;#8221;, DE MAJOR VIEIRA, VIABILIZE O REPASSE DO RESPECTIVO VALOR A INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CESSÃO DE UM PROFISSIONAL AO ATENDIMENTO MÉDICO À SER REVERTIDO UMA VEZ POR SEMANA, À INSTITUIÇÃO APAE &amp;#8211; MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>NEUSA SCHROEDER SCHUMACHER</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PINTURA DAS DEPENDÊNCIAS DA ESCOLA FREI ANDRÉ MALINSKI, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM PARQUE INFANTIL, JUNTO ÀS DEPENDÊNCIAS DA ESCOLA FREI ANDRÉ MALINSKI, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NO PÁTIO DE ESTACIONAMENTO DE ÔNIBUS DA ESCOLA FREI ANDRÉ MALINSKI, LOCALIZADA NA COMUNIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE CARGA NECESSÁRIA DE BRITA AO PÁTIO INTERNO DA ESCOLA FREI ANDRÉ MALINSKI, LOCALIZADA NA COMUNIDADE DE RIO NOVO, PARA SUA MANUTENÇÃO E ASSEIO.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DANILO GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO (2 CARGAS DE CASCALHO) EM FRENTE À PROPRIEDADE DE JUCA MARTINS, (ANTIGO MERCADO BEM BRASIL).</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ESTUDOS COM VIAS A ELABORAÇÃO E ENCAMINHAMENTO DE INICIATIVA LEGISLATIVA QUE PRESCREVA A CONCESSÃO DE RECOMPOSIÇÃO SALARIAL À EXEMPLO DA REGULAMENTADA AO FUNCIONALISMO DESTE PODER LEGISLATIVO, AOS FUNCIONÁRIOS DO PODER EXECUTIVO MUNICIPAL, MEDIANTE A APLICAÇÃO DOS ÍNDICES DE 6,63% (SEIS INTEIROS E SESSENTA E TRÊS CENTÉSIMOS POR CENTO) &amp;#8211; ALUSIVO AO PERÍODO DE FEV/2012 À JAN/2013; E 5,26% (CINCO INTEIROS E VINTE E SEIS CENTÉSIMOS POR CENTO) &amp;#8211; ALUSIVO AO PERÍODO DE FEV/2013 À JAN/2014; POR ASSIM CONSTITUIR GARANTIA FUNDADA À LUZ DOS DITAMES DA LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECONSTRUÇÃO DE BUEIRO SITUADO EM FRENTE AO DOMICÍLIO DE LIZETE BERNASKI, RESIDENTE NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>SERVIÇO DE REPARO EM CABECEIRAS DE BUEIROS RECEM CONSTRUÍDOS NAS ESTRADAS SECUNDÁRIAS E GERAL DA COMUNIDADE DO PULADOR, COM VIAS AO REFORÇO DE SUAS CABECEIRAS E BEIRAIS, DEVIDO O TRÁFEGO CONSTANTE DE GRANDES IMPLEMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO NA EXTENSÃO DE VIA POPULARMENTE CONHECIDA COMO &amp;#8220;RUA DAS ANTENAS&amp;#8221;, SITUADA NO PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO EM ESTRADA VICINAL QUE DÁ ACESSO A PROPRIEDADE DE MAURO MALACOVSKI, SITUADA À CERCA DE 3.500MTS DE TERRENO PLANTADO POR JAIR PAULITZKI, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MARCOS KRISAN</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SERVIÇO DE CONSTRUÇÃO E INSTALAÇÃO DE CALÇAMENTO ÀS MARGENS DA RUA LUIZ DAVET, EM PERÍMETRO COMPREENDIDO ENTRE O ESTABELECIMENTO COMERCIAL DA CELESC E A ÁREA FINAL DO BAIRRO NOVA BRASÍLIA."</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 2 (DUAS) VIAGENS DE CASCALHO, EM FRENTE AO ESTABELECIMENTO COMERCIAL DO SR. JOSÉ LUCACHINSKI, RESIDENTE NA LOCALIDADE DO PULADOR, JUNTO À ESTRADA PRINCIPAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DE ESTRADA VISCINAL ADSTRITA A PARTIR DA RESIDÊNCIA DE BERNANDO KONDRAS ATÉ A ANTIGA CASA DE RECUPERAÇÃO NA LOCALIDADE DE PAIÓL VELHO, BEM COMO REALIZAÇÃO DE MANUTENÇÃO COM VIAS A RECUPERAÇÃO DE UM BUEIRO EXISTENTE NA PROXIMIDADE DA RESIDÊNCIA DO ALUDIDO MORADOR.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ABERTURA DE ESTRADA, BEM COMO ENCASCALHAMENTO EM PONTO DE ESTRADA SITUADA A PARTIR DO PORTÃO DA PROPRIEDADE DE VALMOR MENEGAZZO, ATÉ A PROPRIEDADE DE VOLNEI RIBEIRO, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE CABECEIRA DE PONTE EM ESTRADA VISCINAL QUE DÁ ACESSO A PROPRIEDADE DE JOÃO KUMINECK, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA ESTRUTURA PARA COBERTURA DO PÁTIO DA ESCOLA TIA CHIQUINHA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE PERÍMETRO DE RUA NÃO OFICIAL COMPREENDIDO DA RESIDÊNCIA DE GERALDO MORANTE ATÉ A PROXIMIDADE DA RESIDÊNCIA DE VALDECIR MÜLLER NO BAIRRO NOVA BRASÍLIA, BEM COMO IMPLEMENTAÇÃO DAS OBRAS NECESSÁRIAS A ADEQUAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO, E CALÇAMENTO COM A UTILIZAÇÃO DE LAJOTAS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PINTURA DA ESTRUTURA EXTERNA DA ESCOLA FREI ANDRÉ MALINSKI, ASSIM COMO DE SEUS MUROS, JUNTAMENTE SOLICITANDO A CONSTRUÇÃO DE UM PARQUE INFANTIL, DADA A PRECARIEDADE DO ENTÃO EXISTENTE, BEM COMO CONSTRUÇÃO DE UMA NOVA COZINHA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CALÇAMENTO COM INSTALAÇÃO DE LAJOTAS, BEM COMO IMPLEMENTAÇÃO DE INFRAESTRUTURA DE SANEAMENTO BÁSICO NA EXTENSÃO DA RUA FRANCISCO KRISAN, EM TRECHO COMPREENDIDO ENTRE AS RUAS LUIZ DAVET E PEDRO MARON, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO À PROPRIEDADE DE VITOR GALESKI, NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO AO DOMICÍLIO DE JOÃO MARIA LISBOA, SITUADO NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO À DOMICÍLIOS DA FAMÍLIA CHICALSKI, SITUADOS NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO, NAS PROXIMIDADES DO SALÃO DE MOLA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REMARCAÇÃO DAS FAIXAS DE PEDESTRES NAS RUAS EM QUE AS MESMAS JÁ EXISTAM, BEM COMO A PINTURA DAS LOMBADAS PARA SUA MELHOR VISUALIZAÇÃO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NAS PRINCIPAIS ESQUINAS E CRUZAMENTOS DO PERÍMETRO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO À RESIDÊNCIA DA FAMÍLIA STEMPOSKI, RESIDENTE NA LOCALIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO À RESIDÊNCIA DE EDERSON CIRILO KRAUSS, NA LOCALIDADE DE RIO NOVO, BEM COMO SERVIÇOS DE RETROESCAVADEIRA QUE VENHAM A FAZER-SE NECESSÁRIOS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS NECESSÁRIOS À MANUTENÇÃO DOS VIDROS DAS JANELAS DO CENTRO COMUNITÁRIO MUNICIPAL, DESTRUÍDOS DURANTE O INCÊNDIO OCORRIDO.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DE &amp;#8220;MATA-BURRO&amp;#8221; SITUADO NA EXTENSÃO DA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DE PERSON SCHUMACHER E MIGUEL SCHUMACHER NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO EM &amp;#8220;PONTILHÃO&amp;#8221; QUE GUARNECE À ESTRADA GERAL QUE DÁ ACESSO À LOCALIDADE DE RIO VERMELHO, NAS PROXIMIDADES DA RESIDÊNCIA DE VITOLDO FALKIEVICZ. </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA E MANUTENÇÃO DAS FAIXAS DA BEIRA DA ESTRADA GERAL DA LOCALIDADE DE SERRA PRETA, JUNTO ÀS PROPRIEDADES DA EMPRESA RIGESA, EM QUE É FOMENTADO O CULTIVO DE PINUS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DE DARCI DE PAULA, LUIZ SOUSA, E JOÃO LAVANDOSKI, RESIDENTES NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>SÍLVIO KIZEMA, JURACI ALLIEVI</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO E INSTALAÇÃO DE ILUMINAÇÃO NAS DEPENDÊNCIAS DA PRAÇA MUNICIPAL JULIO COSTA LOCALIZADA EM FRENTE À PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINDICAÇÃO DA REALIZAÇÃO DE ENVIO DE PROJETO DE LEI COM ESCOPO DE ALTERAR A REGULAMENTAÇÃO DA LEI MUNICIPAL N.º 1.941/09, EM ESPECÍFICO SEU ART. 34 QUE TRATA DA LICENÇA MATERNIDADE, ADEQUANDO O DISPOSITIVO ÀS GARANTIAS CONTEMPLADAS PELA LEI FEDERAL N.º 11.770/08, QUE EM PRÓL DAS SERVIDORAS E FUNCIONÁRIAS AFINS E OPÇÃO DO EMPREGADOR, AMPLIOU O PERÍODO DE LICENÇA-MATERNIDADE DE QUATRO PARA SEIS MESES.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DA REVISÃO GERAL ANUAL DO VENCIMENTO DO PROFISSIONAL DA EDUCAÇÃO, COM FULCRO NO ART. 95 DA LEI N.º 2.075/2011 (REGIME ESTATUTÁRIO DOS PROFISSIONAIS DA EDUCAÇÃO), E PREVISÃO DO CONSELHO NACIONAL DE EDUCAÇÃO. </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE AQUISIÇÃO DE MICROSCÓPIOS E/OU LUPAS, PARA UTILIZAÇÃO JUNTO AOS LABORATÓRIOS DE CIÊNCIAS, DAS ESCOLAS: DRÁUZIO CELESTINO CUNHA &amp;#8211; RIO CLARO, E FREI ANDRÉ MALINSKI &amp;#8211; RIO NOVO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NA COBERTURA (TOLDO) DO PÁTIO INTERNO DA ESCOLA TIA CHIQUINHA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>JOÃO SCHROEDER</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REINDICAÇÃO DE SERVIÇO DE INSTALAÇÃO DE COBERTURA JUNTO A ESTRUTURA DE PONTO DE ÔNIBUS SITUADO À RUA LUIZ DAVET, EM FRENTE A ESCOLA LUIZ DAVET. </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ESGOTAMENTO DE FOSSA EXISTENTE NO DOMICÍLIO DE LUIZ HEIDEN, SITUADO JUNTO A ESTRADA GERAL DA LOCALIDADE DO PULADOR, NAS PROXIMIDADES DA IGREJA LOCAL.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>JURACI ALLIEVI, CLAUDIOMIRO ANTÔNIO COUTO, DANILO GUEDES, JOÃO SCHROEDER, LUIZINHO KOASKI, MARCOS KRISAN, NEUSA SCHROEDER SCHUMACHER, SIDNEI LEMOS SPHAIR, SÍLVIO KIZEMA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E ENCAMINHAMENTO DE PROJETO DE PLANO DE CARGOS E SALARIOS PARA O FUNCIONALISMO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DE PONTE EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A PROPRIEDADE DE CLÁUDIO KOASKI E AUGUSTO MARCINIAKI, NA COMUNIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REALIZAÇÃO DE BENFEITORIA MEDIANTE DESTINAÇÃO DE QUANTIA NECESSÁRIA DE TERRA, JUNTO À ESTRADA SECUNDÁRIA QUE DÁ ACESSO A RESIDÊNCIA DESTE PROPONENTE, COM VIAS AO SANEAMENTO DE PROCESSO DE  DESBARRANCAMENTO DE AÇUDE SITUADO ÀS MARGENS DA VIA, QUE VEM AO LONGO DO DIAS EXTREITANDO SUAS DIMENSÕES.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE CORRIMÃOS JUNTO ÀS ESCADARIAS QUE DÃO ACESSO A PRAÇA ODILON DAVET, SITUADA EM FRENTE A IGREJA CATÓLICA MATRIZ DIVINO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS VOLTADOS A CAPTAÇÃO DE CONVÊNIO JUNTO AOS ÓRGÃOS COMPETENTES, COM VIAS A DISPONIBILIZAÇÃO DE RECURSOS PARA A AQUISIÇÃO DE 2 (DOIS) CAMINHÕES A SEREM UTILIZADOS NO FOMENTO DA OLERICULTURA MUNICIPAL.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Luci de Fátima Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE CALÇAMENTO JUNTO A EXTENSÃO DA RUA VITOR FERNANDES DE SOUZA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DE BUEIRO JUNTO A ESTRADA SECUNDÁRIA SITUADA NA PROPRIEDADE DE NEDIVAL SCHUMACHER QUE DÁ ACESSO AO CASCALHEIRO LOCAL, BEM COMO AS LAVOURAS DE HÉLIO BUENO E NEDIVAL SCHUMACHER, NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO AO LOCAL EM QUE SITUA-SE A BALANÇA PÚBLICA INSTALADA NA PROPRIEDADE DE NEDIVAL SCHUMACHER, NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO PATIO DA IGREJA SÃO ROQUE EM TRECHO COMPREENDIDO ATÉ A CASA DE NICOLAU SCHADAI, SITUADA NA LOCALIDADE DE SÃO ROQUE. </t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE CARGAS DE BRITAS À RUA VITOR FERNANDES DE SOUZA, EM TODA SUA EXTENSÃO DE ACESSO BEM AO INTERIOR DA COHAB EURICO TREML, COM CONCOMITANTE SERVIÇO DE ENCASCALHAMENTO NO PÁTIO DAS 5 (CINCO) INDÚSTRIAS NO LOCAL SITUADAS.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE REALIZAÇÃO DE ESTUDOS COM VIAS A ELABORAÇÃO DE PROJETO DE LEI QUE VISE A REGULAMENTAÇÃO DA CONCESSÃO DE VALE ALIMENTAÇÃO À TODOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE INFRAESTRUTURA DE REDE DE ESGOTO PARA A RUA LEONARDO RUTHES, PRÓXIMA A RESIDÊNCIA DA FAMÍLIA MUELLER, SITUADA NO CENTRO DA CIDADE.  </t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE BUEIRO, COM INSTALAÇÃO DE 5 TUBOS DE 40 CM DE DIÂMETRO, BEM COMO CONCOMITANTE SERVIÇO DE RETROESCAVADEIRA, EM PERÍMETRO DA ESTRADA QUE LIGA ÀS COMUNIDADES DE COLÔNIA SÃO ROQUE À RIO NOVO DO MEIO, NAS PROXIMIDADES DA RESIDÊNCIA DE TEODORO BARRANKIEVICZ.  </t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE VISTORIA NA ILUMINAÇÃO PÚBLICA EM TODO O MUNICÍPIO DE MAJOR VIEIRA, BEM COMO A EXTENSÃO DESSA BENFEITORIA NA RUA ODILON DAVET ENTRE A PRAÇA DA IGREJA MATRIZ ATÉ O CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NA ESTRUTURA DE SINALIZAÇÃO DE TRÂNSITO URBANO, PRINCIPALMENTE AO QUE ALUDE ÀS FAIXAS MARGINAIS DE ESQUINAS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A AMPLIAÇÃO DA ÁREA DO CEMITÉRIO MUNICIPAL, MEDIANTE A UTILIZAÇÃO DE TERRENO LIMÍTROFE PERTENCENTE AO ENTE MUNICIPAL, SITUADO ESPECÍFICAMENTE NAS PROXIMIDADES DAS CASA MORTUÁRIA.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE AIRTON SANTOS, MORADOR E AGROPECUARISTA DOMICILIADO NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADAS) JUNTO ÀS RUAS: JOSÉ PEREIRA DO VALE, NAS PROXIMIDADES DA CERÂMICA DE JOÃO EDINO MARON; NA RUA PEDRO MARON, PRÓXIMO ÀS RESIDÊNCIAS DE GERALDO MORANTE, E NELSON BUENO; BEM COMO NA AVENIDA ARGEMIRO PIRES, PRÓXIMO AO ESCRITÓRIO DO DESPACHANTE NIVALDINHO, E A RESIDÊNCIA DE MAURO MIERNITSKI._x000D_
 </t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO EM ORIENTAÇÃO DE ACESSO AO HOSPITAL MUNICIPAL SÃO LUCAS, EM PONTOS ADSTRITOS A PROXIMIDADE DO PÓRTICO DE ENTRADA DA CIDADE, E ACESSO SECUNDÁRIO NAS IMEDIAÇÕES DA EMPRESA LATCO, ÀS MARGENS DA RODOVIA SC-477.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENVIO DE PROJETO DE LEI COM ESCOPO DE ALTERAR A REGULAMENTAÇÃO DA LEI MUNICIPAL N.º 1.941/09, EM ESPECÍFICO SEU ART. 34 QUE TRATA DA LICENÇA MATERNIDADE, ADEQUANDO O DISPOSITIVO ÀS GARANTIAS CONTEMPLADAS PELA LEI FEDERAL N.º 11.770/08, QUE EM PRÓL DAS SERVIDORAS E FUNCIONÁRIAS AFINS E OPÇÃO DO EMPREGADOR, AMPLIOU O PERÍODO DE LICENÇA-MATERNIDADE DE QUATRO PARA SEIS MESES.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO (SUBSTITUIÇÃO DE LÂMPADAS) DA REDE DE ILUMINAÇÃO PÚBLICA EM PERÍMETRO ADSTRITO, DA PROXIMIDADE DA RESIDÊNCIA DE OSNI KARVAT, ATÉ A ESCOLA FREI ANDRÉ MALINSKI, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO DO QUADRO DE ILUMINAÇÃO PÚBLICA, NO PERÍMETRO ADSTRITO EM FRENTE A IGREJA SÃO PEDRO E SÃO PAULO, LOCALIZADA NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ATERRAMENTO NA EXTENSÃO DA ESTRADA GERAL, COM CONCOMITANTE INSTALAÇÃO DE TUBULAÇÃO, EM PERÍMETRO ADSTRITO ÀS PROXIMIDADES DA CURVA ONDE SITUA-SE A RESIDÊNCIA DE JUDITE RODECZ.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE INICIATIVA EM PRÓL DA IMPLANTAÇÃO DO SERVIÇO DE ATENDIMENTO DO SAMU NA ESFERA MUNICIPAL.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHAMENTO DE PROJETO DE LEI VISANDO A INSTITUIÇÃO DE AUXÍLIO-ALIMENTAÇÃO PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS DE MAJOR VIEIRA. </t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO E CONSTRUÇÃO DE MATA-BURROS JUNTO À ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE AUGUSTINHO MALACOSKI, RESIDENTE NA LOCALIDADE DE PULADOR. </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHAMENTO DE PROJETO DE LEI, COM VIAS A INCLUSÃO DE DISPOSITIVO JUNTO À LEI DO ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL, COM O BOJO DA ADEQUAÇÃO DO DIREITO DE LICENÇA PRÊMIO, ATUALMENTE JÁ PREVISTO NO ART. 20 §4.º DA LEI ORGÂNICA MUNICIPAL.  </t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SERVIÇOS DE ENCASCALHAMENTO DA  SERVIDÃO DE ACESSO À PROPRIEDADE DE CRISTINA  VIEIRA, SITUADA  PRÓXIMO AO PAVILHÃO DA IGREJA MATRIZ. </t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHA A  INDICAÇÃO Nº 076/2014 DA VEREADORA  ROSELI  PAULITZKI </t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE MURO DE TIJOLO REFORÇADO EM TORNO DA UNIDADE ESCOLAR &amp;#8211; DRÁUSIO CELESTINO CUNHA, BEM COMO REFORMA DOS BANHEIROS EXISTENTES, COM CONSTRUÇÃO/ADAPTAÇÃO DE UM NOVO BANHEIRO.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE LOMBADA REDUTORA DE VELOCIDADE, NA EXTENSÃO DA RUA ESTANISLAU WOJCIECKOVSKI, EM FRENTE À RESIDÊNCIA DO SR. ANTÔNIO PALLA.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TOMADA DE INICIATIVAS EM PRÓL DA EFETIVA EXECUÇÃO DO CONTRATO ADMINISTRATIVO N.º 074/2014, CONSISTENTE NA INSTALAÇÃO DE UMA SUBSTAÇÃO EXTERNA EM POSTE COM TRANSFORMADOR 150KVA, CLASSE 25KV, NA LOCALIDADE DE VILA BUTIA EM MAJOR VIEIRA/SC. </t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE &amp;#8220;IDENTIFICAÇÃO&amp;#8221; NAS BALANÇAS AGROPECUÁRIAS ADQUIRIDAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, A DISPOSIÇÃO DO USO COMUM, COMO BEM PÚBLICO MUNICIPAL. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE PLACAS SINALIZADORAS, INDICATIVAS DA ORIENTAÇÃO DE ACESSO ÀS LOCALIDADES MUNICIPAIS, JUNTO AS ESTRADAS DO PERÍMETRO RURAL MUNICIPAL. </t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE PROCEDIMENTO DE AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS PARA PATRULHA AGRÍCOLA E VEÍCULO À SER DESTINADO A SECRETARIA DA AGRICULTURA, EM DETRIMENTO DE PROCESSO LICITATÓRIO JÁ INSTAURADO PARA AQUISIÇÃO DE IMPLEMENTOS, QUAIS SEJAM: 05 CARRETAS AGRÍCOLAS, 03 ENSILADEIRAS FORRAGEIRAS, 05 PÉS DE PATO COM DISCO CORTANTE, 05 ROTATIVAS, 01 PLANTADEIRA COM KIT FORRAGEIRO, E 01 PÁ CARREGADEIRA, CONFORME PROJETO E PLANO DE TRABALHO, COM VIAS AO FIRMAMENTO DO ALUSIVO CONTRATO ADMINISTRATIVO E AQUISIÇÃO DOS BENS LICITADOS, À SEREM REVERTIDOS ÀS PATRULHAS AGRÍCOLAS, POR MEIO DAS ASSOCIAÇÕES AGRÍCOLAS DE NOSSO MUNICÍPIO, AO QUE NESSE PRISMA, TODAS JUNTAM DECLARAÇÃO DE APOIO AO PRESENTE PLEITO, COM ASSINATURAS DE SEUS MEMBROS, CONFORME SEGUE ANEXO. </t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE REALIZAÇÃO DE ESTUDOS, COM VIAS À REALIZAÇÃO DE OBRA DE ALARGAMENTO DA ESTRADA QUE DÁ ACESSO A FÁBRICA DE COMPENSADOS DO SR. CARLOS DEOTTI NA LOCALIDADE DE RIO BUTIÁ. </t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM ESTACIONAMENTO DE 45° EM FRENTE A CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMADA DE PROVIDÊNCIAS CABÍVEIS A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NAS PROXIMIDADES DA PONTE DO RIO CANOINHAS, ÀS MARGENS DA RODOVIA SC-477, NAS IMEDIAÇÕES DA RESIDÊNCIA DO SR. MIGUEL FERNANDES.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇOS DE REFORMA NO IMÓVEL DA ESCOLA MUNICIPAL TIA CHIQUINHA, VISANDO PRIORITARIAMENTE A AMPLIAÇÃO DE 2 SALAS DE AULA, CONSTRUÇÃO DE 1 BANHEIRO ADAPTADO, ADAPTAÇÃO DA RAMPA DE ACESSO EXISTENTE ENTRE A ALA SUPERIOR E INFERIOR AS NORMAS DA ABNT, E RECUPERAÇÃO DE MODO GERAL DA ESTRUTURA (EQUIPAMENTOS DIVERSOS) QUE COMPÕE OS PARQUINHOS, BEM COMO O MURO DO IMÓVEL.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA LOMBADA, COM A INSTALAÇÃO DO ALUSIVO SISTEMA DE SINALIZAÇÃO, JUNTO A RUA PEDRO MARON, NAS PROXIMIDADES DA ENTRADA DO PORTÃO SITUADO AOS FUNDOS DA ESCOLA MUNICIPAL TIA CHIQUINHA.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM TOLDO QUE GUARNEÇA O ACESSO DOS ALUNOS DESDE A ENTRADA DA CRECHE ATÉ SUA PORTA PRINCIPAL._x000D_
 </t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UMA LOMBADA JUNTO A RUA ARGEMIRO BORGES, EM FRENTE AS INSTALAÇÕES DA AGÊNCIA MUNICIPAL DO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE DUAS LOMBADAS JUNTO A RUA ARGEMIRO PIRES DE LIMA EM SENTIDO DE ACESSO AO HOSPITAL MUNICIPAL SÃO LUCAS, NO PERÍMETRO ADSTRITO ENTRE O ESTABELECIMENTO COMERCIAL DO DESPACHANTE SR. UNIVALDO SCHMINGOSKI E A RESIDÊNCIA DO SR. ALDO ZABELSKI.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE UMA CARGA DE TERRA (TIPO PRETA) À RESIDÊNCIA ONDE MORA ATUALMENTE O SR. NATÁLIO SZABELSKI, DE PROPRIEDADE DO SR. PEDRO VEIGA, ÀS MARGENS DA SC-477.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE UMA CARGA DE CASCALHO PARA ENCASCALHAMENTO EM PONTO SITUADO EM FRENTE A PROPRIEDADE DE VICENTE PAULITZKI, NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ÀS POLÍCIAS CIVIL E MILITAR DO MUNICÍPIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AOS CIDADÃOS QUE EM ATO DE ATENDIMENTO VOLUNTÁRIO, PRESTARAM SOCORRO NA CONTENÇÃO DO INCÊNDIO OCORRIDO NAS DEPENDÊNCIAS DO CENTRO COMUNITÁRIO MUNICIPAL, EM UM GESTO DE PRONTIDÃO À CIDADANIA. </t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO PELA PASSAGEM DO ANIVERSÁRIO DE 29 ANOS DA RÁDIO PLANALTO, COMPLETOS NA DATA DE 04 DE MARÇO, MARCANDO UM IMPORTANTE PERÍODO DE ATUAÇÃO JUNTO À POPULAÇÃO MAJORVIEIRENSE E CIRCUNVIZINHA. A INFORMAÇÃO VEICULADA ÀS GRANDES MASSAS, É UMA DAS MAIORES CONQUISTAS DA HUMANIDADE EM PROL DA CIDADANIA, E PROMOÇÃO DOS DIREITOS HUMANOS, E SOB A PRIMAZIA DESTES VALORES, E DOS IMPORTANTES PRÉSTIMOS ATÉ ENTÃO DEDICADOS À POPULAÇÃO, FIRMO A PRESENTE, RENOVANDO FELICITAÇÕES PELA PASSAGEM DESTA IMPORTANTE DATA. </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM DETRIMENTO DO FALECIMENTO DO SR.º SELVINO TELES, OCORRIDO NO DIA 06/06/2014, EM RAZÃO DO QUAL, PRESTA-SE PELO PRESENTE, CONDOLÊNCIAS À FAMÍLIA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO QUE SOLICITA O ENCAMINHAMENTO DE CÓPIA APÓS APROVADA, AO SR. PRESIDENTE DO CONGRESSO NACIONAL EXCELENTÍSSIMO SENHOR RENAN CALHEIROS, COM VIAS AO PROCESSAMENTO DAS MEDIDAS LEGAIS POSSÍVEIS NO PROPÓSITO DA REVOGAÇÃO IMEDIATA DO VETO PRESIDENCIAL E DA MP 646/2014, QUE REGULAMENTA O LICENCIAMENTO E EMPLACAMENTO DE MÁQUINAS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SR.ª VALDEVINA LEMOS, OCORRIDO NO DIA VINTE E QUATRO DE AGOSTO, BEM COMO, SEJA REMETIDA CÓPIA DESTA MOÇÃO, A SEUS FAMILIARES, DENTRE OS QUAIS AQUI CONSIGNO EDINEI MUCHALÓSKI E FAMÍLIA.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOÃO ALFREDO BORECK, OCORRIDO NO DIA 07/09/2014, ESTE QUE FOI CIDADÃO MAJORVIEIRENSE, POR DUAS VEZES ELEITO PARA O EXERCÍCIO DE MANDATO DE VEREADOR. ESTES QUE SUBSCREVEM DEDICAM AOS FAMILIARES A PRESENTE MENÇÃO EM HOMENAGEM, COMO ATO DE RESPEITO E APOIO NESTE MOMENTO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, À LUZ DO TEOR DAS DISPOSIÇÕES DO PROJETO DE LEI COMPLEMENTAR N.º 002/2014, E DEMAIS REQUISITOS LEGAIS ATINENTES, EM VINDO A SER APROVADO O MESMO, A INFORMAÇÃO DO NOME DE FUNCIONÁRIO(A) DO QUADRO DE FUNCIONÁRIOS EFETIVOS À SER DESTINADO AO EXERCÍCIO DO CARGO DE DIRETOR DA ASSISTÊNCIA SOCIAL, BEM COMO VALOR DESTINADO A RELATIVA UNIDADE ORÇAMENTÁRIA, PARA O PRESENTE EXERCÍCIO FINANCEIRO, INERENTE A IMPLEMENTAÇÃO DA ESTRUTURA DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL &amp;#8211; CRAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO A OCORRÊNCIA DA REALIZAÇÃO DE CONTRATAÇÃO DE SERVIDORES NA MODALIDADE TEMPORÁRIA NO EXERCÍCIO DO ANO DE 2013, E EM CASO AFIRMATIVO, DO PROCEDIMENTO OU NÃO PELO MUNICÍPIO DO  RECOLHIMENTO DOS ENCARGOS REFERENTES AO FGTS, QUANDO DA RESCISÃO.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PREFEITO,  RELATIVAS AO PROJETO DE LEI Nº 019/2014</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O FORNECIMENTO DE NOMINATA E DADOS INERENTES AO CÔMPUTO DO SALÁRIO BASE, CARGA HORÁRIA, MAIS VANTAGENS INDIVIDUAIS DOS SERVIDORES OCUPANTES DE CARGO DE MOTORISTA, LOTADOS NA SECRETARIA DE EDUCAÇÃO. </t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL, INFORMAÇÕES  COM RELAÇÃO AO PROJETO DE LEI Nº  037/2014 (CONVÊNIO COM A AGESAN)</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A DIVERGÊNCIA ENTRE A EPÍGRAFE E O ARTIGO  1º DO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ENCAMINHAMENTO DE INFORMAÇÕES A CERCA DE ESCLARECIMENTOS SOBRE A NATUREZA DO VÍNCULO EMPREGATÍCIO, BEM DESCRIÇÃO DAS ATIVIDADES QUE VEM SENDO DESEMPENHADAS PELA SR.ª ALESSANDRA FERNANDES DE CARMO, JUNTO AO POSTO DE SAÚDE MUNICIPAL. </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Kizema </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE   A COMISSÃO DE LEVANTAMENTO, AVALIAÇÃO   E REAVALIAÇÃO DO PATRIMÔNIO  MOBILIÁRIO DA CÂMARA MUNICIPAL DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A NOMEAÇÃO  DOS MEMBROS DA  COMISSÃO PERMANENTE DE LICITAÇÕES DA CÂMARA DE VEREADORES DE MAJOR VIEIRA  E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO E CONVERSÃO  EM PECÚNICA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA POR INDICAÇÃO DOS LÍDERES DOS PARTIDOS OU BLOCOS PARLAMENTARES, ASSEGURADA A REPRESENTAÇÃO PARTIDÁRIA PROPORCIONAL, OS SR.ºS VEREADORES JURACI ALLIEVI, DERCÍLIO JOSÉ SEVERGNINI, E MARCOS KRISAN, PARA CONSTITUÍREM COMISSÃO DE INQUÉRITO, COM BOJO DE CUMPRIR INCUMBÊNCIA DE APURAÇÃO DE EVENTUAIS IRREGULARIDADES NO FUNDO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA, BEM COMO DEMAIS INFRAÇÕES CONEXAS QUE EMERGIREM NO DECORRER DOS TRABALHOS; _x000D_
 </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONÁRIOS DO QUADRO DE EFETIVOS PARA O AUXÍLIO AO DESEMPENHO DOS TRABALHOS DE AVERIGUAÇÃO DE COMISSÃO DE INQUÉRITO N.º 001/2014 DURANTE O PRAZO DE SUA INSTAURAÇÃO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCINÁRIA DO QUADRO DE SERVIDORES EFETIVOS DA CÂMARA DE VEREADORES, PARA O OCUPAR O  CARGO DE ASSESSOR PARLAMENTAR</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CADASTRO DE VEICULOS DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, EM VIAGENS OFICIAIS </t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE ADICIONAIS POR TEMPO DE SERVIÇOS  PRESTADOS À CÂMARA DE VEREADORES </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECUNIA, DAS FERIAS DE  FUNCIONÁRIO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CADASTRO DE VEÍCULOS DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, EM VIAGENS OFICIAIS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O HORÁRIO DE  EXPEDIENTE DA CÂMARA DE VEREADORES, NOS DIAS DE JOGOS DA SELEÇÃO BRASILEIRA, NA COPA DO MUNDO DE 2014. </t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVA  PERCENTUAL DE ADICIONAIS POR TEMPO DE SERVIÇO, DE FUNCIONÁRIO OCUPANTE DE CARGO DE PROVIMENTO EFETIVO  (EDENILSON)</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA PARA TRATAMENTO DE SAÚDE  (LUCILENE) </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAMENTO  DE SAÚDE (CLAUDIA)</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA PARA TRATAMENTO DE SAÚDE </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CADASTRO DE VEICULOS DE VEREADORES E FUNCIONÁRIOS  DA CÂMARA MUNICIPAL, EM VIAGENS OFICIAIS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECUNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE FÉRIAS À FUNCIONÁRIO DA CÂMARA DE VEREADORES </t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUI E NOMEIA  MEMBRO DA COMISSÃO PERMANENTE DE LICITAÇÕES DA CÂMARA DE VEREADORES, DESIGNADA PELA PORTARIA Nº 002/2014 DE  26 DE FEVEREIRO DE 2014. </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA AS CONTAS  DO  EXERCÍCIO DE 2009, DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO DE 2010, DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS DE PRIVIMENTO EFETIVO PARA ATUAREM JUNTO AO CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL - CRAS E JUNTO A EQUIPE DE MÉDIA COMPLEXIDADE."</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGO DE PROVIMENTO EM COMISSÃO, ADMISSÍVEL E DEMISSÍVEL AD NUTUM POR ATO DO PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA CÂMARA  MUNICIPAL DE MAJOR VIEIRA, INSTITUIDA PELA LEI COMPLEMENTAR Nº 002/2003, CRIANDO O CARGO DE ASSESSOR PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE MAJOR VIEIRA, INSTITUIDA PELA LEI COMPLEMENTAR Nº 002/2003, CRIANDO O CARGO DE ASSESSOR PARLAMENTAR</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA  O CARGO SOB A FORMA DE EMPREGO PÚBLICO DESTINADO A ATENDER O PROGRAMA ODONTOSESC</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E AUTORIZA A CONTRATAÇÃO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO A RECEBER POR DOAÇÃO TERRENO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO A RECEBER POR DOAÇÃO TERRENO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO A RECEBER POR DOAÇÃO TERRENO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA E DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA (SC)."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO PELO INPC (INDICE NECIONAL DE PREÇOS AO CONSUMIDOR), DA REMUNERAÇÃO DOS FUNCIONÁRIOS E VEREADORES DA CÂMARA MUNICIPAL DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A APAE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSORCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO DO CONTESTADO - CISAMURC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA GRATIFICAÇÃO DE FUNÇÃO PARA DESEMPENHO DE ATIVIDADES NÃO INERENTES AO CARGO"</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A EMPRESA DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA S.A - EPAGRI"</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM O MUNICÍPIO DE MONTE CASTELO/SC E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "CRIA CARGO SOB A FORMA DE EMPREGO PÚBLICO DESTINADO A ATENDER O PROGRAMA ODONTOSESC".</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CELEBRAÇÃO DE CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS DE - CDL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"INSTITUI OBRIGATORIEDADE DE INSTALAÇÃO DE DIVISÓRIAS (BIOMBOS) OU ESTRUTURAS SIMILARES PARA GARANTIR A SEGURANÇA DOS CLIENTES DAS AGÊNCIAS BANCÁRIAS/COOPERATIVAS DE CRÉDITO, POSTOS DE ATENDIMENTO E ESTABELECIMENTOS CONGÊNERES DO MUNICÍPIO DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4527/ccf_000682.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4527/ccf_000682.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA A ELABORAÇÃO DA LEI  ORÇAMENTARIA DE 2015 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA FAMÍLIA ACOLHEDORA PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO PRIORITÁRIO PARA CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO MORADIA PARA FAMÍLIAS DE BAIXA RENDA QUE NECESSITAREM REALIZAR TRATAMENTO MÉDICO PELO SUS FORA DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 20/2014 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A RECEBER POR DOAÇÃO TERRENO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º21/2014 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A RECEBER POR DOAÇÃO TERRENO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇAO DO CENTRO CIRURGICO  DO HOSPITAL SÃO LUCAS DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>"RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FAMÍLIA ZALEWSKI - CASA DE APOIO AMOR FRATERNO"</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO NÚCLEO DE PACIENTES ONCOLÓGICOS - NAPON DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 25/2014 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE RECOMPOSIÇÃO SALARIAL, CONSIDERANDO AS DETERMINAÇÕES E EXIGÊNCIAS CONTIDAS NOS ARTIGOS 18, 19, 20, 21, 22 E 23 DA LRF - LEI DE RESPONSABILIDADE FISCAL E NO ARTIGO 7º, IV, DA CONSTITUIÇÃO FEDERAL, ELEVA O PISO SALARIAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 25 DE JANEIRO COMO O DIA MUNICIPAL DO MOVIMENTO DO CURSILHO</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 28/2014 - DISPÕE SOBRE AFETAÇÃO DE IMÓVEL PÚBLICO MUNICIPAL COMO SEDE DO PODER LEGISLATIVO DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL PROFISSIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE, ESTABELECIDO NA LEI FEDERAL N.º 12.994, DE 17 DE JUNHO DE 2014 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CESSÃO DE USO DE IMÓVEIS MUNICIPAL AO 3º BATALHÃO DE POLICIA MILITAR DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO N.º 31/2014 - AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEBER SUBVENÇÃO SOCIAL E FIRMAR CONTRATO DE COMODATO COM O CONSELHO COMUNITÁRIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEIS</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A AGÊNCIA REGULADORA DE SERVIÇOS DE SANEAMENTO BÁSICO DE SANTA CATARINA - AGESAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE IMPLANTAÇÃO DO PROGRAMA FAMÍLIA ACOLHEDORA PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 040/2014 - AUTORIZA O PODER EXECUTIVO A PROCEDER A DESAPROPRIAÇÃO AMIGÁVEL DE ÁREAS DE TERRA COM 3.120,24 M² E 1.733,90 M², SITUADAS NO BAIRRO NOVA BRASÍLIA, MUNICÍPIO DE MAJOR VIEIRA - SC DE PROPRIEDADE DE JOÃO EDINO MARON, FILOMENA FALKIEVICZ MARON, MARLI APARECIDA MARON SUDOSKI E DAVI SUDOSKI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO N.º 041/2014 - "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA FINANCEIRA COM A SOCIEDADE HOSPITALAR ANGELINA CARON"</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE ÁREA DE RUA E INCORPORA AREA EM IMÓVEL URBANO PERTENCENTE AO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA CHEFE DO PODER EXECUTIVO A CEDER EM COMODATO UM IMÓVEL URBANO A CÂMARA DE DIRIGENTES LOJISTAS &amp;#8211; CDL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL - PM REFIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEL MEDIANTE LEILÃO</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DE ARTIGO E CRIA PARÁGRAFOS DA LEI 1.941 DE 09 DE OUTUBRO DE 2009"</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE MAJOR VIEIRA A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA POLÍCIA MILITAR, PARA EXECUÇÃO DE SERVIÇOS DE POLICIAMENTO OSTENSIVO MOTORIZADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL AO HOSPITAL MUNICIPAL SÃO LUCAS</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SERVIÇO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE PARÁGRAFO DA LEI 1941 DE NOVE DE OUTUBRO DE 2009</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MAJOR VIEIRA A FIRMAR CONVÊNIO COM O MUNICÍPIO DE TRÊS BARRAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A COOPERATIVA &amp;#8211; ESCOLA DOS ALUNOS DO COLÉGIO AGRÍCOLA VIDAL RAMOS &amp;#8211; COOPESA.&amp;#8221;</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA RESOLUÇÃO Nº 001/91 (REGIMENTO INTERNO DA CÂMARA DE VEREADORES) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º DO ARTIGO 62 DA RESOLUÇÃO Nº 001/91 (REGIMENTO INTERNO DA CÂMARA DE VEREADORES)</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA CIDADÃ HONORÁRIA DO MUNICÍPIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA RELATÓRIO APRESENTADO PELA COMISSÃO DE INQUÉRITO  CONSTITUÍDA NOS TERMOS DA  RESOLUÇÃO Nº 050/2014-A DE 18 DE FEVEREIRO DE 2014, PARA INVESTIGAR EVENTUAIS IRREGULARIDADES NO FUNDO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIERIA</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESTUDANTE VEREADOR, NO ÂMBITO DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4132/ccf_000214.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4132/ccf_000214.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A COOPERATIVA DOS FLUTICULTORES DE MAJOR VEIRA - COOPERMAVI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO A PRESIDENTE DO FUNDO DE PREVIDÊNCIA SOCIAL MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DO DIÁRIO CONTÁBIL DO FUNDO DE PREVIDÊNCIA SOCIAL, INERENTE AO PERÍODO DE: JUNHO À DEZEMBRO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE O PRESENTE SUBSCREVEM NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, REQUEREM À PRESIDÊNCIA DA MESA DIRETORA, A INSTAURAÇÃO DE COMISSÃO DE INQUÉRITO, NOS TERMOS DO ARTIGO 34 E SEGUINTES DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA FUNCIONAR PELO PRAZO DE 120 (CENTO E VINTE) DIAS, A FIM DE INVESTIGAR EVENTUAIS IRREGULARIDADES NO FUNDO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA. </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE BALANCETE FINANCEIRO DA PREFEITURA ALUSIVO AO MÊS DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE DOCUMENTOS A QUE SE REFERE A LRF PARA ACOMPAR OS PROJETOS DE LEI COMPLEMENTAR 01 E 02/2014.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA DO CARGO DE VEREADOR PARA INTERESSES  PARTICULARES, NO PERÍODO DE  13 DE MAIO À 12 DE JUNHO DE 2014. </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO, OS DOCUMENTOS  A QUE SE REFERE O ART. 14 DA LRF, PARA  VINCULAR AO PROCESSO LEGISLATIVO DO PROJETO DE LEI ORDINÁRIA  017/2014.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  A PRESIDENTE DO FUNDO DE PREVIDÊNCIA, OS EXRATOS  DO PERÍODO DE JANEIRO À MAIO DE 2014. </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PLENÁRIO DESTA CASA DE LEIS, TENDO EM VISTA PRÉVIA APROVAÇÃO DESTE PLEITO PELA COMISSÃO PARLAMENTAR DE INQUÉRITO, NOS TERMOS DO ARTIGO 34, §3.º DO SEU REGIMENTO INTERNO A PRORROGAÇÃO POR 60 (SESSENTA) DIAS PARA A CONCLUSÃO DOS TRABALHOS DESTA COMISSÃO DE INQUÉRITO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA INTERESSES PARTICULARES, AO VEREADOR DERCILIO ANTONIO SEVERGNINI</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADORA PARA INTERESSES PARTICULARES, NO PERÍODO COMPREENDIDO ENTRE 26 DE AGOSTO DE 2014 À 25 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES, NO PERÍODO COMPREENDIDO ENTRE 26 DE AGOSTO DE 2014 À 25 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR JURACI ALLIEVI - REQUER LICENÇA PARA TRATAMENTO DE SAÚDE, POR 30 DIAS, A CONTAR DE 12 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM O ENCAMINHAMENTO DE OFÍCIO AO CONSELHO MUNICIPAL DE PREVIDÊNCIA E AO PREFEITO MUNICIPAL, COM O ESCOPO DA TOMADA DE MEDIDAS CABÍVEIS POR ESTES, A FIM DE QUE PROCEDA-SE O AFASTAMENTO DA PRESIDENTE DO FUNDO DE PREVIDÊNCIA MUNICIPAL, TENHA-SE EM VISTA AS VEEMENTES PROVAS DE OCORRÊNCIA DE IRREGULARIDADES PERPETRADAS NA GESTÃO DO FUNDO, PRINCIPALMENTE A CONCESSÃO DE EMPRÉSTIMOS DE VALORES PERTENCENTES AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MAJOR VIERA, EM CONTRARIEDADE AS DISPOSIÇÕES ESTABELECIDAS NA LEI DE RESPONSABILIDADE FISCAL, BEM COMO NA LEI N.º 9.717/1998 &amp;#8211; LEI GERAL DA PREVIDÊNCIA. </t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE OFÍCIO A SUPERINTENDÊNCIA DO HOSPITAL MUNICIPAL SÃO LUCAS, COM O ESCOPO DO ENCAMINHAMENTO DO ROL DE FUNCIONÁRIOS DA INSTITUIÇÃO, ACOMPANHADO DE DESCRIÇÃO DOS: CARGOS EXISTENTES; RESPECTIVOS OCUPANTES, SALÁRIOS E DEMAIS VANTAGENS PERCEBIDAS.    </t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES, PELO PERÍODO REGIMENTAL DE 30 DIAS, A CONTAR DA DATA DE 10 DE OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMADA DE INICIATIVAS COM VIAS A DISPONIBILIZAÇÃO DE UM FUNCIONÁRIO PARA ATENDIMENTO DE GUICHÊ VOLTADO ESPECIFICAMENTE AO ATENDIMENTO DOS SERVIÇOS DE POSTAGENS DE CORRESPONDÊNCIAS NA AGÊNCIA DE MAJOR VIEIRA/SC</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA  PARA INTERESSES PARTICULARES AO VEREADOR SIDNEI LEMOS SPHAIR</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA DO CARGO DE VEREADOR, PARA TRATAMENTO DE SAÚDE, NO PERÍODO DE 20 DE NOVEMBRO À 20 DE DEZEMBRO DE 2014. </t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A DESTINAÇÃO DE OFÍCIO À PRESIDENTE DO FUNDO DE PREVIDÊNCIA MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DA MOVIMENTAÇÃO FINANCEIRA DOS MESES DE AGOSTO, SETEMBRO, OUTUBRO E NOVEMBRO/2014 DO REFERIDO FUNDO, COM PREVISÃO DOS DEPÓSITOS E RETIRADAS NESSES MESES, EM ACOMPANHAMENTO DOS COMPROVANTES DE PAGAMENTO DOS REPARCELAMENTOS.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO _x000D_
 EXECUTIVO MUNICIPAL DOCUMENTOS PARA SEREM ACOSTADOS AO PROCESSO LEGISLATIVO DO PROJETO DE LEI Nº 046/2014 </t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A REMESSA À CÂMARA, DA DOCUMENTAÇÃO DEMONSTRATIVA DO IMPACTO ORÇAMENTÁRIO/FINANCEIRO NO EXERCÍCIO DE 2015; E DECLARAÇÃO DO ORDENADOR DA DESPESA, DE QUE O AUMENTO TEM ADEQUAÇÃO ORÇAMENTÁRIA E FINANCEIRA COM A LEI ORÇAMENTÁRIA ANUAL E COMPATIBILIDADE COM O PLANO PLURIANUAL E COM A LEI DE DIRETRIZES ORÇAMENTÁRIAS. </t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>DERCÍLIO JOSÉ SEVERGNINI, DANILO GUEDES, LUIZINHO KOASKI, NEUSA SCHROEDER SCHUMACHER</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INSTAURAÇÃO DE COMISSÃO DE INQUÉRITO, NOS TERMOS DO ART. 34 E SEGUINTES DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA FUNCIONAR PELO PRAZO DE 120 DIAS A FIM DE INVESTIGAR EVENTUAIS IRREGULARIDADES EM DIÁRIAS ESPECIALMENTE O FATO DO VEREADOR SILVIO KIZEMA ESTAR EM CURSO EM CURITIBA E AO MESMO TEMPO ESTAR NA RÁDIO PLANALTO EM MAJOR VIEIRA, JUNTO COM DÉCIO LIMA E BETO PASSOS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA COMISSÃO PARLAMENTAR DE INQUÉRITO, NOS TERMOS DO REQUERIMENTO Nº 003/2014. </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A A ALTERAÇÃO DA RESOLUÇÃO Nº 001/91 (REGIMENTO INTERNO DA CÂMARA DE VEREADORES) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º DO ARTIGO 62 DA RESOLUÇÃO Nº 001/91 (REGIMENTO INTERNO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS AÇÕES  PRIORITÁRIAS E METAS DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO DE 2015. </t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE VEREADOR, SEM REMUNERAÇÃO, PARA INTERESSES PARTICULARES, AO SENHOR DERCILIO JOSE SEVERGNINI</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE  DIPLOMA CIDADÃ HONORÁRIA DO MUNICÍPIO DE MAJOR VIEIRA </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA TRATAMENTO DE SAÚDE   (VEREADOR DERCILIO) </t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES À VEREADORA ROSELI MULLHER PAULITZKI </t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR (MAURICIO SOBCZACK) </t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA TRATAMENTO DE SAÚDE  (CLAUDIOMIRO) </t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA DE ORÇAMENTO DA UNIDADE ORÇAMENTÁRIA DÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAMENTO DE SAÚDE AO VEREADOR JURACI ALLIEVI (PERÍODO DE 12 DE SETEMBRO À 12 DE OUTUBRO DE 2014)</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA RELATÓRIO APRESENTADO PELA COMISSÃO DE INQUÉRITO CONSTITUÍDA NOS TERMOS DA RESOLUÇÃO Nº 050/2014-A, DE 18  DE FEVEREIRO DE 2014, PARA INVESTIGAR EVENTUAIS IRREGULARIDADES NO FUNDO DE  PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA  INTERESSES PARTICULARES (SIDNEI)_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA TRATAMENTO DE SAÚDE  (DERCILIO) </t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3053,67 +3053,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4527/ccf_000682.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4132/ccf_000214.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4527/ccf_000682.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2014/4132/ccf_000214.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>