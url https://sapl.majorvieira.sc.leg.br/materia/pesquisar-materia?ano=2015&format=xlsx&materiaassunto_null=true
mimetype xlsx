--- v0 (2026-02-02)
+++ v1 (2026-05-14)
@@ -54,2646 +54,2646 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decretos</t>
   </si>
   <si>
     <t>Orildo Antônio Severgnini</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1680/2015 - DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A APRESENTAÇÃO DE PROPOSTA DE EMENDA À CONSTITUIÇÃO ESTADUAL, ALTERANDO O INCISO I DO § 2º DO ART. 155 DA CONSTITUIÇÃO DO ESTADO DE SANTA CATARINA, PARA O FIM DE  FIXAR PERCENTUAL DE RECURSOS A SER APLICADO EM AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI MUNICIPAL Nº 2008/2010, DE 03 DE SETEMBRO DE 2010.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA 001 (MODIFICATIVA)   AO PROJETO DE LEI, COM A EMENTA 'DÁ NOVA REDAÇÃO À EMENTA, AO ARTIGO 1º, AO PARÁGRAFO ÚNICO DO ARTIGO 2º, E AO CAPUT DO ARTIGO 3º, DO PROJETO DE LEI </t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL AO HOSPITAL MUNICIPAL SÃO LUCAS</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME  AS JUSTIFICATIVAS CONSTANTES DO CORPO DO PROJETO DE LEI Nº 009/2015 (SUBVENÇÃO SOCIAL AO CONSELHO COMUNITÁRIO  DE  MAJOR VIEIRA)</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 001 AO PROJETO DE LEI 003/2015 (SUBVENÇAO À CAFLEMAVI)</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CIENTIFICAÇÃO AOS PROPRIETÁRIOS DE TERRENOS OU LOTES VAGOS NO PERÍMETRO MUNICIPAL, QUE MANTENHAM O MESMO EM MÁS CONDIÇÕES DE ASSEIO, O QUE AQUI COMPREENDA-SE: A NECESSIDADE DA REALIZAÇÃO DE LIMPEZA, ROÇADA, OU OUTRO MEIO SIMILAR, QUE SIRVA A PREVENÇÃO DA PROLIFERAÇÃO DE RATAZANAS E/OUTROS ROEDORES, OU DE INSETOS E ANIMAIS PEÇONHENTOS NOCIVOS À SAÚDE DAS PESSOAS, EM CONFORMIDADE AO QUE ESTABELECE A LEI COMPLEMENTAR N.º 009 DE 22 DE DEZEMBRO DE 2004, EM SEU CAPÍTULO III. INICIATIVA QUE, SE INADIMPLIDA PELO PROPRIETÁRIO, IMPLICARÁ NA REALIZAÇÃO DO SERVIÇO DE LIMPEZA PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ACARRETANDO POSTERIOR COBRANÇA DO VALOR DO SERVIÇO, ACRESCIDO DOS CUSTOS ADMINISTRATIVOS, ALÉM DA APLICAÇÃO DE OUTRAS SANÇÕES CABÍVEIS, CONFORME PREVISÃO LEGAL. </t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DEVOLUÇÃO MENSAL AO PODER EXECUTIVO MUNICIPAL, DA IMPORTÂNCIA DE APROXIMADAMENTE R$ 1.800,00 (HUM MIL E OITOCENTOS REAIS), SOB DESTINAÇÃO AO PAGAMENTO DE 3 EXAMES DE SAÚDE MENSAIS ATINENTES A FILA DE ESPERA EXISTENTE PARA A REALIZAÇÃO DE EXAMES DE &amp;#8220;RESSONÂNCIA MAGNÉTICA, ECOGRAFIA, OU TOMOGRAFIA COMPUTADORIZADA&amp;#8221;, NAS ESFERA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ALARGAMENTO E ENCASCALHAMENTO DA ESTRADA DE ACESSO A EMPRESA DO SR. CARLOS DEOTTI, SITUADA NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO EM PERÍMETRO DA ESTRADA GERAL DA LOCALIDADE DO PULADOR, COMPREENDIDO PRÓXIMO A CURVA SITUADA NAS IMEDIAÇÕES DA RESIDÊNCIA DE JUDITE RODESCZ.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PERÍMETROS DE ESTRADAS QUE DÃO ACESSO AS LAVOURAS DE ODENIR KACHIMARECK E ORTI DE DEUS BUENO, SITUADAS NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM EXTENSÃO DE ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE JOEL BORECK, SITUADA NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TRANSFERÊNCIA TEMPORÁRIA DA ESTRUTURA DA ATUAL SEDE DO POSTO DE SAÚDE DA LOCALIDADE DO PULADOR, PARA IMÓVEL RECEM CONSTRUÍDO PARA A INSTALAÇÃO DE UNIDADE ESCOLAR, ATÉ O MOMENTO EM ESTADO DE DESUSO PELA ADMINISTRAÇÃO. </t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO COM VIAS A ABERTURA DE NOVO ACESSO A RESIDÊNCIA DE SILMAR KICHILESKI, RESIDENTE NA LOCALIDADE DE RIO NOVO DO MEIO, COM INSTALAÇÃO DE 5 TUBOS DE 30 CM DE DIÂMETRO. </t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO EM BUEIROS EXISTENTES JUNTO A ESTRADA QUE DÁ ACESSO DA COMUNIDADE DE LAGEADO LISO À COMUNIDADE DE CANUDOS, PASSANDO POR RIO CLARO. </t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO ALUSIVAS AS RECENTES LOMBADAS CONSTRUÍDAS JUNTO AO PERÍMETRO URBANO, NAS IMEDIAÇÕES DO ESTABELECIMENTO CONHECIDO COMO &amp;#8220;BAR DO BODÃO&amp;#8221;, BEM COMO NO PONTO DE SAÍDA PARA A LOCALIDADE DO PULADOR. </t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE DUAS LOMBADAS DE CASCALHO NO PERÍMETRO URBANO MUNICIPAL, JUNTO ÀS PROXIMIDADES DO ACESSO AO LOTEAMENTO &amp;#8220;SÃO PEDRO&amp;#8221; NA RUA OTÁVIO TABALIPA, BEM COMO EM PONTO PRÓXIMO AO INÍCIO DAS CASAS EXISTENTES NA RUA FRANCISCO SANTOS VEIGA. </t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA JUNTO À PERÍMETRO SITUADO NA EXTENSÃO DA RUA OTÁVIO TABALIPA, NA PROXIMIDADE AO ACESSO DO &amp;#8220;LOTEAMENTO SÃO PEDRO&amp;#8221;. </t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO JUNTO AOS CRUZAMENTOS DAS RUAS OTÁVIO TABALIPA E FRANCISCO SANTOS VEIGA.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESCOLAR EM FRENTE A RESIDÊNCIA DE SÍLVIO ADAMCHESKI, SITUADA NA LOCALIDADE DE RIO DA VEADA.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 2 (DUAS) CARGAS DE CASCALHO AO PÁTIO SITUADO NAS IMEDIAÇÕES DA IGREJA CATÓLICA DA LOCALIDADE DE RIO DA VEADA, ENTRE A MESMA E SEU PAVILHÃO DE EVENTOS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REFORMA NAS DEPENDÊNCIAS DO &amp;#8220;CLUBE DE MÃES&amp;#8221; DA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 6 (SEIS) CARGAS DE CASCALHO À PROPRIEDADE DE WILSON LUCACHINSKI, RESIDENTE NA LOCALIDADE DO BUTIÁ.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE ADILSON PECHIBILSKI, RESIDENTE NA LOCALIDADE DE SANTO ANTÔNIO. </t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DA FAMÍLIA CIECALSKI, SITUADA NAS PROXIMIDADES DO CENTRO DE EVENTOS - &amp;#8220;SALÃO DE MOLAS&amp;#8221;. </t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ANÁLISE E ENCAMINHAMENTO DE PROJETO DE LEI QUE VISE O RECONHECIMENTO DE CONCESSÃO DE RECOMPOSIÇÃO DA PERDA SALARIAL AO FUNCIONALISMO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DISTRIBUIÇÃO (DISPERSÃO) DE TERRA DEPOSITADA JUNTO A ESTRADA LOCALIZADA NAS PROXIMIDADES DA RESIDÊNCIA DE JUDITE RODECZ, E LEVANTAMENTO DE LEITO DA ESTRADA, HAJA VISTA, A OCORRÊNCIA DE 2 (DOIS) ACIDENTES NO LOCAL, EM DETRIMENTO DAS MÁS CONDIÇÕES DE TRÁFEGO DA VIA. </t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE LÂMPADAS JUNTO A POSTES QUE ATENDEM O SERVIÇO DE ILUMINAÇÃO PÚBLICA, NOS PERÍMETROS SITUADOS DA ENTRADA DA IGREJA DA COMUNIDADE DE SÃO ROQUE, ATÉ A CASA DE NICOLAU SCHADAI, BEM COMO NAS PROXIMIDADES DA ESCOLA DO RIO CLARO, EM FRENTE A RESIDÊNCIA DE MÁRCIO SCHULKA. </t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO E INSTALAÇÃO ONDE FISER-SE NECESSÁRIO, DA REDE DE DISTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA, NAS LOCALIDADES DA VILA BUTIÁ ATÉ EM PERÍMETRO ADSTRITO ATÉ O NOVO LOTEAMENTO, ASSIM COMO NAS DEPENDÊNCIAS DO MESMO. DE MESMO MODO INSTALAÇÃO DE 4 LUMINÁRIAS NAS PROXIMIDADES DA RESIDÊNCIA DE ELIZEU LÍDIO SEMCZACK, EDENILSON MORANTE, OSMAR KASPCHAK, E NATÁLIA KAMINSKI; E SUBSTITUIÇÃO DE 10 (DEZ) LÂMPADAS QUEIMADAS EM PERÍMETRO ADSTRITO DO LOCAL CONHECIDO COMO &amp;#8220;CRUZEIRO DE LAGEADO LISO&amp;#8221;, ATÉ A ESCOLA FREI ANDRÉ MALINSKI. </t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO A VIA QUE DÁ ACESSO A ENTRADA DA ESTUFA DE CELSO MARCINIAKI, LOCALIZADA NA LOCALIDADE DE RIO NOVO. </t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) MATA-BURROS JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE MELQUIADES ALVES MARTINS, ASSIM COMO EM VIA SITUADA EM FRENTE A RESIDÊNCIA DE MARCELINO CHAVES, AMBOS NA LOCALIDADE DE SERRA PRETA. </t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DESTINAÇÃO DE 3 (CARGAS) DE CASCALHO PARA ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE JOÃO MAIEWSKI, SITUADA NA LOCALIDADE DE RIO VERMELHO. </t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO MEDIANTE A DESTINAÇÃO DE 3 (TRÊS) CARGAS DE CASCALHO, PARA VIA QUE DÁ ACESSO A RESIDÊNCIA DE JOÃO MAIEWSKI, SITUADA NA LOCALIDADE DE RIO VERMELHO. </t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DESTINAÇÃO DE 2 (DUAS) CARGAS DE TERRA, PARA ATERRO EM ALICERCE DE CONSTRUÇÃO DE PROPRIEDADE DO SR. PAULO HEIDEN, SITUADA NA LOCALIDADE DO PULADOR. </t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (LOMBADAS) EM PONTOS À SEGUIR EXPRESSOS: ANTES DA RESIDÊNCIA DE OLANDA SAMPAIO SCHROEDER; JUNTO A ESTRADA QUE DÁ ACESSO AO MUNICÍPIO DE MONTE CASTELO; EM FRENTE A IGREJA CATÓLICA DA COMUNIDADE DE COLÔNIA RUTHES; E NAS IMEDIAÇÕES DA REFERIDA IGREJA JUNTO A ESTRADA QUE ACESSO A COMUNIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA), E MANUTENÇÃO JUNTO A REDE DE ILUMINAÇÃO PÚBLICA, JUNTO ÀS IMEDIAÇÕES DO BAR E MERCEARIA SÃO JOSÉ, SITUADO NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ADAPTAÇÃO NO QUADRO DE SINALIZAÇÃO DE ESTACIONAMENTOS E VIAS PRÓXIMAS À ÒRGÃOS PÚBLICOS, COM ESCOPO DA CRIAÇÃO DE VAGAS PARA PORTADORES DE DEFICIÊNCIA OU ENFERMIDADE QUE LHES DIMINUA OU DIFICULTE À CAPACIDADE LOCOMOTIVA, EM PRÓL DO ACESSO FACILITADO DESTES CIDADÃOS AOS REFERIDOS ÓRGÃOS.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO MORADOR &amp;#8216;POPULARMENTE&amp;#8217; CONHECIDO COMO &amp;#8220;NENO GONÇALVES&amp;#8221;, SITUADA NA LOCALIDADE DE SALTO CANOINHAS, ASSIM COMO REALIZAÇÃO DE SERVIÇO DE ABERTURA DE BEBEDOURO NA REFERIDA PROPRIEDADE, EM PRÓL APOIO A CONSECUÇÃO DE SUAS ATIVIDADES PECUARISTAS, HAJA VISTA SUA HIPOSSUFICIÊNCIA ECONÔMICA.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PONTOS MAIS CRÍTICOS DE ESTRADA SITUADA NA &amp;#8216;VILA BUTIÁ&amp;#8217;, EM PERÍMETRO COMPREENDIDO DAS PROXIMIDADES DA RESIDÊNCIA DO FALECIDO SR. AROLDO LUCACHINSKI, ATÉ O PONTO DE ACESSO ÀS LAVOURAS DE TITO LUCACHINSKI, MEDIANTE A DESTINAÇÃO DE CERCA DE 12 À 15 CARGAS DE CASCALHO.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA DE ROÇA, QUE DÁ ACESSO A PROPRIEDADE DE ODENIR KACHIMARECK E DEMAIS MORADORES CIRCUNVIZINHOS, MEDIANTE A CONCESSÃO DE 3 A 4 CARGAS DE CASCALHO, BEM COMO A REALIZAÇÃO DE SERVIÇO DE ABERTURA DE VALETAS PARA A INSTALAÇÃO DE TUBULAÇÃO, COM VIAS A DRENAGEM DE ÁGUA QUE CONCENTRA-SE SOBRE A VIA EM DIAS DE ELEVADA PRECIPITAÇÃO.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ADESIVAMENTO (&amp;#8220;PLOTAGEM&amp;#8221;) DE VEÍCULO VOLKSWAGEN AMAROK, DE PROPRIEDADE DO PODER EXECUTIVO MUNICIPAL, COM LOGOTIPO OU DESCRIÇÃO VISUAL QUE LHE DISTINGA A DESTINAÇÃO E COMPETÊNCIA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL À SECRETARIA DA SÁUDE, EM CONFORMIDADE A NATUREZA DA VERBA DESTINADA À SUA AQUISIÇÃO.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ABERTURA DE ESTRADA (100M) QUE DÊ ACESSO A RESIDÊNCIA DE EDSON CARVALHO, SITUADA NA COMUNIDADE DE TOLDO DE CIMA, COM A DESTINAÇÃO DE 5 CARGAS DE CASCALHO.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE ESTRADA (CERCA DE 200M) QUE DÁ ACESSO A PROPRIEDADE DE MARCOS LEONARSKI, RESIDENTE DA LOCALIDADE LAGEADO LISO, COM A DESTINAÇÃO DE CERCA DE 10 CARGAS DE CASCALHO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE ESTRADA (CERCA DE 200M) QUE DÁ ACESSO AS PROPRIEDADES DE ODAIR FRANÇA, HENRIQUE MACHADO, E MARCÍLIO KRAUSS RESIDENTE DA LOCALIDADE DE RIO CLARO, COM A DESTINAÇÃO DE CERCA DE 10 CARGAS DE CASCALHO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DA EXISTÊNCIA DE LOMBADAS, JUNTO AO PERÍMETRO URBANO MUNICIPAL</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ABERTURA DE VALETAS JUNTO A LATERAL DA ESTRADA SITUADA NAS IMEDIAÇÕES DA PROPRIEDADE DO SR. JOEL KICHILESKI, RESIDENTE NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ATERRAMENTO DE PERÍMETRO DA ESTRADA GERAL SITUADO NAS PROXIMIDADES DA FAMÍLIA MELLO, NA COMUNIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONCLUSÃO DO ENCASCALHAMENTO DA ESTRADA GERAL E VICINAIS DA COMUNIDADE DE SANTO ANTÔNIO E CAPELA DE SÃO BRÁZ.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REALIZAÇÃO DE ESTUDOS COM VIAS A IMPLANTAÇÃO DE PADRÃO ELÉTRICO ADEQUADO AO CORRESPONDENTE CONSUMO DA TORRE DE TRANSMISSÃO DE SINAL DE INTERNET, SITUADA NAS IMEDIAÇÕES DA PROPRIEDADE DO FALECIDO SR. ROBERTO MULLER, NA COMUNIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO COM VIAS A SUBSTITUIÇÃO DE TUBOS QUE GUARNECEM A ESTRADA GERAL QUE DÁ ACESSO A COMUNIDADE DO PULADOR, EM PERÍMETRO SITUADO EM FRENTE A RESIDÊNCIA DE INÊS BORECK, COM O ESCOPO DA INSTALAÇÃO DE OUTROS DE MAIOR VAZÃO.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO (10 CARGAS DE CASCALHO) JUNTO À PERÍMETRO DA ESTRADA PRINCIPAL QUE DÁ ACESSO A RESIDÊNCIA DE ANDERSON SCHINEIDER, RESIDENTE NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO (05 CARGAS DE CASCALHO) JUNTO À PERÍMETRO DA ESTRADA PRINCIPAL QUE DÁ ACESSO A RESIDÊNCIA DE JOEL BOREK, RESIDENTE NA LOCALIDADE DE LAGEADO LISO, QUANDO DO PERÍODO DE DESTINAÇÃO DAS MÁQUINAS PARA REALIZAÇÃO DE SERVIÇOS NA COMUNIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONCESSÃO DE 3 (TRÊS) CARGAS DE CASCALHO JUNTO AO PÁTIO DA RESIDÊNCIA DE FELIPE PAULITZKI, NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DO POSTO DE SAÚDE DA COMUNIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ESTUDOS COM VIAS A REALIZAÇÃO DE CESSÃO DE USO DE 6 MÁQUINAS DE COSTURA DE PROPRIEDADE DA ADMINISTRAÇÃO MUNICIPAL, SEM UTILIZAÇÃO NO MOMENTO, AOS CLUBES DE MÃES CONSTITUÍDOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO COM VIAS A RECUPERAÇÃO DAS CONDIÇÕES DE RODAGEM DAS ESTRADAS VICINAIS QUE DÃO ACESSO AOS PONTOS DE COLETA DE LEITE NO INTERIOR MUNICIPAL.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESCOLAR EM FRENTE A IGREJA CATÓLICA, LOCALIZADA NA COMUNIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE TUBULAÇÃO 5 (CINCO) TUBOS NA ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE 'LÍDIO VESOLOVSKI', SITUADA NA LOCALIDADE DE BUTIÁ, EM PERÍMETRO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE CÉSAR SCHPIÉSKI, E A RESIDÊNCIA DO REFERIDO MORADOR.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE MARCO SCHIESSL, LOCALIZADA NA COMUNIDADE DE RIO CLARO, BEM COMO REALIZAÇÃO DE SERVIÇO DE COBERTURA DE UM BURACO DE SILAGEM. SERVIÇOS A SEREM PRESTADOS QUANDO AS MÁQUINAS E DEMAIS IMPLEMENTOS DA ADMINISTRAÇÃO PÚBLICA ESTIVEREM REALIZANDO DEMAIS OBRAS NA COMUNIDADE.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE DUAS LOMBADAS NA EXTENSÃO DA RUA LEONARDO RUTHES, EM LOCAL SITUADO APÓS A LOMBADA DA ESQUINA DO MERCADO CORDEIRO</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE SINALIZAÇÃO (PINTURA DE FAIXAS) DOS LOCAIS DE ACESSO DE VEÍCULOS A RESIDÊNCIAS, CARACTERIZADOS PELO 'REBAIXAMENTO DE MEIO FIO', JUNTO AS VIAS DO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DO ANTIGO POSTO DE SAÚDE SITUADO NA LOCALIDADE DE LAGEADO LISO, EM PARIDADE AO QUE REALIZADO NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 5 (CINCO) CARGAS DE CASCALHO À ESTRADA VISCINAL DE ACESSO AS RESIDÊNCIAS DOS SRS. LAÉRCIO INHEPSUI, E LAURO INHEPSUI, SITUADAS NA LOCALIDADE DE RIO CLARO</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA CANCHA DE AREIA NA LOCALIDADE DE TOLDO DE CIMA, EM PROPRIEDADE A SER CEDIDA PELO AUTOR DA PRESENTE.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE AQUISIÇÃO DE UMA BALANÇA PARA PESAGEM DE GADO, À SER INSTALADA NA LOCALIDADE DE TOLDO DE CIMA, EM LOCAL À SER ESTUDADO.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE UTILIZAÇÃO DO MATERIAL (LAJOTA) RETIRADO NO MOMENTO DA RUA 'ARGEMIRO BORGES', EM DETRIMENTO DE OBRAS LOCAIS, PARA A REALIZAÇÃO DE CALÇAMENTO EM PERÍMETRO DE RUA QUE DÁ ACESSO À COHAB &amp;#8211; EURICO TREMMEL.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DISPONIBILIZAÇÃO DE UNIFORMES DE TRABALHO, E BANHEIROS QUÍMICOS, AOS FUNCIONÁRIOS DA SECRETARIA DE OBRAS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 1 (UM) BUEIRO JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE VALDEMAR GRANZA, SITUADA NA LOCALIDADE DE RIO NOVO, AOS FUNDOS DA IGREJA CATÓLICA LOCAL.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO DE ESTRADA SITUADA EM FRENTE A PROPRIEDADE DA FAMÍLIA SOARES, NA LOCALIDADE DE COLONIA RUTHES, DANDO ACESSO A COMUNIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE 3 (TRÊS) REFLETORES JUNTO A FACHADA DO PRÉDIO QUE SEDIA A PREFEITURA, COM O ESCOPO DE SUA UTILIZAÇÃO DURANTE A REALIZAÇÃO DE EVENTOS E DEMAIS APRESENTAÇÕES COMUNITÁRIAS E CÍVICAS EM SUAS IMEDIAÇÕES, BEM COMO REALIZAÇÃO DE MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA PRAÇA MUNICIPAL MADRE PAULINA.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BANHEIROS JUNTO ÀS PRAÇAS PÚBLICAS MUNICIPAIS, BEM COMO JUNTO AO CEMITÉRIO MUNICIPAL. AINDA QUANTO À ESTE ÚLTIMO, SOLICITANDO CONCOMITANTE SERVIÇO DE CONSTRUÇÃO DE CAPELA DEDICADA AO DEPÓSITO DE VELAS E REALIZAÇÃO DE ORAÇÕES.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DE EDIVAL SCZACK, JOSÉ KIZEMA, MIGUEL LUCACHINSKI, VITALINO KIZEMA E ADÃO LUCACHINSKI NETO, NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PLEITO EM TELA VISA O RESGUARDO DE UM ESPAÇO DEDICADO A REALIZAÇÃO DE  VELAMENTOS NA COMUNIDADE, O QUE HOJE TENDE A SER REALIZADO NAS PRÓPRIAS RESIDENCIAS OU EM PAVILHÃO LOCAL, DEVIDO A DISTÂNCIA DO DESLOCAMENTO ATÉ O CASA MORTUÁRIA SITUADA JUNTO À AREA URBANA, NECESSITANDO DA CONSTRUÇÃO DE UM LOCAL PRÓPRIO AO CONFORTO E COMODIDADE DE TODOS, EM MOMENTO DE TÃO GRANDE IMPORTÂNCIA NA VIDA DE FAMÍLIARES E ENTES PRÓXIMOS. _x000D_
 </t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA 'QUADRA DE AREIA' PARA A PRATICA DE ESPORTES, JUNTO AO CONJUNTO HABITACIONAL &amp;#8211; (COHAB) 'NEOMAR MUCK.'</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) CENTROS DE EVENTOS JUNTO A SEDE DOS CONJUNTOS HABITACIONAIS (COHABS)' MUNICIPAIS, SENDO UM NA &amp;#8216;COHAB NEOMAR MUCK&amp;#8217; E OUTRO NA &amp;#8216;COHAB MADRE PAULINA&amp;#8217;, COM O ESCOPO DO FOMENTO E ACESSO DOS MORADORES LOCAIS A REALIZAÇÃO DE ATIVIDADES DE LAZER, E DEMAIS EVENTOS E COMEMORAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ABERTURA DE PROLONGAMENTO DA RUA 'MARCELINO MARTINS' SITUADA JUNTO A ÁREA URBANA MUNICIPAL, NO PERÍMETRO COMPREENDIDO ENTRE AS 'QUADRAS N.º 99 E N.º 13'. </t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONCESSÃO DE 2 (DUAS) CARGAS DE CASCALHO PARA A PROPRIEDADE DO SR. OSNI CARDOSO, DOMICILIADO NA LOCALIDADE DE RIO VERMELHO. </t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DE CERCA DE 200M, JUNTO A ENTRADA DA RESIDÊNCIA DE JOÃO CARDOSO, RESIDENTE NA LOCALIDADE DE RIO VERMELHO, BENEFICIANDO TAMBÉM AS FAMÍLIAS DE OTAIR DE LEMOS, ZECA LEMOS, ZANEI CARDOSO, E LENIR LEMOS.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO COM 'CASCALHO BRITADO', EM PERÍMETRO DE ESTRADA SITUADA NA LOCALIDADE DE PULADOR, EM TRECHO ADSTRITO DESDE A IGREJA LOCAL ATÉ O PONTO DE DIVISA COM A LOCALIDADE _x000D_
 _x000D_
 DE RIBEIRÃO RASO. (PLEITO QUE INDICA-SE DIANTE DA CONSTATAÇÃO DE _x000D_
 _x000D_
 MELHORA DAS CONDIÇÕES CLIMÁTICAS.)</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE PONTE DE ACESSO AS LAVOURAS DE GILSON OSTROVSKI, DENTRE OUTROS MORADORES CIRCUNVIZINHOS. (LOCALIDADE DE PULADOR.)_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE PLACAS INDICATIVAS JUNTO AOS ACESSOS AO PERÍMETRO URBANO DO MUNICÍPIO, CONTENDO A SEGUINTE PREVISÃO:_x000D_
 _x000D_
 &amp;#8220;AMBULANTES_x000D_
 ANTES DE INICIAR SUAS ATIVIDADES, COMPAREÇA À PREFEITURA PARA REGULARIZAR SUA DOCUMENTAÇÃO._x000D_
 (É PROIBIDO O COMÉRCIO AMBULANTE AOS SÁBADOS, DOMINGOS E FERIADOS_x000D_
 </t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI N.º 2.237/2015 - "AUTORIZA 0 CHEFE DO PODER EXECUTIVO A REALIZAR CESSÃO DE USO DE ÁREA DE IMÓVEL A CAIXA ECONÔMICA FEDERAL &amp;#8212; CEF E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI N.º 2.238/2015 - "AUTORIZA 0 CHEFE DO PODER EXECUTIVO A CUSTEAR DESPESAS COM EXAME MÉDICO PARA 0 MENOR CAIO EDUARDO LUCACHINSKI KONDRAS E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ACRESCIDA EM ATA MOÇÃO DE PESAR PELO FALECIMENTO DA SR.ª CATARINA PEREIRA, OCORRIDO NO DIA SETE DE FEVEREIRO, BEM COMO, SEJA REMETIDA CÓPIA DESTA MOÇÃO, A SEUS FAMILIARES. </t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, SEJA ACRESCIDA EM ATA MOÇÃO DE PESAR PELO FALECIMENTO DO SR. VILMAR ZABELSKI, OCORRIDO NA MADRUGADA DE QUINTA-FEIRA (12/02) PARA SEXTA-FEIRA (13/02), COMO ATO EM MEMÓRIA, E PROFUNDO RESPEITO A SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 003/2015 - PELO FALECIMENTO DO SR. SIDNEI CORDEIRO, OCORRIDA NO DIA &amp;#8220;22 DO CORRENTE MÊS&amp;#8221;, À SUA ESPOSA CLEIDE CORDEIRO, E FILHOS: TAILINE, SABRINA, MARIA EDUARDA, E SIDNEI CORDEIRO JUNIOR, COMO ATO EM MEMÓRIA, E PROFUNDO RESPEITO.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO, PELO NÃO ENCAMINHAMENTO DOS DOCUMENTOS SOLICITADOS PELOS REQUERIMENTOS N.ºS 10; 14; 15; E 25 DE AUTORIA DESTES.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO, PELA CONSTATAÇÃO OBTIDA DIANTE DE FATOS NARRADOS POR PACIENTES QUE ALEGAM A OCORRÊNCIA DE CONDUTAS DESRESPEITOSAS POR PARTE DO SERVIDOR PÚBLICO, DR. PEDRO MULLER &amp;#8211; MÉDICO PLANTONISTA, EM OCASIÕES EM QUE NECESSITARAM DESLOCAR-SE AO HOSPITAL MUNICIPAL SÃO LUCAS, DURANTE HORÁRIOS DE PLANTÃO. </t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE INFORMAÇÕES A CERCA DE ESCLARECIMENTOS SOBRE O MONTANTE À PAGAR, ACOMPANHADO DE SUA RESPECTIVA DOCUMENTAÇÃO COMPROBATÓRIA, NO QUE ALUDE A AQUISIÇÃO DE ÔNIBUS ESCOLARES E AUTOMÔVEIS DESTINADOS A SECRETARIA DA SAÚDE, NO ANO DE DOIS MIL E QUATORZE, PELO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES, A CERCA DA VIABILIZAÇÃO DE VAGAS AO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE, E ASSIM SENDO, DA EXISTÊNCIA DE PRETENSÃO DA AMPLIAÇÃO DO QUADRO, E QUANTIDADE ALMEJADA.  </t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES, A CERCA DO CARGO, DADOS DE PROVIMENTO E VENCIMENTO DO FUNCIONÁRIO DO PODER EXECUTIVO MUNICIPAL, SR.º MARCUS VINÍCIUS SEVERGNINI.  </t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A PRESIDÊNCIA DA CASA, O ENCAMINHAMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, DE PEDIDO DE INFORMAÇÕES, A CERCA DO CARGO, DADOS DE PROVIMENTO E VENCIMENTO DO FUNCIONÁRIO DO PODER EXECUTIVO MUNICIPAL, SR.º EDINEI CAETANO DA SILVA.  </t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES, COM BASE NO TEOR DE OFÍCIO N.º 720000214906 DA JUSTIÇA FEDERAL (1.ª VARA FEDERAL DE MAFRA), QUE TRATA DE DESPACHO PROFERIDO NOS AUTOS NO PROCESSO N.º 5002839-64.2011.4.04.7214/SC EM QUE É EXECUTADO O MUNICÍPIO DE MAJOR VIEIRA, COM VIAS AO ESCLARECIMENTO DAS PROVIDÊNCIAS QUE VENHAM SENDO TOMADAS A CERCA DOS FATOS ALUDIDOS NA REFERIDA SENTENÇA.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, E APÓS TER OUVIDO O PLENÁRIO, REQUEREM, O ENCAMINHAMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL E AO PRESIDENTE DO FUNDO MUNICIPAL DE PREVIDÊNCIA, DE EXPEDIENTE, COM VIAS A ELUCIDAÇÃO DA SITUAÇÃO ATUAL DO REPASSE DA PARTE INERENTE AO 'RETIDO/SERVIDOR E PARTE PATRONAL,' ASSIM COMO A SITUAÇÃO DO PAGAMENTO DE TODOS OS 'CONTRATOS DE PARCELAMENTO E REPARCELAMENTO' EXISTENTES DO PODER EXECUTIVO MUNICIPAL PARA COM O FUNDO MUNICIPAL DE PREVIDÊNCIA SOCIAL, E QUANTO AO CUMPRIMENTO DAS PREVISÕES LEGAIS ATINENTES NO CASO DE INADIMPLEMENTO, À RETENÇÃO DE VALORES DO FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS &amp;#8211; FPM, EM CONFORMIDADE AO DISPOSTO NO ART. 7.º DA LEI N° 2.136 DE 03 DE ABRIL DE 2013, E ART. 3.º DA LEI 2.247 DE 06 DE MAIO DE 2015, COM VIAS AO ESCLARECIMENTO DAS PROVIDÊNCIAS QUE VENHAM SENDO TOMADAS PARA O CUMPRIMENTO DO DISPOSTO NAS LEIS ACIMA REFERIDAS.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAMENTO DE SAÚDE  (LUCILENE)</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRORROGA PERIODO DE LICENÇA PARA TRATAMENTO DE SAÚDE  (LUCILENE) </t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>EXONEDA FUNCIONÁRIA (CLAUDIA)</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FUNCIONÁRIA (LAUDIR APARECIDA ALVEIRA DE OLIVEIRA), NO CARGO DE ZELADORA</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA À SERVIDRA GESTANTE (LUCILENE CHOUPINSKI) </t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES. (MARYELL)</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE FÉRIAS À FUNCIONÁRIA DA CÂMARA DE VEREADORES      (LUCILENE) </t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE ADICIONAIS POR TEMPO DE SERVIO E PAGAMENTO DE FÉRIAS EM PECÚNIA A FUNCIONÁRIO DA CÂMARA DE VEREADORES   </t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA LABORAL POR MOTIVO DE DOENÇA EM PESSOA DA FAMILIA </t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO  DA CÂMARA DE VEREADORES. (TERCIO) _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ELEVA  PERCENTUAL DE ADICIONAIS POR TEMPO DE SERVIÇO (LUCILENE) </t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ELEVA PERCENTUAL DE ADICIONAIS POR TEMPO DE SERVIÇO DE FUNCIONÁRIO DA CÂMARA DE VEREADORES, NOS TERMOS DA LEI COMPLEMENTAR Nº 021/2009  (TERCIO). </t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS DE  PROCEDIMENTOS QUANTO A REAVALIAÇÃO E DEPRECIAÇÃO DOS BENS MÓVEIS  NO  ÂMBITO DO PODER LEGISLATIVO  MUNICIPAL </t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA A APRESENTAÇÃO DE PROPOSA DE EMENDA A CONSTITUIÇÃO ESTADUAL, ALTERANDO O INCISO I DO § 2º E O  § 3º DO ART. 155 DA CONSTITUIÇÃO  DO ESTADO DE SANTA CATARINA, PARA O FIM DE FIXAR PERCENTUAL DE RECURSOS A SER APLICADO EM AÇÕES E SERVIÇOS PÚBLICOS  E ESTABELECE OUTRAS PROVIDÊNCIAS".   </t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Emenda à Lei Orgânica Municipal </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA MUNICIPAL N.º 001/2015 - DISPÕE SOBRE A ALTERAÇÃ0 DA LEI ORGÂNICA MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR Nº 009/2004, DE 22 DE DEZEMBRO DE 2004, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS, REVOGANDO O ARTIGO 167, E INCLUINDO O ARTIGO 170-A. </t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 002/2015. "CRIA CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DO HOSPITAL MUNICIPAL SÃO LUCAS DE MAJOR VIEIRA E DA OUTRAS PROVIDÊNCIAS". _x000D_
 </t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 003/2015. "CRIA CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS". _x000D_
 </t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>- PROJETO DE LEI COMPLEMENTAR N.º 004/2015 - "CRIA CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  O CONSELHO TUTELAR (CT) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 006/2015 - "CRIA CARGO DE PROVIMENTO EM COMISSÃO DE LIVRE NOMEAÇÃO E EXONERAÇÃO DO CHEFE DO PODER EXECUTIVO MUNICIPAL, DE GESTOR DE RECURSOS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR MUNICIPAL N.º 07/2015 DISPÕE SOBRE A CRIAÇÃO DA DIRETORIA MUNICIPAL DO MEIO AMBIENTE E DE CARGO DE PROVIMENTO EM COMISSÃO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA VINCULADA À SECRETARIA DE AGRICULTURA, MEIO AMBIENTE E FOMENTO AGROPECUÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA DIRETORIA MUNICIPAL DE HABITAÇÃO E DE CARGO DE PROVIMENTO EM COMISSÃO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA VINCULADA À SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA DIRETORIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E DE CARGO DE PROVIMENTO EM COMISSÃO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA VINCULADA À SECRETARIA DE ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA DIRETORIA MUNICIPAL DE OBRAS E DE CARGO DE PROVIMENTO EM COMISSÃO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA VINCULADA À SECRETARIA DE OBRAS E VIAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGO DE PROVIMENTO EFETIVO PARA ATUAR JUNTO AO CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL - CRAS"</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA SALÁRIO BASE DOS CARGOS DE ASSISTENTE  SOCIAL, CRIADOS  PELA LEI COMPLEMENTAR MUNICIPAL Nº 042 DE 10 DE MARÇO DE 2015. </t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA CARGA HORÁRIA DO CARGO EFETIVO DE ASSISTENTE SOCIAL E SALARIO BASE DOS CARGOS DE ASSISTENTE SOCIAL, CRIADOS PELA LEI COMPLEMENTAR MUNICIPAL Nº 048 DE 06 DE MAIO DE 2015. </t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS QUE MENCIONA DA LEI COMPLEMENTAR N° 07/2004 QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA CARGA HORÁRIA DO CARGO EFETIVO DE PSICÓLOGO(A) - CRAS, CRIADO PELA LEI COMPLEMENTAR MUNICIPAL Nº 042 DE 10 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Israel Kiem</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015 E DÁ OUTRAS PROVIDÊNCIAS". (PROJETO 16/2015 ENCAMINHADO EM 2014)</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEIS.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 002 DE 27 DE JANEIRO DE 2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR CESSÃO DE USO DE ÁREA DE IMÓVEL A CAIXA ECONÔMICA FEDERAL - CEF E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 003 DE 28 DE JANEIRO DE 2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL A COOPERATIVA DA AGRICULTURA FAMILIAR DE LEI DE MAJOR VIEIRA - CAFLEMAV E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI MUNICIPAL Nº 2008/2010, DE 03 DE SETEMBRO DE 2010  (DÍÁRIAS DA  CÂMARA)</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 005/2015 - "ALTERA REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 8.º, DA LEI 1.918 DE 17 DE JULHO DE 2009."</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 006/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A CUSTEAR DESPESAS COM EXAME MÉDICO PARA O MENOR CAIO EDUARDO LUCACHINSKI KONDRAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO PELO INPC  (INDICE NACIONAL DE PREÇOS AO CONSUMIDOR), DA REMUNERAÇÃO DOS FUNCIONÁRIOS E  VEREADORES DA CÂMARA MUNICIPAL DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 008/2015 - "AUTORIZA 0 CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A APAE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 009/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O CONSELHO COMUNITÁRIO DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 010/2015 - "DISPÕE SOBRE O PARCELAMENTO  DE DÉBITOS DO MUNICÍPIO DE MAJOR VIEIRA/SC COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA  SOCIAL - RPPS".</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>- PROJETO DE LEI ORDINÁRIA N.º 011/2015 - "AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A EMPRESA DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA S.A. - EPAGRI."</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N.º 012/2015 - "AUTORIZA A DOAÇÃO DE MATERIAL DE CONSTRUÇÃO E FORNECIMENTO DE MÃO DE OBRA À PESSOAS CARENTES EM SITUAÇÃO EMERGENCIAL DE NATUREZA HABITACIONAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>- PROJETO DE ORDINÁRIA N.º 013/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O GRUPO CONVIVER - 3.ª IDADE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N.º 014/2015 - "DISPÕE SOBRE O CONSELHO TUTELAR (CT) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 015/2015 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A COOPERATIVA DA AGRICULTURA FAMILIAR DE LEITE DE MAJOR VIEIRA - CAFLEMAVI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>- PROJETO DE LEI ORDINÁRIA N.º 017/2015 - "CONCEDE RECOMPOSIÇÃO SALARIAL, CONSIDERANDO AS DETERMINAÇÕES E EXIGÊNCIAS CONTIDAS NOS ARTIGOS 18, 19, 20, 21, 22 E 23 DA LRF - LEI DE RESPONSABILIDADE FISCAL E NO ARTIGO 7.º IV, DA CONSTITUIÇÃO FEDERAL, ELEVA O PISO SALARIAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N.º 018/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE AGRICULTORES UNIDOS PARA SEMPRE PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N.º 019/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE AGRICULTORES NOVO HORIZONTE PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N.º 020/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE AGRICULTORES UNIDOS PELO MESMO IDEAL PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N.º 021/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE AGRICULTORES NOVA ESPERANÇA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N.º 018/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE AGRICULTORES BEM VINDO ENTRE AMIGOS PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>- PROJETO DE LEI N.º 023/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FORNECER ALIMENTAÇÃO AOS SERVIDORES DA SECRETARIA MUNICIPAL DE VIAÇÃO E OBRAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 006/2015 - CRIA CARGO DE PROVIMENTO EM COMISSÃO DE LIVRE NOMEAÇÃO E EXONERAÇÃO DO CHEFE DO PODER EXECUTIVO MUNICIPAL, DE GESTOR DE RECURSOS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICIPAL DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI N.º 025/2015 - "APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 026/2015 - "FIXA VALOR DO AUXÍLIO FUNERAL."</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 027/2015 - CRIA A FEIRA LIVRE MUNICIPAL DA  AGRICULTURA FAMILIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 028/2015 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA BADESC CIDADES E TOMAR EMPRÉSTIMO JUNTO AO BADESC - AGÊNCIA DE FOMENTO DO ESTADO DE SANTA CATARINA - S/A E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 029/2015 - "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR DESPESAS COM AUXÍLIO MORADIA AOS PROFISSIONAIS MÉDICOS DISPONIBILIZADOS AO MUNICÍPIO ATRAVÉS DO 'PROGRAMA MAIS MÉDICOS' PARA O BRASIL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 030/2015 - "DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA BADESC CIDADES E TOMAR EMPRÉSTIMO JUNTO AO BADESC- AGENCIA DE FOMENTO DO ESTADO DE SANTA CATARINA- S/A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO À HOSPEDAGEM AOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE - SUS DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES UNIDOS PELO MESMO IDEAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A COOPERATIVA DE AGRICULTURA FAMILIAR DE LEITE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES BEM VINDO ENTRE AMIGOS DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES NOVO HORIZONTE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES NOVA ESPERANÇA DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES UNIDOS PARA SEMPRE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A COMPANHIA INTEGRADA DE DESENVOLVIMENTO AGRÍCOLA DE SANTA CATARINA - CIDASC"</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA FINANCEIRA COM A COOPERATIVA DA AGRICULTURA FAMILIAR DE LEITE DE MAJOR VIEIRA - CAFLEMAV E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMO DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 43/2015 - AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEIS</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO HOSPITAL MUNICIPAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE MAJOR VIEIRA NO CONSÓRCIO DE DESENVOLVIMENTO ECONÔMICO  DO PLANALTO NORTE - CODEPLAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CÂMARA DE DIRIGENTES LOJISTAS DE MAJOR VIEIRA (CDL)</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DO DOMÍNIO PÚBLICO O BEM MÓVEL QUE ESPECIFICA DE PROPRIEDADE DO MUNICÍPIO DE MAJOR VIEIRA/SC, AUTORIZA DOÁ-LO À COOPERATIVA DE FRUTICULTORES DE MAJOR VIEIRA - COOPERMAVI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEL MEDIANTE LEILÃO" </t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A CASA FAMILIAR RURAL DE MAJOR VIEIRA E DÁ OUTRAS PROOVIDÊNCIAS</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 050/2015 - AUTORIZA A DESAPROPRIAR ÁREA DE TERRA BEM COMO FIRMAR TERMO DE CONCESSÃO DE DIREITO REAL DE USO DA ÁREA A SER DESAPROPRIADA PARA A INSTALAÇÃO DE INDÚSTRIA DE FABRICAÇÃO DE PAPEL, CONCEDER A INFRAESTRUTURA NECESSÁRIA NO IMÓVEL, À TITULO DE INCENTIVO MATERIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE BEBIDAS ALCOÓLICAS EM PRAÇAS PÚBLICAS LOCALIZADAS NO PERÍMETRO URBANO DO  MUNICÍPIO DE  MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL - PM REFIS E DÁ OUTRAS PROVIDÊNCIAS", E SOLICITA REGIME DE URGÊNCIA URGENTÍSSIMA</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORÁRIA DO CARGO EFETIVO DE MÉDICO ORTOPEDISTA, CRIADO PELA LEI COMPLEMENTAR MUNICIPAL N. 1799 DE 23 DE AGOSTO DE 2007</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 055/2015 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA UNIDADE CÂMARA DE VEREADORES E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEIS"</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 057/2015 - "ALTERA ART.1º DA LEI MUNICIPAL N.º 2279, DE 22 DE SETEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 058/2015 - "ALTERA A LEI MUNICIPAL N.º 1736, DE 04 DE OUTUBRO DE 2010, QUE DEFINE DÉBITOS OU OBRIGAÇÕES CONSIDERADOS DE PEQUENO VALOR ORIUNDOS DE SENTENÇAS JUDICIAIS TRANSITADAS EM JULGADO"</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O INGRESSO DO MUNICÍPIO DE MAJOR VIEIRA/SC NO CONSÓRCIO DE INFORMÁTICA NA GESTÃO PÚBLICA MUNICIPAL- CIGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CESSÃO DE SERVIDORES PÚBLICOS MUNICIPAIS AO HOSPITAL MUNICIPAL SÃO LUCAS"</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA CARGA HORÁRIA DO CARGO DE ASSISTENTE SOCIAL E SALÁRIO BASE DOS CARGOS DE ASSISTENTE SOCIAL, CRIADOS PELA LEI COMPLEMENTAR MUNICIPAL N.º 048 DE 06 DE MAIO DE 2015"</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA SALÁRIO BASE DOS CARGOS DE ASSISTENTE SOCIAL, CRIADOS PELA LEI COMPLEMENTAR MUNICIPAL N.º 042 DE 10 DE MARÇO DE 2015"</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE O CONSELHO MUNICIPAL ANTIDROGAS - COMAD E DÁ OUTRAS PROVIDÊNCIA" </t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A COOPERATIVA DE AGRICULTURA FAMILIAR DE LEITE DE MAJOR VIEIRA - CAFLEMAV E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTURORES UNIDOS PELO MESMO IDEAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER BEM PÚBLICO MUNICIPAL QUE ESPECIFICA A ASSOCIAÇÃO DE AGRICULTORES UNIDOS PARA SEMPRE DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA ÁREA PÚBLICA E AUTORIZA O CHEFE DO PODER EXECUTIVO A OUTORGAR CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL AO ESTADO DE SANTA CATARINA ATRAVÉS DO CORPO DE BOMBEIROS MILITARES DE SANTA CATARINA - SBMSC</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 072/2015 DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTEM OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTEM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORÁRIA DO CARGO EFETIVO DE PSICÓLOGO(A) - CRAS, CRIADO PELA LEI COMPLEMENTAR MUNICIPAL N.º 042 DE 10 DE MARÇO DE 2014</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTEM OUTRAS PROVIDENCIAS". </t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 92 DA RESOLUÇÃO Nº 001/1991 DE 10 DE DEZEMBRO DE 1991 (REGIMENTO INTERNO DA CÂMARA DE VEREADORES) </t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS  (MAURO MARIANI)</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ARQUIVAMENTO DO PROCEDIMENTO DE INSTAURAÇÃO DE COMISSÃO DE INQUÉRITO, OBJETO DO REQUERIMENTO Nº 024/2014.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 02/2015 "DISPÕE SOBRE A CONCESSÃO DE TÍTULO CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS   (MAURO MARIANI). </t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA PARA INTERESSES PARTICULARES NO PERÍODO DE 10 DE FEVEREIRO À 12 DE MARÇO DE 2015. </t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO A PRESIDENTE DO FUNDO DE PREVIDÊNCIA MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE CÓPIA DOS EXTRATOS BANCÁRIOS DAS &amp;#8220;CONTAS N.º  43.401-9, E 10.544-9&amp;#8221; DO FUNDO MUNICIPAL DE PREVIDÊNCIA INERENTE AO PERÍODO DOS ÚLTIMOS 06 (SEIS) MESES. </t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE: _x000D_
 - RELAÇÃO NOMINAL DE TODOS PROFISSIONAIS CONTRATADOS NO PERÍODO DE SETEMBRO DE 2014 ATÉ A PRESENTE DATA NO QUE ALUDE A TODOS OS SETORES DA MUNICIPALIDADE, COM DESCRIÇÃO DE: CARGO, CARGA HORÁRIA DE TRABALHO, FUNÇÃO, LOCAL DE TRABALHO, E RELATIVA INDICAÇÃO DO CHEFE IMEDIATO, COM PREVISÃO DO ALUSIVO AMPÂRO LEGAL;  _x000D_
 - RELAÇÃO NOMINAL DE TODOS OS SERVIDORES(AS) MUNICIPAIS AFASTADO(A)S SEM REMUNERAÇÃO (PARA TRATAR DE INTERESSES PARTICULARES), COM RESPECTIVA MENÇÃO DE: DATA DE AFASTAMENTO, E EM HAVENDO, NOME DE SEU ALUSIVO SUBSTITUTO, COM PREVISÃO DO AMPÂRO LEGAL PARA SUA CONTRATAÇÃO;_x000D_
 - RELAÇÃO DE TODOS OS CARGOS COMISSIONADOS, COM ALUSÃO A SEUS RESPECTIVOS OCUPANTES, BEM COMO PORTARIA, E HABILITAÇÃO DO RESPECTIVO OCUPANTE COM DOCUMENTO COMPROBATÓRIO._x000D_
 </t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOTAÇÃO EM DESTAQUE DE EMENDA DE AUTORIA DO VEREADOR JURACI ALLIEVI. </t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOTAÇÃO DE EMENDA EM DESTAQUE</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARQUIVAMENTO CPI</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR MAURICIO - REQUER CÓPIA DO PROCESSO LICITATÓRIO PARA AQUISIÇÃO DE IMPLEMENTOS AGRÍCOLAS PELO EXECUTIVO MUNICIPAL EM 2014. </t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PROCESSO LICITATÓRIO CONTRUÇÃO DE CALÇADAS NO PERÍMETRO URBANO</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE. </t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DIANTE DO SABIDO AFASTAMENTO DA FUNCIONÁRIA SR.ª TEREZINHA DE FÁTIMA JURACZKI, INFORMAÇÕES ACERCA DOS TRÂMITES DO PROCESSO ADMINISTRATIVO INSTAURADO PARA APURAÇÃO DOS FATOS, HAJA VISTA A CIÊNCIA DA EXTINÇÃO DO PRAZO EXISTENTE PARA A CONCLUSÃO DE SEU RELATÓRIO; CIRCUNSTÂNCIA QUE ENSEJA MAIS CLAREZA, POR COMPROMETER COM SUA DEMORA PARA RESOLUÇÃO, O NECESSÁRIO ATENDIMENTO REGULAR SEMANAL (20HS) POR PESSOA COM A DEVIDA CERTIFICAÇÃO &amp;#8211; CPA &amp;#8211; 10 AOS SEGURADOS DO FPM, BEM COMO A MANUTENÇÃO DOS SERVIÇOS RELATIVOS A COMPENSAÇÃO PREVIDENCIÁRIA, ORGANIZAÇÃO DOS PROCESSOS DE PENSÕES, E DEMAIS TRABALHOS REFERENTES AO FUNDO DE PREVIDÊNCIA, DESDE ENTÃO PREJUDICADOS. </t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE CÓPIA DO PROCESSO DE PRESTAÇÃO DE CONTAS DE RECURSOS RECEBIDOS DO MINISTÉRIO DA INTEGRAÇÃO, REFERENTES A REALIZAÇÃO DOS SERVIÇOS DE &amp;#8220;320HS DE RETROESCAVADEIRA, E 320 HS DE MÁQUINA PC,&amp;#8221; CONFORME RELATIVO PLANO DE APLICAÇÃO, SOLICITANDO CONCOMITANTE FORNECIMENTO DE DOCUMENTOS COMPROBATÓRIOS DA EMPRESA QUE EXECUTOU OS SERVIÇOS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DOS DOCUMENTOS À SEGUIR ARROLADOS, TENDO EM VISTA SUA ESSENCIALIDADE PARA A REALIZAÇÃO DE ANÁLISE, COM VIAS A ELABORAÇÃO DE PARECER DESTA COMISSÃO PERMANENTE, SOBRE O PROJETO DE LEI N.º 003/2015, QUE ENCONTRA-SE EM TRAMITAÇÃO._x000D_
 - EDITAL QUE ALTEROU A CARGA HORÁRIA DOS SERVIDORES EFETIVOS PARA O ANO DE 2015;_x000D_
 -HOMOLOGAÇÃO DAS REFERIDAS INSCRIÇÕES CONFORME ORDEM DE CLASSIFICAÇÃO; (*RELATIVO AO ÚLTIMO CONCURSO REALIZADO.)_x000D_
 - LISTAS DOS INSCRITOS, COM OS REQUERIMENTOS DOS SERVIDORES; (*RELATIVO AO ÚLTIMO CONCURSO REALIZADO.)_x000D_
 - QUADRO DE VAGAS A QUE ESSES SERVIDORES FORAM VINCULADOS;_x000D_
 - CÓPIA DAS PORTARIAS DOS RESPECTIVOS SERVIDORES QUE TIVERAM A CARGA HORÁRIA ALTERADA;_x000D_
 - SERVIDORES QUE FORAM CHAMADOS NO CONCURSO ANTERIOR, COM A RESPECTIVA CARGA HORÁRIA, VAGA, E DISCIPLINA, ACOMPANHADA DA CÓPIA DA PORTARIA.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O FORNECIMENTO DE DOCUMENTOS COMPROBATÓRIOS A CERCA DOS RECOLHIMENTOS MENSAIS REALIZADOS AO FUNDO DE PREVIDÊNCIA MUNICIPAL, COM ESPECIFICAÇÃO DO QUE ALUDE A PARTE PATRONAL, E FUNCIONAL; BEM COMO DO QUE ALUDE A QUITAÇÃO DOS PARCELAMENTOS E REPARCELAMENTOS APROVADOS POR LEI, ACOMPANHADOS DE CÓPIA DOS COMPROVANTES DE RECOLHIMENTO DOS VALORES.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE TODAS AS CERTIDÕES NEGATIVAS ATUALIZADAS DO PODER EXECUTIVO MUNICIPAL, E CRP. (CERTIFICADO DE REGULARIDADE PREVIDENCIÁRIA).</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O FORNECIMENTO DE RÓL DE EQUIPAMENTOS VENDIDOS NO ÚLTIMO LEILÃO REALIZADO PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, COM REFERÊNCIA AO MONTANTE TOTAL LEVANTADO, BEM COMO, INFORMAR A APLICAÇÃO DA RECEITA DE CAPITAL DERIVADA DA ALIENAÇÃO DE BENS E DIREITOS QUE INTEGRA O PATRIMÔNIO PÚBLICO.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIAMENTO POR 02 DIAS, DA DISCUSSÃO DO  PARECER DO PROJETO DE LEI Nº  010/2015  (PARCELAMENTO DÉBITOS  DO MUNICÍPIO PARA COM O RPPS)</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PODER EXECUTIVO O ATO QUE REGULAMENTOU DIÁRIAS NO PODER EXECUTIVO   </t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LICENÇA PARA INTERESSES PARTICULARES AO VEREADOR DANILO GUEDES, NO PERÍODO DE 08 DE MAIO À 07 DE JUNHO DE 2015. </t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA CASA, O ENCAMINHAMENTO DE REQUERIMENTO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O FORNECIMENTO DE RÓL NOMINAL DE SERVIDORES, COM MENÇÃO À RESPECTIVAS CARGAS HORÁRIAS, E VALORES DE REMUNERAÇÃO NAS SECRETARIAS:_x000D_
 &amp;#8226;SECRETARIA DE EDUCAÇÃO: ALUSÃO AO CONTINGENTE DE SERVIDORES CONTRATADOS, CARGA HORÁRIA DE CADA UM, E RESPECTIVA REMUNERAÇÃO;_x000D_
 &amp;#8226;SECRETARIA DE BEM ESTAR SOCIAL: ALUSÃO AO CONTINGENTE DE SERVIDORES CONTRATADOS, CARGA HORÁRIA DE CADA UM, E RESPECTIVA REMUNERAÇÃO;_x000D_
 &amp;#8226;SECRETARIA DE AGRICULTURA: ALUSÃO AO CONTINGENTE DE SERVIDORES CONTRATADOS, CARGA HORÁRIA DE CADA UM, E RESPECTIVA REMUNERAÇÃO;_x000D_
 &amp;#8226;SECRETARIA DE VIAÇÃO E OBRAS: ALUSÃO AO CONTINGENTE DE SERVIDORES CONTRATADOS, CARGA HORÁRIA DE CADA UM, E RESPECTIVA REMUNERAÇÃO;_x000D_
 &amp;#8226;SECRETARIA DE SAÚDE: ALUSÃO AO CONTINGENTE DE SERVIDORES CONTRATADOS, CARGA HORÁRIA DE CADA UM, E RESPECTIVA REMUNERAÇÃO;_x000D_
 &amp;#8226;CONTRATADOS PELO &amp;#8220;POT&amp;#8221; (PROGRAMA DE OPERAÇÃO DO TRABALHO): ALUSÃO AO CONTINGENTE DE SERVIDORES CONTRATADOS, CARGA HORÁRIA DE CADA UM, E RESPECTIVA REMUNERAÇÃO;</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO A PRESIDENTE DO FUNDO DE PREVIDÊNCIA MUNICIPAL, SOLICITANDO O FORNECIMENTO DE EXTRATOS BANCÁRIOS DO FUNDO DE PREVIDÊNCIA SOCIAL, RELATIVOS A CONTAS EXISTENTES NA CAIXA ECONÔMICA FEDERAL, NO PERÍODO COMPREENDIDO DE &amp;#8220;OUTUBRO/2014 ATÉ O CORRENTE MÊS&amp;#8221;, HAJA VISTA, NO ÚLTIMO REQUERIMENTO ENCAMINHADO ACERCA DOS FATOS, TER SIDO ENCAMINHADO APENAS EXTRATOS RELATIVO A CONTAS EXISTENTES NO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>REQUER LICENÇA PARA TRATAMENTO DE SAÚDE, NO PERÍODO DE 08 DE MAIO À 07 DE JUNHO DE 2015.  (DERCILIO)</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>O(A)S VEREADORE(A)S QUE A PRESENTE SUBSCREVEM NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, E APÓS TEREM OUVIDO O PLENÁRIO, RATIFICAM A REQUISIÇÃO DE DOCUMENTOS FIRMADA PELAS SEGUINTES PROPOSIÇÕES: REQUERIMENTO N.º 008/2015 &amp;#8211; (24/03/2015); REQUERIMENTO N.º 009/2015 &amp;#8211; (24/03/2015); REQUERIMENTO N.º 011/2015 &amp;#8211; (02/04/2015); REQUERIMENTO N.º 012/2015 &amp;#8211; (02/04/2015); REQUERIMENTO N.º 018/2015 &amp;#8211; (30/04/2015); E PEDIDO DE INFORMAÇÃO N.º 001/2015 &amp;#8211; (24/03/2015).</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO A REALIZAÇÃO DE CADASTRAMENTO DO MUNICÍPIO JUNTO AO &amp;#8220;PAR&amp;#8221; (PLANO DE AÇÃO ARTICULADA), DESENVOLVIDO PELO MINISTÉRIO DA EDUCAÇÃO EM 2007, QUE COLOCA A DISPOSIÇÃO DOS ESTADOS, DISTRITO FEDERAL E MUNICÍPIOS, INSTRUMENTOS EFICAZES DE IMPLEMENTAÇÃO DE POLÍTICAS DE MELHORIA DE QUALIDADE DA EDUCAÇÃO, COM O ESCOPO DA &amp;#8216;SOLICITAÇÃO DA LIBERAÇÃO DA CONSTRUÇÃO DE UMA ESCOLA COM 06 (SEIS) SALAS DE AULA, DOTADA COM UMA QUADRA COBERTA.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA PARA INTERESSES PARTICULARES AO VEREADOR DANILO GUEDES, NO PERÍODO DE 04 DE AGOSTO À  02 DE SETEMBRO DE 2015. </t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE  VEREADOR PARA INTERESSES PARTICULARES, AO VEREADOR SILVIO KIZEMA</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PODER EXECUTIVO MUNICIPAL O ENCAMINHAMENTO À CÂMARA, DOS DOCUMENTOS A QUE  FAZ MENÇÃO O ART.  14 DA LEI DE RESPONSABILIDADE FISCAL </t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O  ARQUIVAMENTO DO PROJETO DE LEI Nº  051/2015, COM A EMENTA  DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE BEBIDAS ALCOÓLICAS EM PRAÇAS PÚBLICAS LOCALIZADAS NO PERÍMETRO URBANO DO MUNICÍPIO DE MAJOR VIEIRA". </t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE AUTORIA DO VEREADOR DANILO GUEDES, REQUERENDO LICENÇA DO CARGO DE  VEREADOR, PARA INTERESSES PARTICULARES, NO PERÍODO DE 14 DE OUTUBRO À 13 DE NOVEMBRO DE 2015. </t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIA DO  VEREADOR DERCILIO JOSÉ SEVERGNINI, REQUER LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES, NO PERÍODO COMPREENDIDO ENTRE 20 DE OUTUBRO À 18 DE NOVEMBRO DE  2015. </t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  AO PODER EXECUTIVO MUNICIPAL O ENCAMINHAMENTO DOS DOCUMENTOS A QUE FAZ MENÇÃO A LRF, PARA SEREM ANEXOS AO PLC 12/2015  (CRIAÇÃO DE CARGOS) </t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  O ENCAMINHAMENTO DE EXPEDIENTE  AO PODER EXECUTIVO, SOLICITANDO OS  DOCUMENTOS A  DA LRF PARA ACOMPANHAR O PROJETO DE LEI Nº 62/2015.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  O ENCAMINHAMENTO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO OS  DOCUMENTOS  DA LRF, PARA ACOMPANHAR O  PROJETO DE LEI ORDINÁRIA 063/2015</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE EXPEDIENTE AO PRESIDENTE DA EPAGRI &amp;#8211; SR. LUIZ ADEMIR HESSMANN, SOLICITANDO A AMPLIAÇÃO DO CONTINGENTE DE FUNCIONÁRIOS DO ESCRITÓRIO SEDIADO NO MUNICÍPIO DE MAJOR VIEIRA, MEDIANTE A DESTINAÇÃO DE MAIS 1 (UM) TÉCNICO COM VIAS A AMENIZAÇÃO DA AMPLA DEMANDA DE TRABALHO APRESENTADA, DEMANDA QUE PELO QUE CONSTATA-SE, NÃO REPERCUTE APENAS NO QUE ALUDE AO ATENDIMENTO PÚBLICO NO LOCAL, MAS PRINCIPALMENTE NOS ATOS VOLTADOS AO TRABALHO DE CAMPO, EM RAZÃO DA ELEVADA DIMENSÃO TERRITORIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA  DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES (DERCILIO) </t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ARQUIVAMENTO DO PROCEDIMENTO DE INSTAURAÇÃO DE  COMISSÃO DE INQUÉRITO, OBJETO DO REQUERIMENTO Nº 024/2014.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS AÇÕES PRIORITÁRIAS E METAS DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO DE 2016._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES (DANILO GUEDES) </t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA PARA TRATAMENTO DE SAÚDE AO VEREADOR DERCILIO JOSE SEVERGNINI, NO PERÍODO DE  08 DE MAIO À 07 DE JUNHO DE 2015. </t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES  (DANILO GUEDES) </t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES  (SILVIO KIZEMA) </t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA A PROPOSTA DE ORÇAMENTO DA UNIDADE ORÇAMENTÁRIA CÂMARA DE VEREADORES DE MAJOR VIEIRA PARA O EXERCÍCIO FINANCEIRO DE 2016. </t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR,PARA O EXERCÍCIO DE CARGO COMISSIONADO  (DANILO GUEDES) </t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA (VEREADORA NEUZA)</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES   (VEREADOR  DANILO GUEDES) </t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR,  PARA INTERESSES PARTICULARES  (DERCILIO) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3000,67 +3000,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>