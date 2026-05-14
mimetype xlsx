--- v0 (2026-02-02)
+++ v1 (2026-05-14)
@@ -54,1700 +54,1700 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decretos</t>
   </si>
   <si>
     <t>Orildo Antônio Severgnini</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.jpeg</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1.697/2016 - DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS (20/05)</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N.º 1710 DE 24/10/2016 - DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>DECRETO N.º 1715/2016 - DISPÕE SOBRE PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2611/2611_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2611/2611_texto_integral.docx</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO  EXERCÍCIO DE 2013 DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINA O AFASTAMENTO DO SENHOR ORILDO ANTONIO SEVERGNINI, DO EXERCÍCIO DO MANDATO DE PREFEITO MUNICIPAL DE MAJOR VIEIRA, ATÉ O JULGAMENTO DA DENÚNCIA POR INFRAÇÃO POLÍTICO-ADMINISTRATIVA 001/2016</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA N.º 001/2016 - "DISPÕE SOBRE A ALTERAÇÃO DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEL, VISANDO A REGULAMENTAÇÃO DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE DEVOLUÇÃO AO PODER EXECUTIVO MUNICIPAL, DA QUANTIA DE R$ 5.000,00 (CINCO MIL REAIS) COM O ESCOPO DA REVERSÃO A CADA UMA DAS ASSOCIAÇÕES/COOPERATIVAS PÚBLICAS QUE PRESTAM COLABORAÇÃO AO PODER EXECUTIVO MUNICIPAL, QUAIS SEJAM: COOPERATIVA DE AGRICULTURA FAMILIAR DE LEITE DE MAJOR VIEIRA &amp;#8211; CAFLEMAV; ASSOCIAÇÃO DE AGRICULTORES UNIDOS PELO MESMO IDEAL DE MAJOR VIEIRA; ASSOCIAÇÃO DE AGRICULTORES NOVA ESPERANÇA DE MAJOR VIEIRA; ASSOCIAÇÃO DE AGRICULTORES NOVO HORIZONTE DE MAJOR VIEIRA; ASSOCIAÇÃO DE AGRICULTORES UNIDOS PARA SEMPRE DE MAJOR VIEIRA; ASSOCIAÇÃO DE AGRICULTORES BEM VINDO ENTRE AMIGOS DE MAJOR VIEIRA; ASSOCIAÇÃO DE APICULTORES FLORADA NATIVA; COOPERMAVI &amp;#8211; COOPERATIVA DOS FRUTICULTORES DE MAJOR VIEIRA; R$ 12.000,00 (DOZE MIL REAIS) A ASSOCIAÇÃO DA TERCEIRA IDADE DE MAJOR VIEIRA; E R$ 15.000,00 (QUINZE MIL REAIS) À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE/MAJOR VIEIRA-SC.   </t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRAS DE MANUTENÇÃO COM SERVIÇO DE RETROESCAVADEIRA EM DOIS BUEIROS LOCALIZADOS JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE EDENILSON MORANTE, RESIDENTE NA LOCALIDADE DE LAGEADO LISO, CALHANDO O SEGUNDO PONTO DA NECESSÁRIA INSTALAÇÃO DE 5 TUBOS DE 50CM DE DIÂMETRO. (FRISA-SE QUE O PRIMEIRO PONTO JÁ POSSUI.)</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRAS COM VIAS A CONSTRUÇÃO DE LOMBADA JUNTO A RUA NARCISO LEONARDO RUTHES, NAS PROXIMIDADES DA RESIDÊNCIA DE JOÉLCIO SPHAIR.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE OBRAS (COM UTILIZAÇÃO DE MÁQUINA RETROESCAVADEIRA) COM VIAS A MANUTENÇÃO DE BUEIRO, BEM COMO DESOBSTRUÇÃO DE VALA, EM PERÍMETRO SITUADO JUNTO A ESTRADA QUE DÁ ACESSO AS LAVOURAS DE BERNARDO KASPCHAK, E WILSON PECHIBILSKI DENTRE OUTROS, NA LOCALIDADE DE RIO NOVO. </t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DESTINAÇÃO DAS DEPENDÊNCIAS DA ESCOLA EXISTENTE NA LOCALIDADE DE TOLDO DE CIMA, PARA O USO PELA COMUNIDADE LOCAL, NO PROPÓSITO A REALIZAÇÃO DE REUNIÕES E DEMAIS ATOS DE CUNHO PÚBLICO. </t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENSÃO DO SERVIÇO DE TRANSPORTE ESCOLAR EM PERÍMETRO DE CERCA DE 500M EM VIA SITUADA NAS PROXIMIDADES DAS RESIDÊNCIAS DE GILVANO NIEJELSKI E CRISTIAN MAURO BARCARÓL DENTRE OUTROS, NA LOCALIDADE DE BUTIÁ, EM DETRIMENTO DE MAIS DE 8 CRIANÇAS COM IDADES INFERIORES À 8 ANOS ESTAREM DEIXANDO DE SER ATENDIDAS NAS PROXIMIDADES DE SUAS RESIDÊNCIAS PELO SERVIÇO DE TRANSPORTE ESCOLAR, EM RAZÃO DO NÃO ACESSO VEÍCULO. NO MESMO PLEITO, SOLICITA-SE TAMBÉM A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO LOCAL._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINDICAÇÃO DE SERVIÇO DE PATROLAMENTO DE ESTRADA DE ACESSO À PROPRIEDADE DE LEVINO SCHIMINGÓSKI, SITUADA NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE INSTALAÇÃO DE 2 (DUAS) PLACAS SINALIZADORAS DE LOMBADA EM PONTOS LOCALIZADOS 50 METROS ANTES E 50 METROS DEPOIS DA FRENTE DA &amp;#8220;OFICINA DO COUTO&amp;#8221;, ESTABELECIMENTO SITUADO NA LOCALIDADE DE RIO NOVO. </t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO DE MÁQUINA ESTEIRA COM VIAS A ABERTURA DE ESTRADAS NA ESFERA MUNICIPAL, PRINCIPALMENTE NOS LOCAIS EM QUE NÃO VENDO SENDO POSSÍVEL A REALIZAÇÃO DO SERVIÇO PELAS PATROLAS. </t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE ENCAMINHAMENTO DE PROJETOS DE LEIS COM VIAS A DESTINAÇÃO DE RECURSOS À ASSOCIAÇÕES/COOPERATIVAS PÚBLICAS DE CUNHO MUNICIPAL. </t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCASCALHAMENTO DE TRECHO DA RUA FRANCISCO SANTOS VEIGA, SITUADO NAS IMEDIAÇÕES DO ESTABELECIMENTO DENOMINADO &amp;#8211; LAVAÇÃO MARTINS, PRÓXIMO Á SAÍDA PARA A RODOVIA SC-477. </t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DA ESTRADA GERAL EM PONTO SITUADO NAS PROXIMIDADES DA FERRARIA DE GILSON KRULL, LOCALIZADO NA COMUNIDADE DE PULADOR, NAS PROMIXIDADES DA IGREJA CATÓLICA LOCAL. </t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE REFORMA DE 1 (UM) BUEIRO SITUADO JUNTO A ESTRADA GERAL DA COMUNIDADE DE RIO NOVO, EM PERÍMETRO COMPREENDIDO NAS PROXIMIDADES DA PROPRIEDADE DE AROLDO VIEIRA. </t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REFORMA DE PONTE SITUADA EM VIA NAS PROXIMIDADES DA RESIDÊNCIA DE ADELAR CLEMENTE MOREIRA, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO DE TODAS AS ESTRADAS DE PROPRIEDADES AGRÍCOLAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DE ESTRADA PRINCIPAL DA LOCALIDADE DE PULADOR, EM TRECHO ALUDIDO DA IMEDIAÇÕES DA IGREJA LOCAL ATÉ A DIVISA COM O MUNICÍPIO DE BELA VISTA DO TOLDO. </t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO VOLTADO A ADEQUAÇÃO DO PADRÃO ELÉTRICO DE REDE NO PONTO QUE ATENDE A EMPRESA &amp;#8220;MADEOTTI &amp;#8211; COMPENSADOS LTDA&amp;#8221; (SR. CARLOS DEOTTI), COM RESPECTIVO SERVIÇO DE ENCASCALHAMENTO DA ÁREA DO PÁTIO DA EMPRESA. </t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE INSTALAÇÃO DE 15 TUBOS DE 1M DE DIÂMETRO, E CONCOMITANTE ATERRAMENTO, JUNTO A PERÍMETRO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SR. VALMOR MENEGAZZO, SITUADA NA LOCALIDADE DE RIO NOVO DO MEIO.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENVIO DE PROJETO DE LEI COM ESCOPO DE ALTERAR A REGULAMENTAÇÃO DA LEI MUNICIPAL N.º 1.941/09, EM ESPECÍFICO SEU ART. 34, E LEI COMPLEMENTAR N.º 017/2007 (ESTATUTO DO SERVIDOR) EM SEU ART. 93, QUE TRATAM DA &amp;#8216;LICENÇA MATERNIDADE&amp;#8217;, ADEQUANDO OS DISPOSITIVOS ÀS GARANTIAS CONTEMPLADAS PELA LEI FEDERAL N.º 11.770/08, QUE EM PRÓL DAS SERVIDORAS E FUNCIONÁRIAS AFINS E OPÇÃO DO EMPREGADOR, AMPLIOU O PERÍODO DE LICENÇA-MATERNIDADE DE &amp;#8216;QUATRO&amp;#8217; PARA &amp;#8216;SEIS&amp;#8217; MESES, BEM COMO, ANTE A RECENTE AMPLIAÇÃO LEGAL (LEI N.º 13.257/2016) DO PRAZO INERENTE A FRUIÇÃO DO DIREITO A &amp;#8216;LICENÇA-PATERNIDADE&amp;#8217; QUE PASSA À &amp;#8220;20 DIAS&amp;#8221;, A ADEQUAÇÃO DO ART. 96 DA LEI COMPLEMENTAR N.º 017/2007, E CONCOMITANTE REGULAMENTAÇÃO NA LEI N.º 1.941/2009.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE LIMPEZA DE CABECEIRAS E DESOBSTRUÇÃO DE BUEIRO JUNTO A ESTRADA GERAL QUE LIGA MAJOR VIEIRA A LOCALIDADE DE RIO NOVO NAS PROXIMIDADES DA RESIDÊNCIA DE JAIR KICHELESKI.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO JUNTO A COBERTURA DE PONTO DE ÔNIBUS ESCOLAR SITUADA NAS PROXIMIDADES DA IGREJA CATÓLICA DA COMUNIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO JUNTO AO CALÇAMENTO DA RUA ESTANISLAU WOJCIECKOVSKI, PRINCIPALMENTE EM PONTO COM OCORRÊNCIA DE AFUNDAMENTO DO CALÇAMENTO JUNTO A PERÍMETRO DE CURVA NAS PROXIMIDADES DO ESCRITÓRIO DA CASAN.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE SUBSTITUIÇÃO DE TUBOS DA REDE DE ESCOAMENTO PLUVIAL E ESGOTO DA RUA LUIZ DAVET JUNTO A PONTO SITUADO ÀS MARGENS DO PÁTIO DA EMPRESA COOPÉRDIA.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPARO EM BURACO EXISTENTE NA RUA VITOR FERNANDES DE SOUZA, NAS PROXIMIDADES DA REVENDA DE AUTOMÓVEIS &amp;#8211; PONTO CERTO VEÍCULOS.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SERVIÇO DE FISCALIZAÇÃO OPERANTE DO FISCO MUNICIPAL EM PRÓL DO CONTROLE DO COMÉRCIO DE VENDEDORES AMBULANTES, EM CONFORMIDADE AO QUE ALUDE A LEI COMPLEMENTAR N.º 056/2015.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO JUNTO A TRECHO DA REDE DE ESGOTO SITUADA JUNTO A RUA MIGUEL LUCACHINSKI, EM FRENTE AO DOMICÍLIO DE N.º 1599., COM ENFOQUE NA RESOLUÇÃO DO PROBLEMA DE AFLORAMENTO DE RESÍDUOS/DETRITOS DA TUBULAÇÃO DENTRO DA PROPRIEDADE PARTICULAR, CAUSANDO FORTE ODOR, E SÉRIO RISCO A SAÚDE POR CONTAMINAÇÃO.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) REDUTORES DE VELOCIDADE &amp;#8211; &amp;#8216;LOMBADAS&amp;#8217;, JUNTO PERÍMETRO DE VIA SITUADO À FRENTE DA RESIDÊNCIA DO SR. HÉLCIO DE DEUS BUENO, EM PROLONGAMENTO DA RUA VITOR FERNANDES DE SOUZA, EM PROXIMIDADE A ENCRUZILHADA COM A RUA FRANCISCO SANTOS VEIGA.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BENFEITORIAS DE INFRAESTURURA JUNTO AO COMPLEXO ESPORTIVO &amp;#8211; &amp;#8220;ANILDO MUCHALOVSKI&amp;#8221;, QUAIS SEJAM: ESTRUTURA DE ILUMINAÇÃO PARA A PRÁTICA ESPORTIVA NOTURNA, PISTA DE CICLISMO, QUADRA DE VÔLEI, E QUADRA DE FUTEBOL DE AREIA.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TRANSFERÊNCIA DOS EQUIPAMENTOS DE GINÁSTICA EXISTENTES NA PRAÇA JULIO COSTA PARA O COMPLEXO ESPORTIVO &amp;#8211; &amp;#8220;ANILDO MUCHALOVSKI.&amp;#8221;</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE PRÓXIMO A ESCOLA TIA CHIQUINHA, NAS PROXIMIDADES DO CONSULTÓRIO ODONTOLÓGICO DO DR. AIRTON DE DEUS BUENO.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO DE ESTRUTURA DE MATA-BURRO SITUADO PRÓXIMO A RESIDÊNCIA DE AMILCA SCHUMACHER, NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECUPERAÇÃO DAS ESTRADAS GERAIS DO INTERIOR DO MUNICÍPIO POR MEIO DA REALIZAÇÃO DE PATROLAMENTO, E DEMAIS SERVIÇOS QUE VENHAM A FAZER-SE NECESSÁRIOS.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 2 (DUAS) CARGAS DE BRITA, AO PÁTIO DA ASSOCIAÇÃO DE AGRICULTORES NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO COM FULCRO NA OBSERVÂNCIA A MATERIALIZAÇÃO DOS PRECEITOS DA LEI MUNICIPAL N.º 2.324/2016, SOB RESPALDO DA SOLICITAÇÃO ENCAMINHADA PELO COMANDO DO BATALHÃO DA POLÍCIA MILITAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI N.º 2.308/2016 - "AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A APAE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. LUIZ FALKIEVICZ, OCORRIDA NO DIA &amp;#8220;05 DO CORRENTE MÊS&amp;#8221;, À SUA ESPOSA INÊS BORECK, E DEMAIS FAMILIARES, COMO ATO EM MEMÓRIA, E PROFUNDO RESPEITO.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO EM RAZÃO DAS DECLARAÇÕES PROFERIDAS PELO SR. PREFEITO MUNICIPAL DURANTE A REALIZAÇÃO DOS PROGRAMAS DE RÁDIO INFORMATIVO DA &amp;#8216;PREFEITURA MUNICIPAL DE MAJOR VIEIRA&amp;#8217;, REALIZADOS NOS DIAS 07 E 14 DO CORRENTE MÊS, ONDE O MESMO CLARAMENTE FEZ USO DO REFERIDO ESPAÇO NESTA MÍDIA, PARA A PRATICA DE &amp;#8220;PROPAGANDA ELEITORAL ANTECIPADA&amp;#8221;, POR MEIO DE DECLARAÇÕES E INSINUAÇÕES DE FATOS CONTROVERSOS, EM FLAGRANTE DESVIO DE FINALIDADE DA PUBLICIDADE INSTITUCIONAL DO PODER EXECUTIVO MUNICIPAL, POIS INDUBITAVELMENTE, AS DECLARAÇÕES TIVERAM O CONDÃO DE INCITAR A POPULAÇÃO DE MAJOR VIEIRA CONTRA OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM TOTAL DESRESPEITO A VERDADE E AO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA &amp;#8220;SRA. EUDETE MARIA VEIGA FERNANDES&amp;#8221;, OCORRIDO NO DIA &amp;#8220;22 DE MARÇO DO CORRENTE ANO&amp;#8221;.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE PESAR PELO FALECIMENTO DO &amp;#8220;SR. JOSÉ ROBERTO SEVERGNINI&amp;#8221;, OCORRIDO NO DIA &amp;#8220;10 DE ABRIL DO CORRENTE ANO&amp;#8221;, À SEUS FAMILIARES, COMO ATO EM MEMÓRIA E PROFUNDO RESPEITO.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA &amp;#8220;SR.ª ADELIA GREFFIN CORDEIRO&amp;#8221;, OCORRIDO NO DIA &amp;#8220;14 DE MAIO DO CORRENTE ANO&amp;#8221;, À SEUS FAMILIARES, COMO ATO EM MEMÓRIA E PROFUNDO RESPEITO.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO JOVEM &amp;#8220;HELITON HERON VEIGA&amp;#8221;, OCORRIDO NO DIA &amp;#8220;24 DE MAIO DO CORRENTE ANO&amp;#8221;, À SEU PAI HÉLCIO HERON VEIGA, MÃE DIRCE MARIA MUCHALOVSKI VEIGA, IRMÃO EVERSON VEIGA, E NOIVA CÁSSIA FIGURA, BEM COMO DEMAIS FAMILIARES, COMO ATO EM MEMÓRIA E PROFUNDO RESPEITO.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REGISTRADA EM ATA MOÇÃO DE PESAR PELO FALECIMENTO DO &amp;#8220;SR. LAERTE DE JESUS SOUZA&amp;#8221;, OCORRIDO NO DIA &amp;#8220;25 DE NOVEMBRO DO CORRENTE ANO&amp;#8221;, À SEUS TRÊS FILHOS, NETA, IRMÃOS E DEMAIS FAMILIARES, COMO ATO EM MEMÓRIA E PROFUNDO RESPEITO.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N.º 283/2016/GAB PREF - ENCAMINHA PROJETO DE LEI QUE TRATA DA "REGULAMENTAÇÃO DOS SERVIÇOS DE INFRAESTRUTURA, REGULAMENTADAS NAS LEIS N.º 1.878 E N.º 1.885 DE JANEIRO E MARÇO DE 2009, QUE TEM COMO OBJETIVO AUXILIAR NA EXECUÇÃO DE OBRAS DE INFRAESTRUTURA EM PEQUENAS PROPRIEDADES RURAIS E URBANAS DE SERVIÇOS ESSENCIAIS EM PROPRIEDADES RURAIS E URBANAS."</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO COM PARECER DA COMISSÃO PROCESSANTE, SOBRE DENÚNCIA POR ATO DE IMPROBIDADE POLÍTICO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ELUCIDAÇÕES NO SENTIDO DA CONFIRMAÇÃO DA OCORRÊNCIA DE DOAÇÕES EM CARÁTER INFORMAL DE LOTES/TERRENOS A MUNÍCIPES DURANTE OS EXERCÍCIOS DE 2015 E 2016. EM HAVENDO, SOLICITA CONCOMITANTEMENTE INFORMAÇÕES ACERCA DO NOME DO(A) BENEFICIÁRIO(A), E RESPECTIVO LAUDO/PARECER DE ASSISTÊNCIA SOCIAL QUE TENHA EMBASADO O ATO. </t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PRESIDENTE DA CÂMARA DE VEREADORES, ELUCIDAÇÕES ACERCA DO SALDO FINANCEIRO ATUAL DA CÂMARA DE VEREADORES, RESPECTIVOS VALORES ALUSIVOS AOS REPASSES ATINENTES AOS DUODÉCIMOS REFERENTES AO PERÍODO DE OUTUBRO À DEZEMBRO/2016, BEM COMO TOTAL DE DESPESAS FIXAS DA CÂMARA, QUAIS SEJAM: SALÁRIOS, OBRIGAÇÕES PATRONAIS, SERVIÇOS DE TERCEIROS, E MATERIAL DE CONSUMO, REFERENTES AO PERÍODO COMPREENDIDO DESTA DATA ATÉ O DIA 31 DE DEZEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÕES AO SR. PREFEITO, SOLICITANDO ELUCIDAÇÕES ACERCA DO LOCAL EM QUE VENHA A ENCONTRAR-SE DEPOSITADO NO MOMENTO, O VEÍCULO DA ADMINISTRAÇÃO PÚBLICA &amp;#8211; &amp;#8220;PATROLA&amp;#8221; DA MARCA VOLVO. NESTE NORTE, PARA TANTO, SOLICITAM-SE INFORMES ESPECÍFICOS DA OFICINA, SE ASSIM O FOR, EM QUE VENHA A ENCONTRAR-SE, BEM COMO A RESPECTIVA PREVISÃO DE LIBERAÇÃO. </t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÕES AO SR. PREFEITO, SOLICITANDO ELUCIDAÇÕES ACERCA DA FORMA DE CONTRATAÇÃO ADOTADA PARA A ADMISSÃO DA SERVIDORA SR.ª DIRCE DO PRADO, LOTADA ATUALMENTE NO POSTO DE SAÚDE. </t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÕES AO SR. PREFEITO, SOLICITANDO O ENCAMINHAMENTO DE RÓL NOMINATIVO, E CONCOMITANTE DATA DE ADMISSÃO DE SERVIDORES CONTRATADOS NA ESFERA MUNICIPAL ATÉ A PRESENTE DATA PELO POT (PROGRAMA OPERACIONAL DO TRABALHO). </t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE RÓL NOMINATIVO DOS FUNCIONÁRIOS INTEGRANTES DE CADA UMA DAS 04 (QUATRO) EQUIPES DE TRABALHO DO PSF (PROGRAMA DE SAÚDE DA FAMÍLIA), COMPOSTAS POR &amp;#8220;MÉDICOS, ENFERMEIRO(A)S, TÉCNICO(A)S, DENTISTAS, E AUXILIARES&amp;#8221;, NO ÂMBITO MUNICIPAL, ACOMPANHADO DE RESPECTIVAS INFORMAÇÕES ACERCA DO LOCAL DE ATUAÇÃO, E DIAS DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÕES AO SR. PREFEITO, COM VIAS A ELUCIDAÇÃO ACERCA DA QUANTIDADE DE MÉDICOS LOTADOS EM ATUAÇÃO JUNTO AO POSTO DE SAÚDE MUNICIPAL, BEM COMO SEUS RESPECTIVOS HORÁRIOS DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS  (TERCIO)</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO E CONVERSÃO  EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIA DA CÂMARA DE VEREADORES </t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS  A FUNCIONÁRIO DA CÂMARA   DE VEREADORES (LUCILENE)</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES   (MARYEL)</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2554/2554_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2554/2554_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES  (HELCIO)</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES (EDENILSON)</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AFASTAR-SE  DE SUAS FUNÇÕES, FUNCIONÁRIO  DO QUADRO  DE PESSOAL EFETIVO DA CÂMARA DE VEREADORES DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO DE COMISSÃO PROCESSANTE, NOS TERMOS DO QUE DISPÕE O DECRETO LEI 201/1967</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONÁRIOS DO QUADRO EFETIVO PARA O AUXÍLIO AO DESEMPENHO DOS TRABALHOS DE AVERIGUAÇÃO DE COMISSÃO PROCESSANTE N.º 001/2016 DURANTE O PRAZO DE SUA INSTAURAÇÃO</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTABELECE  HORÁRIO DE EXPEDIENTE NA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO E PAGAMENTO DE FÉRIAS (TÉRCIO) </t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SUSPENDE EXPEDIENTE DA CÂMARA DE VEREADORES    </t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO FINANCEIRO DE 2013, DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Emenda à Lei Orgânica Municipal </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGO DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO  DE 02 (DOIS) AGENTES DE COMBATE A ENDEMIAS, PARA ATUAREM NO PROGRAMA DE COMBATE À DENGUE NA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE ADIANTAMENTO DE NUMERÁRIO NO ÂMBITO DO PODER  LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO PELO INPC (INDICE NACIONAL DE PREÇOS AO CONSUMIDOR), DA REMUNERAÇÃO DOS FUNCIONÁRIOS E VEREADORES DA CÂMARA MUNICIPAL DE MAJOR VIERIA</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAR IMÓVEL URBANO PARA AMPLIAÇÃO DAS INSTALAÇÕES DO CENTRO EDUCACIONAL ESCOLA MUNICIPAL TIA CHIQUINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 04 DE 25/01/2016 - CONCEDE RECOMPOSIÇÃO SALARIAL, CONSIDERANDO AS DETERMINAÇÕES E EXIGÊNCIAS CONTIDAS NOS ARTIGOS 18, 19, 20, 21, 22 E 23 DA LRF - LEI DE RESPONSABILIDADE FISCAL E NO ARTIGO 7º, IV, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS FERIADOS MUNICIPAIS DE MAJOR VIEIRA, CONSOLIDANDO A LEGISLAÇÃO PERTINENTE</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAR IMÓVEL URBANO PARA AMPLIAÇÃO DAS INSTALAÇÕES DO CENTRO EDUCACIONAL ESCOLA MUNICIPAL TIA CHIQUINHA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 007/2016 - "AUTORIZA FIRMAR CONVÊNIO COM O GOVERNO FEDERAL."</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE MAJOR VIEIRA/SC COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE (02) AGENTES DE COMBATE A ENDEMIAS, PARA ATUAREM NO PROGRAMA DE COMBATE À DENGUE NA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A COOPERATIVA - ESCOLA DOS ALUNOS DO COLÉGIO AGRÍCOLA VIDAL RAMOS - COOPESA.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM APAE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR PARCERIA DE COOPERAÇÃO DE SERVIÇO COM O MUNICÍPIO DE MONTE CASTELO/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO AO HOSPITAL MUNICIPAL DE MAJOR  VIEIRA - SÃO LUCAS, MEDIANTE RETENÇÃO JUNTO AOS RECURSOS PROVENIENTES  DO ORÇAMENTO DO  PODER LEGISLATIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 014/2016 - "RETIFICA DISPOSITIVO DA LEI MUNICIPAL N.º 2.308/2016 E DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 015/2016 - "DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2017 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 016/2016 - REVOGA A LEI MUNICIPAL Nº 2147 DE 20 DE MAIO DE 2013, QUE AUTORIZA O PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES A FILIAR E CONTRIBUIR COM A UVESC - UNIÃO DOS VEREADORES DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 017/2016 - FIXA OS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL, PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 018/2016 - &amp;#8220;FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, E DOS SECRETÁRIOS MUNICIPAIS PARA O QUADRIÊNIO 2017/2020, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS MEDIANTE LEILÃO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2531/2531_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A TÍTULO DE SUBVENÇÃO SOCIAL AO CENTRO COMUNITÁRIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A TÍTULO DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DA MELHOR IDADE DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER MÁQUINAS, EQUIPAMENTOS E PESSOAL AOS MUNICÍPIOS DE SANTA CATARINA QUE DECLAREM SITUAÇÃO DE EMERGÊNCIA OU ESTADO DE CALAMIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A REALIZAR TRANSFERÊNCIA DE TITULARIEDADE E EFETUAR O PAGAMENTO MENSAL DA CONTA DE ENERGIA ELÉTRICA DO POÇO ARTESIANO DA COMUNIDADE DE COLONIA RUTHES - MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A EFETUAR REPASSE DE R$ 400,00 (QUATROCENTOS REAIS) PELO PERÍODO DE 12 MESES AO ADOLESCENTE LUIZ FERNANDO FERRAS, PARA FINS DE MORADIA/ALUGUEL</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AJUDA DE CUSTO PARA PROFISSIONAIS DA ÁREA DE SAÚDE QUE CONDUZAM A ACOMPANHEM ASSISTIDOS PARA OUTROS MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI N.º 026/2016 -  AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAPROPRIAR ÁREA DE TERRA PARA ABERTURA DE RUA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MAJOR VIEIRA, COM INTERVENIENCIADA  SECRETARIA DE SAÚDE E POR INTERMÉDIO DO FUNDO MUNICIPAL DE SAÚDE FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE CARIDADE SÃO VICENTE DE PAULO, PARA MANUTENÇÃO DE SERVIÇOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>NEUSA SCHROEDER SCHUMACHER</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 029/2016 - PROÍBE O USO DE APARELHOS COM AMPLIFICAÇÃO DE SOM NOS VEÍCULOS DE TRASPORTE ESCOLAR DO MUNICÍPIO DE MAJOR VIEIRA-SC</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE BEBIDAS ALCOÓLICAS EM PRAÇAS PÚBLICAS LOCALIZADAS NO PERÍMETRO URBANO DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 031/2016 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 032/2016 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 034/2016 - "ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2017".</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO N.º 035/2016 - REGULAMENTA OS SERVIÇOS DE INFRAESTRUTURA CONSTANTES  NAS LEIS MUNICIPAIS N.º 1.878 E N.º 1.885 DE JANEIRO E MARÇO DE 2009.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS, SOLICITANDO QUE O MESMO SEJA APRECIADO EM REGIME DE URGÊNCIA URGENTÍSSIMA.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPECIONAL INTERESSE PÚBLICO DE 01 (UM) FARMACÊUTICO PARA COBRIR LICENÇA MATERNIDADE DE FARMACÊUTICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A CASA LAR UNÇÃO DE ELIAS U.D.E DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA REDAÇÃO DE PARÁGRAFO, DA LEI 1.941 DE 09 DE OUTUBRO DE 2009.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA RESOLUÇÃO Nº 001/91 DE 10 DE DEZEMBRO DE 1991</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2466/2466_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REDAÇÃO E REVOGA DISPOSITIVOS DA RESOLUÇÃO Nº 001/91 DE 10 DE DEZEMBRO DE 1991  (REGIMENTO INTERNO) </t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 003/2016 - "ALTERA DISPOSITIVOS DA RESOLUÇÃO N.º 001/91 (REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE MAJOR VIEIRA)."</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A GALERIA DOS  EX-PRESIDENTES DA CÂMARA MUNICIPAL DE MAJOR VIEIRA E DÁ A SUA DENOMINAÇÃO </t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>REPDE</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO/DENUNCIA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO N.º 001/2016 - REPRESENTAÇÃO PELA ABERTURA DE PROCESSO DISCIPLINAR COM FULCRO NA OCORRÊNCIA DE ATO CONTRÁRIO À ÉTICA PARLAMENTAR. (RESOLUÇÃO N.º 017/2008 - CÓDIGO DE ÉTICA PARLAMENTAR.)</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N.º 001/2016 - REQUER O ENCAMINHAMENTO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A PLENA ALIMENTAÇÃO DAS INFORMAÇÕES INERENTES À DESPESAS COM DIÁRIAS DA PREFEITURA JUNTO AO PORTAL DA TRANSPARÊNCIA &amp;#8211; FLY TRANSPARÊNCIA (BETHA SISTEMAS), REFERENTE AO PERÍODO COMPREENDIDO A PARTIR DE &amp;#8220;JANEIRO/2015 ATÉ A PRESENTE DATA&amp;#8221;, CONFORME SE VERIFICA POR LINK ALOCADO JUNTO À SEU SITE. </t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 002/2016 - REQUER-SE O ENCAMINHAMENTO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A COMPLETA ALIMENTAÇÃO DE TODAS AS INFORMAÇÕES INERENTES À RECEITAS E DESPESAS DA PREFEITURA JUNTO AO PORTAL DA TRANSPARÊNCIA &amp;#8211; FLY TRANSPARÊNCIA (BETHA SISTEMAS), REFERENTE AO PERÍODO COMPREENDIDO A PARTIR DE &amp;#8220;JANEIRO/2015 ATÉ A PRESENTE DATA&amp;#8221;, POR TRATAR-SE DE PORTAL ELETRÔNICO VOLTADO A TRANSPARÊNCIA E PUBLICIDADE DOS REFERIDOS ATOS DO GOVERNO MUNICIPAL.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A RETIRADA DE PAUTA E ARQUIVAMENTO DO PROJETO DE RESOLUÇÃO Nº 001/2016, DE AUTORIA DOS VEREADORES SILVIO - JURACI E MAURÍCIO - "REVOGA DISPOSITIVO DA RESOLUÇÃO Nº 001/91 DE 10 DE DEZEMBRO DE 1991". </t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS E APÓS TER OUVIDO O PLENÁRIO, REQUER  NA FORMA  DO DISPOSTO NO ARTIGO 55 &amp;#8220;II&amp;#8221; DO REGIMENTO INTERNO DA CÂMARA, LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES, NO PERÍODO COMPREENDIDO ENTRE 23 DE FEVEREIRO  À 23 DE MARÇO DE 2016.  </t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ENVIO DE NOMINATA COMPLETA DOS SERVIDORES ATUALMENTE CONTRATADOS PELO POT (PROGRAMA OPERACIONAL DO TRABALHO) NA ESFERA MUNICIPAL, ACOMPANHADO DE ALUSIVA REFERÊNCIA A ÁREA DE LOTAÇÃO DE CADA UM DOS MESMOS. </t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE BALANCETES FINANCEIROS DA PREFEITURA REFERENTES AO MESES DE &amp;#8216;DEZEMBRO/2015 E JANEIRO/2016&amp;#8217;, BEM COMO O BALANÇO ANUAL &amp;#8211; 2015, EM CONFORMIDADE AO DISPOSTO NO ART. 68, INCISO III DA LEI ORGÂNICA, HAJA VISTA O ÚLTIMO BALANÇO REMETIDO SER REFERENTE AO MÊS DE NOVEMBRO/2015. </t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR  PARA TRATAMENTO DE SAÚDE NO PERÍODO DE 01.06 A 15.06.2016.  (DERCILIO JOSÉ SEVERGNINI)</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE BALANCETES FINANCEIROS DA PREFEITURA REFERENTES AO MESES DE &amp;#8216;FEVEREIRO, MARÇO, E ABRIL/2016&amp;#8217;, EM CONFORMIDADE AO DISPOSTO NO ART. 68, INCISO II DA LEI ORGÂNICA, HAJA VISTA O ÚLTIMO BALANÇO REMETIDO SER REFERENTE AO MÊS DE JANEIRO/2016. </t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROJETO DE LEI N.º 025/2016 QUE VISA INSTITUIR AJUDA DE CUSTO PARA PROFISSIONAIS DA ÁREA DE SAÚDE QUE CONDUZAM OU ACOMPANHEM ASSISTIDOS PARA OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES, NO PERÍODO DE  09 DE AGOSTO À  07 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE ESCRITURA PÚBLICA DE COMPRA E VENDA, BEM COMO A MATRÍCULA IMOBILIÁRIA DO TERRENO LOCALIZADO NA RUA FRANCISCO DOS SANTOS VEIGA NO QUAL SE ENCONTRA EDIFICADO O ATUAL POSTO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE DOCUMENTAÇÃO PERTINENTE AO PREENCHIMENTO DOS REQUISITOS ESTABELECIDOS NA LEI MUNICIPAL Nº 829/1989, QUE DISPÕE SOBRE OS PARCELAMENTOS DO SOLO URBANO DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDENCIAS, EM RELAÇÃO AOS SEGUINTES LOTEAMENTOS/DESDOBRAMENTOS ARROLADOS.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER EM CONFORMIDADE AO QUE GARANTE O ART. 55, II, DO REGIMENTO INTERNO DESTA CASA DE LEIS, A CONCESSÃO DE LICENÇA DE SUAS ATIVIDADES NA VEREANÇA, PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR, NO PERÍODO COMPREENDIDO DE &amp;#8220;16 DE AGOSTO À 14 DE OUTUBRO DO CORRENTE ANO.&amp;#8221;</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE CÓPIA DA &amp;#8220;PORTARIA DE EXONERAÇÃO DO SERVIDOR FRANCISCO JURACZEKY&amp;#8221;.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE CÓPIA DE &amp;#8220;PROCESSO LICITATÓRIO QUE TENHA POR FIM A CONTRATAÇÃO DE SERVIÇOS DE CAÇAMBA&amp;#8221; NO EXERCÍCIO DO ANO DE 2016.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE OFÍCIO DE CONVOCAÇÃO AO SR. SECRETÁRIO MUNICIPAL DE FINANÇAS &amp;#8211; SR. VALDECIR CATAFESTA, COM ESCOPO DE SOLICITAR SEU COMPARECIMENTO JUNTO AOS TRABALHOS DA 06.ª SESSÃO ORDINÁRIA A REALIZAR-SE NA DATA DE &amp;#8220;05 DE SETEMBRO DO CORRENTE ANO&amp;#8221;, EM CONFORMIDADE AO QUE PRECEITUA O ART. 88, IV DA LEI ORGÂNICA MUNICIPAL, COM O FIM DE PRESTAR ESCLARECIMENTOS ACERCA DE ASSUNTOS AFINS A ÁREA FINANCEIRA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, COM ESCOPO DE SOLICITAR O ENCAMINHAMENTO DE DOCUMENTOS COMPROBATÓRIOS REFERENTES À APLICAÇÃO DOS RECURSOS ORIUNDOS DAS ALIENAÇÕES DE BENS MÓVEIS DO MUNICÍPIO, CALHADAS PELAS LEIS MUNICIPAIS N.ºS 2.226/2014, 2.277/2015, E 2.316/2016.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, COM ESCOPO DE SOLICITAR O ENCAMINHAMENTO DE ELUCIDAÇÕES ACERCA DO MONTANTE DOS VALORES ARRECADADOS PELO MUNICÍPIO, ORIUNDOS DOS RECURSOS DA COSIP &amp;#8216;PAGOS&amp;#8217; PELOS MUNÍCIPES, BEM COMO SOBRE OS MOTIVOS DA NÃO APLICAÇÃO DOS ALUSIVOS VALORES NOS DECORRENTES SERVIÇOS DE MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA, NO PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA PARA INTERESSES PARTICULARES NO PERÍODO DE 13 DE SETEMBRO À 11 DE NOVEMBRO DE 2016. </t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE EXTRATOS BANCÁRIOS DA CONTA CONVÊNIO N.º 12.257-2, DO PERÍODO REFERENTE A &amp;#8220;01/01/2016 À 31/08/2016.&amp;#8221; </t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O ENCAMINHAMENTO DE RELAÇÃO DE EMPENHOS LIQUIDADOS E NÃO LIQUIDADOS E RESPECTIVAS ORDENS DE PAGAMENTO ALUSIVOS AO PERÍODO DE 2015 E 2016, ACERCA DE REPASSES INERENTES A PARTE PATRONAL DOS SERVIDORES EFETIVOS AO FUNDO MUNICIPAL DE PREVIDÊNCIA. </t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  SEJA ENCAMINHADO OFÍCIO AO  CHEFE  DO PODER  EXECUTIVO MUNICIPAL,  SOLICITANDO ESCLARECIMENTOS A RESPEITO DA SITUAÇÃO RELATADA PELO CONSELHO MUNICIPAL DE PREVIDÊNCIA SOCIAL, NO OFÍCIO N° 016/2016 (ANEXANDO CÓPIA DO MESMO), BEM COMO INFORMAÇÕES ACERCA DE QUAIS MEDIDAS ESTÃO SENDO TOMADAS PELO PODER EXECUTIVO PARA QUE OS PAGAMENTOS DEVIDOS AO REGIME PRÓPRIO DE PREVIDÊNCIA SEJAM REGULARIZADOS. </t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES, NO PERÍODO DE 18 DE OUTUBRO E 18 DE NOVEMBRO DE 2016  (JURACI) </t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO SOBRE QUESTÃO DE ORDEM </t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES,   NO PERÍODO DE 15 DE NOVEMBRO À 15 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES, NO PERÍODO DE  22 DE NOVEMBRO À  22 DE DEZEMBRO DE 2016. </t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ENCAMINHAMENTO DE REQUERIMENTO AO SR. PREFEITO, COM VIAS AO FORNECIMENTO DA ÚLTIMA FOLHA DE PAGAMENTO DOS SERVENTUÁRIOS BENEFICIADOS DO PROGRAMA (POT), ACOMPANHADA DA RESPECTIVA DATA DE CONTRATAÇÃO DE CADA UM.  </t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A  CONCESSÃO DE  TÍTULO  CIDADÃO  HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES  (JURACI ALLIEVI) </t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A GALERIA DOS EX-PRESIDENTES  DA CÂMARA DE VEREADORES E Á A SUA DENOMINAÇÃO  (ALFONSO SOBCZACK)  </t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA TRATAMENTO DE SAÚDE  (DERCILIO) </t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES  PARTICULARES  </t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES (JURACI) </t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA DE ORÇAMENTO  DA UNIDADE ORÇAMENTÁRIA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES  (SILVIO KIZEMA) </t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR PARA INTERESSES PARTICULARES - PERÍODO DE 18 DE OUTUBRO A 18 DE NOVEMBRO DE 2016. (JURACI ALLIEVI) </t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES_x000D_
 PARTICULARES_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DO CARGO DE VEREADOR, PARA INTERESSES PARTICULARES   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2054,67 +2054,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2611/2611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2554/2554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2611/2611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2554/2554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>