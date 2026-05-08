--- v0 (2026-02-02)
+++ v1 (2026-05-08)
@@ -54,4501 +54,4501 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decretos</t>
   </si>
   <si>
     <t>Orildo Antônio Severgnini</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO Nº 1728 DE 12 DE ABRIL DE 2017 - DECRETA PONTO FACULTATIVO, NO DIA 13 DE ABRIL, EM VIRTUDE DO FERIANDO NACIONAL SEXTA-FEIRA DA PAIXÃO </t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 2012. </t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/5313/emenda_lei_organica_24-2017.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/5313/emenda_lei_organica_24-2017.pdf</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 1 (UM) REDUTOR DE VELOCIDADE &amp;#8211; &amp;#8216;LOMBADA&amp;#8217;, EM FRENTE AO PONTO DE TAXI SITUADO NAS IMEDIAÇÕES DA PRAÇA JÚLIO COSTA.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECONSTRUÇÃO DE PONTE SITUADA JUNTO A ESTRADA GERAL QUE LIGA AS COMUNIDADES DE RIO NOVO À LAGEADO LISO, NAS PROXIMIDADES DA RESIDÊNCIA DO SR. IRINEU RUTHES.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE TRABALHO VOLTADO AO ESTABELECIMENTO DE TRATATIVA JUNTO AOS ESTABELECIMENTOS FARMACÊUTICOS INSTALADOS NO ÂMBITO MUNICIPAL, COM VIAS A ELABORAÇÃO DE UM SISTEMA DE PLANTÃO DE ATENDIMENTO A POPULAÇÃO.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO E MELHORIA DOS PARQUES E ACADEMIAS SITUADOS JUNTO A PRAÇA MADRE PAULINA, E PRAÇA DA IGREJA CATÓLICA MATRIZ.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) EM FRENTE A CASA DE VALDIR DE PAULA, SITUADA NA COHAB.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO DE ESTRADA DE ACESSO A PROPRIEDADE DO SR.  JOSÉ LISBOA, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REFORMA DE BUEIRO SITUADA JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE PAULO URBANECK, SITUADA NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO DE ESTRADA DE ACESSO A PROPRIEDADE DA SR.ª VERÔNICA MONCHALOSKI, SITUADA NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE REPAROS JUNTO A TRECHO DA MALHA ASFÁLTICA DA RUA ARGEMIRO BORGES, QUE APRESENTA DESMORONAMENTO DE SEU BEIRAL, EM PERÍMETRO PRÓXIMO AS IMEDIAÇÕES DA AGÊNCIA DO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE REPAROS JUNTO A TRECHO DA MALHA ASFÁLTICA DA RUA LUIZ DAVET, QUE APRESENTA DESMORONAMENTO DE SEU BEIRAL, EM PERÍMETRO PRÓXIMO AS IMEDIAÇÕES DA EMPRESA VPM PNEUS.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇOS DE LIMPEZA DE TERRENOS BALDIOS SITUADOS NA COHAB III.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE LIMPEZA EM TERRENOS LOCALIZADOS NOS ARREDORES DO POSTO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REFORMA DE BUEIRO SITUADO JUNTO A ESTRADA LOCALIZADA NAS IMEDIAÇÕES DA PROPRIEDADE DE ADÃO KARVAT, DANDO ACESSO A LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A ELABORAÇÃO DE PROJETO DE LEI QUE VISE A REGULAMENTAÇÃO DA CONCESSÃO DE VALE ALIMENTAÇÃO À TODOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS PARA INSTALAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO ENTRE AS RUAS LUIZ DAVET E NARCISO LEONARDO RUTHES</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM PERÍMETRO DE ESTRADA SITUADA NAS PROXIMIDADES DA PROPRIEDADE DE ZENON PIECZARKA, NA LOCALIDADE DE RIO NOVO, ATÉ PONTO QUE DELIMITA O FINAL DO PERÍMETRO ATENDIDO PELA LINHA DO TRANSPORTE PÚBLICO ESCOLAR, NAS IMEDIAÇÕES DO ACESSO AS PROPRIEDADES DA FAMÍLIA MENEGAZZO.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO DE ESTRADA EM PERÍMETRO SITUADO NAS PROXIMIDADES DA PROPRIEDADE DA FAMÍLIA SOARES, NA LOCALIDADE DE RIO NOVO DO MEIO, ATÉ PONTO QUE PASSA PELAS LAVOURAS DE SEBASTIÃO SOBCZACK, COM ACESSO A COMUNIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO DE ESTRADA EM PONTO SITUADO NAS PROXIMIDADES DA RESIDÊNCIA DE ANTÔNIA SOBCZACK, NA LOCALIDADE DE SÃO ROQUE. </t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE LOMBADA NAS PROXIMIDADES DA RESIDÊNCIA DE DORIVAL JOSÉ MACHADO E GELSON CORDEIRO. </t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE TUBULAÇÃO DE ESGOTO EM PERÍMETRO DE QUADRA NAS PROXIMIDADES DA RESIDÊNCIA DE CATARINA SANTOS. </t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO JUNTO A ESTRADA SECUNDÁRIA QUE DÁ ACESSO A PROPRIEDADE DE CELESTE JUNKOSKI, SITUADA NA LOCALIDADE DE CANUDOS. </t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE PÁTIO DE ESTUFA SITUADO NA PROPRIEDADE DE OSNI KICHILESKI, MEDIANTE A DESTINAÇÃO DE 08 (OITO) CARGAS DE CASCALHO.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BOCA DE LOBO EM FRENTE A PROPRIEDADE DE MARIA DO CARMO IACHITZKI (ESTABELECIMENTO COMERCIAL &amp;#8211; LANCHONETE DA CARMEM), LOCALIZADO NA RUA NARCISO LEONARDO RUTHES.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PÁTIO DA GRANJA DE ESTANISLAU LEPCHACK NETO, SITUADA NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM EXTENSÃO DE ESTRADA SITUADA NAS PROXIMIDADES DO ACESSO A PROPRIEDADE DE ROBSON TCHAIKA (BAIRRO DAS ANTENAS).</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SERVIÇO DE ENCASCALHAMENTO COM VIAS A REPARO DA VIA (TAPA BURACO) EM EXTENSÃO DE ESTRADA SITUADA ENTRE AS PROPRIEDADES DE LUIS TERRES ATÉ LUDOVICO RUCHISKI, NA LOCALIDADE DE SANTO ANTÔNIO._x000D_
 </t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO, E CONCOMITANTE SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM TRECHO DE ESTRADA PRÓXIMO A COHAB MADRE PAULINA, SITUADO NAS PROXIMIDADES DA RESIDÊNCIA DE EDENILSON MUCHALOSKI.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NOS PONTOS QUE CALHEM DA IMPLEMENTAÇÃO DE TAL BENFEITORIA NA COHAB III.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE PONTO DE ÔNIBUS ESCOLAR, NAS PROXIMIDADES DA RESIDÊNCIA DE VILSON GLINSKI, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TOMADA DE INICIATIVAS COM VIAS A TROCA DA CAIXA DE D&amp;#8217;ÁGUA DA CASA DOS IDOSOS, ATUALMENTE DE &amp;#8220;AMIANTO&amp;#8221;, POR UMA DE PLÁSTICO.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E CONSTRUÇÃO DE UM BUEIRO, JUNTO A ESTRADA SECUNDÁRIA SITUADA NA ENTRADA DA PROPRIEDADE DE ALCIDES GREIN, ATÉ A PROPRIEDADE DE ANTENOR SCHULUCUBIER, NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) EM FRENTE AO POSTO DE SAÚDE DA COMUNIDADE DE RIO CLARO, E OUTRO EM FRENTE AO COLÉGIO DRÁUZIO CELESTINO CUNHA.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE CERCA DE TELA EM FRENTE AO POSTO DE SAÚDE E GINÁSIO DE ESPORTES DA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO EM ESTRADAS QUE DÃO ACESSO ÀS RESIDÊNCIAS DA FAMÍLIA MALACOSKI, E LAVOURAS DO SR. MÁRIO FRADINSKI, JAIR PAULINSKI, ANTÔNIO PAULINSKI, E VALDEMAR KARVAT, DENTRE OUTROS, NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE PONTE, EM ESTRADA SECUNDÁRIA SITUADA NA COMUNIDADE DO PULADOR, QUE DÁ ACESSO AS RESIDÊNCIAS DE GILMAR STAVISLASQUE, ADILSON ESTANISLAVISKI, E ELENIR DE DEUS BUENO.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) MATA-BURROS, EM PONTOS SITUADOS, UM EM FRENTE A RESIDÊNCIA DO SR. MIGUEL CARVALHO, E OUTRO EM FRENTE A RESIDÊNCIA DO SR. EDENIR KACHIMARECK, NA COMUNIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO EM TODAS AS ESTRADAS SECUNDÁRIAS SITUADAS NA ZONA RURAL, PRINCIPALMENTE ÀQUELAS LOCALIZADAS NAS COMUNIDADES DE RIO CLARO, E LAGEADO LISO.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JOSI DROSDECK, SITUADA NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO EM ESTRUTURA DE ILUMINAÇÃO DO GINÁSIO DE ESPORTES DA COMUNIDADE DE RIO NOVO, COM CONCOMITANTE CONTRATAÇÃO DE UM ZELADOR PARA O MESMO.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE RETIRADA DE LAMA DEPOSITADA JUNTO A ESTRADA QUE DÁ ACESSO A LAVOURA DE GILSON URBANECK, SITUADA NA LOCALIDADE DE SÃO ROQUE, COM CONCOMITANTE DESTINAÇÃO DE 08 CAÇAMBAS DE CASCALHO. PLEITO QUE SE FAZ, EM DECORRÊNCIA DA APROXIMAÇÃO DO PERÍODO DE COLHEITO DO CULTIVO DE SOJA.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO E PATROLAMENTO DE PERÍMETRO DA ESTRADA PRINCIPAL DE SÃO ROQUE ATÉ AS PROXIMIDADES DA PROPRIEDADE DE JÚLIO ANGELSKI, COM CONCOMITANTE SERVIÇO DE TERRAPLANAGEM PARA CONSTRUÇÃO DE UMA CASA, NA MESMA PROPRIEDADE.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO E PATROLAMENTO DE PERÍMETRO DA ESTRADA GERAL DA COMUNIDADE DE RIO VERMELHO, ATÉ A PROPRIEDADE DE NELSON NIEPSUI, COM VIAS A MELHORIA DAS CONDIÇÕES DE TRÁFEGO DA REFERIDA VIA, PRINCIPALMENTE EM RESGUARDO A REALIZAÇÃO DO SERVIÇO DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA AFONSO SOBCZACK, NAS PROXIMIDADES DA TRANSVERSAL QUE DÁ ACESSO A COMUNIDADE DE PULADOR, ATÉ AS IMEDIAÇÕES DA BORRACHARIA LOCAL.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE BUEIRO JUNTO A ESTRADA GERAL DA COMUNIDADE DE SÃO ROQUE QUE DÁ ACESSO A RIO NOVO, NAS PROXIMIDADES DA RESIDÊNCIA DE SEBASTIÃO BARRANKIEVICZ.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE BUEIRO JUNTO A ESTRADA QUE DÁ ACESSO A ENTRADA DA PROPRIEDADE DE MIGUEL NAZÁRIO. FRISA-SE QUE OS TUBOS NECESSÁRIOS A REALIZAÇÃO DA OBRA JÁ ENCONTRAM-SE NO LOCAL</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO EM BUEIRO, CONCOMITANTE ATERRAMENTO E ENCASCALHAMENTO, JUNTO A ESTRADA GERAL DA COMUNIDADE DE RIO CLARO, NAS IMEDIAÇÕES DA RESIDÊNCIA DE NATÁLIA HENNING, E ELENIR MAIA.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE PONTE, E CONCOMITANTE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA SITUADA NAS PROXIMIDADES DAS RESIDÊNCIAS DE: JULIANA, AGOSTINHO, E DÁTIO (VULGO: DÁTIO MELANCIEIRO), NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE LOMBADA EM FRENTE A CASA DE DARLAN FALKIEVICZ JUNTO A VIA SECUNDÁRIA QUE DÁ ACESSO A COMUNIDADE DE RIO BUTIÁ, SITUADA NAS PROXIMIDADES DA LOJA DA CÉLIA.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECIMENTO E PUBLICAÇÃO DE UM CRONOGRAMA FIXO PARA A REALIZAÇÃO DO SERVIÇO PERIÓDICO DE COLETA DE LIXO NAS COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO, OU MESMO, RECONSTRUÇÃO DE PONTE SITUADA EM ESTRADA NAS PROXIMIDADES DA RESIDÊNCIA DO SR. LAURO FALKIEVICZ, NA COMUNIDADE DE SERRA PRETA. </t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE LOMBADA EM FRENTE À RESIDÊNCIA E COMÉRCIO DO SR. SEBASTIÃO SOBCZACK, SITUADA NA LOCALIDADE DE COLÔNIA RUTHES. FATO QUE SE DEVE EM ESSENCIAL, EM DECORRÊNCIA DO CONSTANTE PERIGO CAUSADO POR MUITOS MOTORISTAS QUE TRANSITAM EM VELOCIDADE INCOMPATÍVEL AO LOCAL, EM VIA QUE CONCENTRA GRANDE TRÂNSITO DIÁRIO DE CRIANÇAS DAS MAIS DIVERSAS IDADES. </t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE REPARO (COM RETROESCAVADEIRA) EM BUEIRO SITUADO EM ESTRADA LOCALIZADA EM PONTO PRÓXIMO A DIVISA DE TERRAS DO SR. NATÁLIO MALACÓSKI, NA COMUNIDADE DE PULADOR. </t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO/CONSTRUÇÃO DE BUEIRO SITUADO EM ESTRADA NA PROPRIEDADE DE MIGUEL LUCACHINSKI NETO, LOCALIZADA NA ESTRADA GERAL DA LOCALIDADE DE BUTIÁ. </t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE BUEIRO JUNTO A ESTRADA GERAL DA LOCALIDADE DE PAIOL VELHO, EM PONTO SITUADO EM FRENTE A RESIDÊNCIA DO SR. ADEMAR SILVEIRA.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE 2 (DUAS) LOMBADAS JUNTO A ENCRUZILHADA EXISTENTE NA COMUNIDADE DE RIO CLARO, SENDO A PRIMEIRA NO SENTIDO QUE LIGA A LOCALIDADE DE PAIÓL VELHO, E A SEGUNDA NO SENTIDO DE LAGEADO LISO PARA O CENTRO.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE OBRAS DE MELHORIA POR MEIO DE PATROLAMENTO PARA O ALARGAMENTO DE ESTRADA SECUNDÁRIA SITUADA NAS IMEDIAÇÕES DA EMPRESA LATCO, EM ESPECIAL EM PONTO LOCALIZADO NAS PROXIMIDADES DA BORRACHARIA DO SR. MAURÍCIO. AINDA NAS IMEDIAÇÕES, CONCOMITANTE SERVIÇO DE REPARO EM LOMBADA LOCALIZADA PERTO A RESIDÊNCIA DO SR. MARCELO LISBOA DOS SANTOS.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIAS AO AR LIVRE NAS COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE PONTO DE ÔNIBUS EM FRENTE A IGREJA DA COMUNIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO EM PONTO DE ESTRADA SITUADO EM FRENTE A RESIDÊNCIA DE ADÃO BERDNARSKI, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO JUNTO A ESTRADA GERAL DA LOCALIDADE DE BUTIÁ, NAS PROXIMIDADES DA RESIDÊNCIA DE OSMAR LUCACHINSKI.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA LOMBADA (REDUTOR DE VELOCIDADE), EM PONTO DE VIA SITUADA EM FRENTE A EMPRESA DE REVENDA DE GÁS &amp;#8211; KIZEMA.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 2 (DOIS) BUEIROS JUNTO A ESTRADA GERAL DA LOCALIDADE DE RIO LISO, SENDO O PRIMEIRO PRÓXIMO A RESIDÊNCIA DO SR. LEOPOLDO KOASKI, (ESTE COM TUBOS DE 50 CM DE DIÂMETRO), E O SEGUNDO NAS IMEDIAÇÕES DA RESIDÊNCIA DO SR. LENILSON KOASKI (ESTE COM TUBOS DE 30 CM DE DIÂMETRO).</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A ESTRADA DA COMUNIDADE DE RIO CLARO, EM PONTO QUE DÁ ACESSO A LOCALIDADE DE CANUDOS, NAS PROXIMIDADES DA PROPRIEDADE DO SR. JOÃO NIEPSUI.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 2 (DUAS) LOMBADAS, SENDO A PRIMEIRA NA RUA NARCISO LEONARDO RUTHES, NAS PROXIMIDADES DA RESIDÊNCIA DA FALECIDA SRA. ADÉLIA CORDEIRO, E A SEGUNDA NAS PROXIMIDADES DA RESIDÊNCIA DO SR. IVO ZABLEUSKI, E LANCHONETE E MERCEARIA DO &amp;#8220;NECO&amp;#8221;.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONCLUSÃO DAS OBRAS DE CALÇAMENTO NO PERÍMETRO DO BAIRRO NOVA BRASÍLIA, HAJA VISTA A REALIZAÇÃO DE OBRAS APENAS PARCIAIS NA MAIOR PARTE DO LOCAL.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO (DESOBSTRUÇÃO) DE BOCAS DE LOBO, SITUADAS JUNTO AO CONJUNTO HABITACIONAL (COHAB) &amp;#8211; MADRE PAULINA. FATO SE PRESTA AO AMPARO DOS MORADORES LOCAIS, QUE EM DIAS DE ACENTUADA OCORRÊNCIA DE CHUVAS, SOFREM MUITAS VEZES COM O ALAGAMENTO DE SUAS CASAS, EM DECORRÊNCIA DO ACÚMULO DE ÁGUA NÃO ESCOADA PELAS ESTRUTURAS.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA GERAL DA COMUNIDADE DE COLÔNIA RUTHES, EM PONTO SITUADO EM FRENTE A RESIDÊNCIA DE LUDEMILA LUCACHINSKI. FATO QUE SE PRESTA AO AMPARO DA MESMA, QUE VEM ENCONTRANDO, HAJA VISTA A ACENTUADA DEPRECIAÇÃO DO LOCAL, GRANDE DIFICULDADE NO ACESSO A SUA RESIDÊNCIA. SITUAÇÃO QUE SE AGRAVA SOBRETUDO POR SE ENCONTRAR DEBILITADA EM RAZÃO DE TRATAMENTO DE SAÚDE QUE EMPREENDE, E CONTAR COM IDADE AVANÇADA. </t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA SECUNDÁRIA QUE DA ACESSO A RESIDÊNCIA DO SR. LEOPOLDO SCHIMIGUEL, NA LOCALIDADE DE SERRA PRETA. </t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA SECUNDÁRIA QUE DA ACESSO A RESIDÊNCIA DO SR. ORTI DE DEUS BUENO, NA LOCALIDADE DE PULADOR. </t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA SECUNDÁRIA QUE DA ACESSO A RESIDÊNCIA DO SR. ALCEU DE DEUS BUENO, NA LOCALIDADE DE PULADOR. </t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM TOMADAS AS MEDIDAS NECESSÁRIAS PARA QUE HAJA EFETIVO CUMPRIMENTO DO CÓDIGO TRIBUTÁRIO MUNICIPAL, DEVENDO SER REALIZADA FISCALIZAÇÃO DO COMÉRCIO AMBULANTE E EVENTUAL NO TERRITÓRIO DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO AOS PONTOS MAIS CRÍTICOS EXISTENTES NA ESTRADA GERAL DA LOCALIDADE DE BUTIÁ, ATÉ O PONTO SITUADO NAS PROXIMIDADES DA PROPRIEDADE DE CARLINHOS MUCHALOVSKI. </t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE BUEIROS JUNTO A ESTRADA SECUNDÁRIA QUE DÁ ACESSO AS LAVOURAS DO SR. VILSON PECHIBILSKI, E ESTRADA QUE DÁ ACESSO A LEITARIA DE PROPRIEDADE DO SR. ADILSON RIBOVSKI, NA COMUNIDADE DE RIO NOVO. </t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE LICENÇA/LIBERAÇÃO DE USO DE TERRENO COM CERCA DE 200M² SITUADO NA LOCALIDADE DE LAGEADO LISO, ONDE ENCONTRA-SE A ESCOLA DA LOCALIDADE, EM DIVISA COM A CAPELA LOCAL, PARA UTILIZAÇÃO EM PRÓL DA PROMOÇÃO DE EVENTOS DA CAPELA NOSSA SENHORA APARECIDA (LAGEADO LISO), COM COMPROMISSO DA COMISSÃO DA CAPELA, EM REALIZAR OS SERVIÇOS NECESSÁRIOS DE LIMPEZA DO MESMO.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NAS PROXIMIDADES DA RESIDÊNCIA DO SR. PEDRO CRUZ, SITUADA NA COHAB I. </t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DO SR. VICTOR GALESKI SITUADA NA LOCALIDADE DE BUTIÁ. FRISA-SE A ESSENCIALIDADE DO SERVIÇO EM RAZÃO DE RESIDIREM NO DOMICÍLIO CASAL DE IDOSOS, E A MANUTENÇÃO DO PROBLEMA INVIABILIZAR O ACESSO DE VEÍCULOS AO LOCAL, FATO QUE SE AGRAVA PELOS MESMOS REALIZAREM TRATAMENTO MÉDICO, E DEPENDEREM DE MODO ESSENCIAL DE TRANSPORTE PARA TANTO.  </t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE LOMBADA (REDUTOR DE VELOCIDADE), EM PONTO SITUADO EM FRENTE A RESIDÊNCIA DA SRª. MARISTELA PAULA, SITUADA NA LOCALIDADE DE PAIÓL VELHO.  </t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE LOMBADA (REDUTOR DE VELOCIDADE), EM PONTO SITUADO NAS PROXIMIDADES DA IGREJA CATÓLICA DA COMUNIDADE DO PULADOR, (ESTRADA DO MEIO). MEDIDA ESTA QUE SE PLEITEIA EM DETRIMENTO DE NO LOCAL VERIFICAR-SE GRANDE CONCENTRAÇÃO DE CRIANÇAS DAS MAIS DIVERSAS IDADES DURANTE TODO O DIA, FATO ESTE QUE SE DEVE FUNDAMENTALMENTE EM RAZÃO DA EXISTÊNCIA DE PONTO DE ÔNIBUS LOCAL. OCORRE QUE TAL CIRCUNSTÂNCIA SUSCITA GRANDE E CONSTANTE PERIGO, POR O PERÍMETRO CONSTITUIR ÁREA DE TRÂNSITO ACENTUADO DURANTE TODO O DIA, E CONFORME VERIFICA-SE POR INFORMAÇÕES, MUITOS MOTORISTAS TRANSITAREM EM VELOCIDADE INCOMPATÍVEL COM A DEVIDA.  </t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DO SR. DONALDO DOMBROSKI, SITUADA NA LOCALIDADE DE BUTIÁ. O PRESENTE PEDIDO SE FAZ EM DETRIMENTO DE AS MÁS CONDIÇÕES ATUAIS DA VIA, ESTAREM IMPOSSIBILITANDO O MESMO DO ACESSO À SUA PROPRIA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPAROS/MANUTENÇÃO JUNTO À PONTO DE ÔNIBUS SITUADO EM FRENTE A ESCOLA DE EDUCAÇÃO BÁSICA LUIZ DAVET.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE VIABILIZAÇÃO DA CONCESSÃO DE AJUDA DE CUSTEIO AO TRÂNSITO DE DESLOCAMENTO DE ALUNOS RESIDENTES EM NOSSO MUNICÍPIO, MATRICULADOS EM CURSOS DE GRADUAÇÃO EM INSTITUIÇÕES DE ENSINO SITUADAS NA CIDADE DE PORTO UNIÃO/SC.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE LOMBADA (REDUTOR DE VELOCIDADE), EM PONTO SITUADO NAS PROXIMIDADES DO PORTÃO DA PROPRIEDADE DO SR. OTÁVIO LUCACHINSKI, NA ESTRADA GERAL DA LOCALIDADE DE SANTO ANTÔNIO, EM PERÍMETRO MAIS OU MENOS 40 MTS ANTES DO LOCAL. PLEITO ESTE QUE SE FUNDA EM DETRIMENTO DO FATO DE GRANDE CONCENTRAÇÃO DE CRIANÇAS DAS MAIS DIVERSAS IDADES DURANTE O DIA, JUNTO A PONTO DE ÔNIBUS EXISTENTE NAS PROXIMIDADES. CIRCUNSTÂNCIA QUE SUSCITA GRANDE E CONSTANTE PREOCUPAÇÃO, SOBRETUDO POR O LOCAL CONSTITUIR ÁREA DE TRÂNSITO ACENTUADO, E CONFORME VERIFICADO POR INFORMAÇÕES, SER CONSTANTE A OCORRÊNCIA DE MOTORISTAS TRANSITANDO EM VELOCIDADE INCOMPATÍVEL.  </t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REALIZAÇÃO DE MELHORIAS JUNTO A PONTOS DE ESTRADA SITUADOS EM FRENTE ÀS PROPRIEDADES LOCALIZADAS NA RUA JOSÉ PEREIRA DO VALE, NAS PROXIMIDADES DO SILO DO SR. BENZO, JUNTO A VIA QUE DÁ ACESSO A COMUNIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE GEOVANI BECKER, RESIDENTE NA LOCALIDADE DE PAIÓL VELHO. TAL PLEITO SE PRESTA A VIABILIZAÇÃO DE CONDIÇÕES AO ACESSO DO CAMINHÃO DO LEITE QUE ATENDE A PROPRIEDADE, SERVIÇO ESTE QUE PELO CARATER ALTAMENTE PERECÍVEL DO PRODUTO, ESPELHA MÁXIMA ATENÇÃO.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CALÇAMENTO EM RUA SITUADA NO BAIRRO SOL NASCENTE, EM PERÍMETRO DE CERCA 120M, EM BENEFÍCIO DIRETO DAS FAMÍLIAS DE: VILMAR SEMENTCOSKI, JAIR PEREIRA, VALDEMAR SMENTECOSKI, TEODORO SHOTKA, LAURO FRANÇA, E ZENILDO MAINER, RESIDENTES NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPARO/MANUTENÇÃO EM BUEIRO EXISTENTE JUNTO A ESTRADA QUE DA ACESSO A PROPRIEDADE DE JÚLIO SATURNO, RESIDENTE NA LOCALIDADE DE AGUDOS (* JÁ EXISTEM TUBOS NO LOCAL), COM CONCOMITANTE SERVIÇO DE CONSTRUÇÃO DE LOMBADA EM FRENTE A RESIDÊNCIA DO SR. JOSÉ FOLMER, SITUADA NO MESMO PERÍMETRO.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM TRECHO DE ESTRADA QUE SE INICIA _x000D_
 EM FRENTE A PROPRIEDADE DE SEBASTIÃO SOBCZACK, PASSANDO PELA PROPRIEDADE DE HAROLDO SEMENTCOSKI, ATÉ O ALTO DO CEDRO, NA LOCALIDADE DE PAIÓL VELHO._x000D_
 </t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TOMADA DE INICIATIVA COM VIAS AO ADIMPLEMENTO DA CONCESSÃO DE PERCENTUAL DE RECOMPOSIÇÃO SALARIAL NÃO REPASSADO AOS SERVIDORES, EM DESCUMPRIMENTO A PRECEITO DA LEI N.º 2.301/2016, NAS REFERÊNCIAS DE 3,97% (TRÊS INTEIROS E NOVENTA E SETE DÉCIMOS POR CENTO), E 3,96% (TRÊS INTEIROS E NOVENTA E SEIS DÉCIMOS POR CENTO), DO PERÍODO COMPREENDIDO ENTRE MAIO DE 2014 A DEZEMBRO DE 2015, EM OBSERVÂNCIA AO QUE DISPÕE O ART. 37, INCISO X DA CF./1988. </t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE LOMBADA EM PONTO LOCALIZADO EM FRENTE À RESIDÊNCIA DO SR. JOSÉ COSTA, SITUADA NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE VALDORI KRAUSS, RESIDENTE NA LOCALIDADE DE RIO CLARO. SERVIÇO ESTE QUE SE SOLICITA EM DECORRÊNCIA DO NECESSÁRIO ESCOAMENTO DA PRODUÇÃO AGRÍCOLA, ORA PREJUDICADO PELO ESTADO INTRANSITÁVEL EM QUE SE ENCONTRA A MENCIONADA VIA.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE LOMBADA EM PONTO DE VIA LOCALIZADO EM FRENTE AO COMÉRCIO DE PROPRIEDADE DO SR. JOSÉ LUCACHINSKI, SITUADO NA LOCALIDADE  DO PULADOR._x000D_
 </t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAÇÃO DE UM(A) SERVIDOR(A) COM VIAS A REALIZAÇÃO DO SERVIÇO DE LIMPEZA DAS DEPENDÊNCIAS DA CASA DOS IDOSOS, COM A FREQUÊNCIA MÍNIMA DE 1 (UMA) NA SEMANA, BEM COMO CONCOMITANTE SERVIÇO DE REPARO E MANUTENÇÃO NECESSÁRIAS JUNTO A MESMA. PLEITO ESTE POR FIM, QUE SE DEVE AO CRÍTICO ESTADO DE DEPRECIAÇÃO DO LOCAL, SEGUNDO ALEGAÇÃO DOS PRÓPRIOS FREQUENTADORES.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE ESTRUTURA DE ABRIGO JUNTO ÀS DEPENDÊNCIAS DO POSTO DE SAÚDE DA COMUNIDADE DO PULADOR. FATO QUE SE DEVE, A CONSTATAÇÃO DIÁRIA DE INÚMERAS PESSOAS QUE PRECISAM AGUARDAR NO LOCAL O ATENDIMENTO MÉDICO, SEM O RESGUARDO DE QUALQUER ESTRUTURA QUE LHES GUARNEÇA DAS AÇÕES DE INTEMPÉRIES CLIMÁTICOS DIVERSOS. FRISA-SE A EXISTÊNCIA DE SALA NO LOCAL DEDICADA A ESTE FIM, TODAVIA, O MESMO SE FAZ EM DECORRÊNCIA DA DEMANDA REAL SUPERAR EM MUITO A CAPACIDADE DA MESMA.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DOS PONTOS MAIS CRÍTICOS DA ESTRADA GERAL QUE DÁ ACESSO A COMUNIDADE DE RIO DA VEADA. </t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DA TOMADA DE ATOS NECESSÁRIOS A VIABILIZAÇÃO DE INICIATIVA LEGISLATIVA, EM ENTROSAMENTO DO PODER EXECUTIVO DOS MUNICÍPIOS DE MAJOR VIEIRA E CANOINHAS, COM VIAS A CONCOMITANTE ELABORAÇÃO E ENCAMINHAMENTO DE PROJETOS DE LEI, QUE VERSEM A REVOGAÇÃO DA CESSÃO TERRITORIAL REALIZADA AO MUNICÍPIO DE CANOINHAS, DE PARTE DE ÁREA RELATIVA À LOCALIDADE DE RIO DA VEADA. </t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE &amp;#8216;REDUTOR DE VELOCIDADE&amp;#8217; EM FRENTE A RESIDÊNCIA DE ANGÉLICA VIEIRA, LOCALIZADA NA LOCALIDADE DE PAIÓL VELHO. </t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE &amp;#8216;REDUTOR DE VELOCIDADE&amp;#8217; EM FRENTE A RESIDÊNCIA DE ADEMIR DORÉ, LOCALIZADA NA LOCALIDADE DE SÃO ROQUE. PLEITO ESTE QUE SE FAZ EM DECORRÊNCIA DO ACENTUADO TRÂNSITO DIÁRIO DE CRIANÇAS NAS PROXIMIDADES, EM RAZÃO DA EXISTÊNCIA DE PONTO DE ÔNIBUS ESCOLAR NAS IMEDIAÇÕES.  </t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE &amp;#8216;REDUTOR DE VELOCIDADE&amp;#8217; NAS PROXIMIDADES DA RESIDÊNCIA DO SR. ARGEMIRO UTICOSKI E SRª. MARGARETE UTICOSKI, LOCALIZADA NA LOCALIDADE DE RIO NOVO. PLEITO ESTE QUE SE FAZ EM DECORRÊNCIA DO ACENTUADO TRÂNSITO DIÁRIO DE CRIANÇAS NAS PROXIMIDADES, EM RAZÃO DA EXISTÊNCIA DE PONTO DE ÔNIBUS ESCOLAR NAS IMEDIAÇÕES.  </t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE OSMAR LEFCHAK, NA COMUNIDADE DE PULADOR, COM DESTINAÇÃO DE 03 (TRÊS) CARGAS DE CASCALHO.  </t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM PONTO DE RUA SITUADO EM FRENTE AO PAVILHÃO DA IGREJA MATRIZ ATÉ AS PROXIMIDADES DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DE ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE ARILDO KACHIMARECK, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DE ESTRADA SITUADO DA ENTRADA DA RESIDÊNCIA DE JOÃO PETRUKA, ATÉ A RESIDÊNCIA DE ESTANISLAU CHICALSKI, NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO. </t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE ESTUDOS DE VIABILIDADE COM VIAS A TOMADA DE PROVIDÊNCIAS NECESSÁRIAS, PARA A CRIAÇÃO DE EQUIPE DE VIGILÂNCIA MUNICIPAL COM ESCOLTA ARMADA, À SER CUSTEADA PELA PREFEITURA MUNICIPAL E COMÉRCIO LOCAL. </t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO COM DESTINAÇÃO DE 06 (SEIS) CARGAS DE CASCALHO JUNTO A ENTRADA DE ACESSO A PROPRIEDADE DO SR. DAVID FERENS, SITUADA NA LOCALIDADE DE RIO BONITO. </t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO/REFORMA EM PONTE SITUADA JUNTO A ESTRADA QUE DA Á ACESSO A PROPRIEDADE DE MARCOS TELES RODRIGUES, NA LOCALIDADE DE RIO CLARO. </t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO COM DESTINAÇÃO DE 02 (DUAS) CARGAS DE CASCALHO E CONCOMITANTE SERVIÇO DE REFORMA DE BUEIRO, JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE CELESTINA JIENTARA STEMPOSKI, SITUADA NA LOCALIDADE DE SÃO ROQUE, EM DETRIMENTO DA GRANDE DIFICULDADE ENTÃO ENFRENTADA PARA A REALIZAÇÃO DO ESCOAMENTO DA PRODUÇÃO DE LEITE. </t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) EM PONTO SITUADO EM FRENTE A PROPRIEDADE DE VILMAR KACHIMARECK, RESIDENTE NA LOCALIDADE DE PULADOR. </t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE LIMPEZA DE TERRENO BALDIO SITUADO NAS PROXIMIDADES DA COHAB III.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENVIO DE PROJETO DE LEI COM ESCOPO DE ALTERAR A REGULAMENTAÇÃO DA LEI MUNICIPAL N.º 1.941/09, EM ESPECÍFICO SEU ART. 34, E LEI COMPLEMENTAR N.º 017/2007 (ESTATUTO DO SERVIDOR) EM SEU ART. 93, QUE TRATAM DA &amp;#8216;LICENÇA MATERNIDADE&amp;#8217;, ADEQUANDO OS DISPOSITIVOS ÀS GARANTIAS CONTEMPLADAS PELA LEI FEDERAL N.º 11.770/08, QUE EM PRÓL DAS SERVIDORAS E FUNCIONÁRIAS AFINS E OPÇÃO DO EMPREGADOR, AMPLIOU O PERÍODO DE LICENÇA-MATERNIDADE DE &amp;#8216;QUATRO&amp;#8217; PARA &amp;#8216;SEIS&amp;#8217; MESES, BEM COMO, ANTE A RECENTE AMPLIAÇÃO LEGAL (LEI N.º 13.257/2016) DO PRAZO INERENTE A FRUIÇÃO DO DIREITO A &amp;#8216;LICENÇA-PATERNIDADE&amp;#8217; QUE PASSA À &amp;#8220;20 DIAS&amp;#8221;, A ADEQUAÇÃO DO ART. 96 DA LEI COMPLEMENTAR N.º 017/2007, E CONCOMITANTE REGULAMENTAÇÃO NA LEI N.º 1.941/2009.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO/REPARO (TROCA DE LÂMPADAS, E INSTALAÇÃO DE SUPORTE DE LÂMPADAS) JUNTO A REDE DE ILUMINAÇÃO PÚBLICA, SITUADA NA RUA PEDRO MARON, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE ESTRUTURA DE REDE DE ILUMINAÇÃO PÚBLICA, JUNTO A RUA ODILON DAVET, AO LADO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AÇÃO PONTUAL DE REPARO/MANUTENÇÃO DE BOCAS DE LOBO EXISTENTES JUNTO A RUAS DO PERÍMETRO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A TOMADA DE PROVIDÊNCIAS PARA A VIABILIAÇÃO DA INSTALAÇÃO DE SEMÁFOROS JUNTO AS ESQUINAS DA RUA LUIZ DAVET, SITUADAS: UMA EM FRENTE AO ESTABELECIMENTO &amp;#8211; IACHITZKI MATERIAIS DE CONSTRUÇÃO, E OUTRA NAS PROXIMIDADES DO ESTABELECIMENTO - BAR DA NITIA.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DA ACESSO A RESIDÊNCIA DE CLAUDINEI SEMENTCOSKI, SITUADA NA COMUNIDADE DE RIO CLARO. PLEITO QUE SE FAZ, EM DECORRÊNCIA DAS PÉSSIMAS CONDIÇÕES DE TRÂNSITO NA VIA, CIRCUNSTÂNCIA QUE VEM PREJUDICANDO E QUASE IMPOSSIBILITANDO ATÉ MESMO O DESLOCAMENTO DAS CRIANÇAS RESIDENTES NO LOCAL, À ESCOLA.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE REFORMA/REPARO EM CABECEIRA DE PONTE SITUADA EM FRENTE A RESIDÊNCIA DO SR. DAVID FERENS, JUNTO A RUA OTAVIO TABALIPA. SERVIÇO QUE SE FAZ EM DETRIMENTO DA OCORRÊNCIA RECENTE DE OBSTRUÇÃO DA TUBULAÇÃO QUE LHE GUARNECE, PROPORCIONANDO GRANDE RISCO DE MAIORES DANOS AS ESTRUTURAS. NA OPORTUNIDADE AINDA SE RELEVA A IMPORTÂNCIA DA REFERIDA VIA AO FLUXO DE TRÁFEGO URBANO.   </t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO EM TODOS OS CRUZAMENTOS DE VIAS DO PERÍMETRO URBANO MUNICIPAL, BEM COMO, DE PLACAS ORIENTADORES DE ACESSO, JUNTO AOS PONTOS PRINCIPAIS DE ACESSO AS LOCALIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AMPLO SERVIÇO DE &amp;#8220;TAPAGEM DE BURACOS&amp;#8221;, EM TODAS AS VIAS DO PERÍMETRO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PINTURA/REPINTURA DE FAIXAS DE SINALIZAÇÃO DO TRÂNSITO DE PEDESTRES JUNTO AOS PONTOS QUE SE FAÇAM NECESSÁRIOS NO PERÍMETRO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE TERRAPLANAGEM EM 2 (DOIS) LOTES DE PROPRIEDADE DO SR. MARCIANO RIBEIRO, NAS PROXIMIDADES DO SILO DO SR. LUIZ ALBERTO BENZO.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO DA ESTRUTURA, BEM COMO ENCASCALHAMENTO DA ESTRADA GERAL DA LOCALIDADE DE RIO NOVO, JUNTO AOS SEUS PONTOS MAIS CRÍTICOS.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE LOMBADA (REDUTOR DE VELOCIDADE), NAS PROXIMIDADES DA RESIDÊNCIA DE JOÃO MARIA COSTA, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO. PLEITO ESTE QUE SE FAZ PRECIPUAMENTE, DEVIDO A GRANDE INCIDÊNCIA DE POEIRA NO LOCAL, FATO QUE AFETA COTIDIANAMENTE MORADORES CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO AS ESTRADAS SITUADAS JUNTO A COHAB III (CONJUNTO HABITACIONAL), PLEITO QUE SE FAZ EM ATENDIMENTO A CLAMOR DOS MORADORES LOCAIS, QUE ALEGAM &amp;#8220;GRANDE DIFICULDADE&amp;#8221; EM TRANSITAR NO LOCAL EM DIAS DE OCORRÊNCIA DE CHUVAS.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE LIMPEZA DE FOSSAS DAS RESIDÊNCIAS LOCALIZADAS JUNTO A COHAB III (CONJUNTO HABITACIONAL). PLEITO QUE SE FAZ EM DETRIMENTO DA OCORRÊNCIA DE ESCOAMENTO/VAZAMENTO DE MUITAS DESTAS, JUNTO AS VIAS LOCAIS, FATO ESTE DE GRAVE DANO AOS PRINCIPIOS BÁSICOS DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE BUEIRO JUNTO AS PROXIMIDADES DA RESIDÊNCIA DE GLACILDO SCHOUPINSKI, SITUADA NA LOCALIDADE DE ALTO DO CEDRO (PAIÓL VELHO).</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 04 (QUATRO) CARGAS DE CASCALHO PARA A PROPRIEDADE DE HILDETE PAZDA, JUNTO A RUA LUIZ DAVET.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE LOMBADA EM FRENTE AO MERCADO PAULITZKI, SITUADO NA LOCALIDADE DE PULADOR. PLEITO ESTE QUE SE FAZ SOB PEDIDO DE URGÊNCIA DA COMUNIDADE LOCAL, QUE FRISA CONSTITUIR A MESMA, VIA DE GRANDE TRÁFEGO DE PEDESTRES, ALEGANDO DE MODO PREOCUPANTE A OCORRÊNCIA CONSTANTE DO TRÁFEGO DE VEÍCULOS EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA CONCLUSÃO DO SERVIÇO DE ABERTURA DE RUA JUNTO AO NOVO LOTEAMENTO SITUADO JUNTO AO BAIRRO NOVA BRASÍLIA, COM CONCOMITANTE SERVIÇO DE ENCASCALHAMENTO EM PONTO DA MESMA, LOCALIZADO EM FRENTE A RESIDÊNCIA DE ANDREZA KICHILESKI. PEDIDO QUE SE FAZ, DADA AS PÉSSIMAS CONDIÇÕES DE LOCOMOÇÃO NO LOCAL, PRINCIPALMENTE EM DIAS DE OCORRÊNCIAS DE CHUVAS.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A CONSTRUÇÃO DE ROTATÓRIA JUNTO A CRUZAMENTO SITUADO NA RUA LUIZ DAVET, MAIS ESPECIFICAMENTE NAS PROXIMIDADES DO ESTABELECIMENTO &amp;#8211; &amp;#8220;LANCHONETE DA NITIA&amp;#8221;, BEM COMO JUNTO A RUA NARCISO LEONARDO RUTHES, NAS PROXIMIDADES DO &amp;#8216;SUPERMERCADO CORDEIRO&amp;#8217;.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A LOCALIDADE DE BUTIÁ, SITUADA NAS IMEDIAÇÕES DA LOJA DA SRA. CÉLIA NOVACK.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ENTRADA DA PROPRIEDADE DE WILSON LUCACHINSKI, SITUADA NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO JUNTO A FRENTE DA ENTRADA DA RESIDÊNCIA DE LEONEL E ADÍLIA NEVES DO PRADO, SITUADA NAS PROXIMIDADES DA IGREJA EVANGÉLICA &amp;#8211; ASSEMBLÉIA DE DEUS, NO PERÍMETRO CENTRAL. PRESTA-SE O PRESENTE SERVIÇO ESSENCIALMENTE, A ESPARRAMAR MONTE DE TERRA DEPOSITADO NO LOCAL.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA), JUNTO A PERÍMETRO DE RUA CONHECIDA POPULARMENTE POR &amp;#8220;RUA DO LAZER&amp;#8221;, NAS PROXIMIDADES DA ANTIGA RESIDÊNCIA DO SR. JOSÉ MISRAEL FALKIEVICZ, E IMEDIAÇÕES DO ENCONTRO COM A RUA MARCELINO MARTINS DOS SANTOS, E RESIDÊNCIA DO SR. DANIEL NOVACK.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ENTRADA DO DOMICÍLIO DE CELESTINO JANCOSKI SITUADO NA LOCALIDADE DE RIO CLARO. PLEITO QUE SE FAZ, EM DETRIMENTO DAS PÉSSIMAS CONDIÇÕES DE TRÁFEGO NARRADAS PELO ALUDIDO MORADOR NO LOCAL. CIRCUNSTÂNCIA DE TAL GRAVIDADE, QUE NO ESTADO ATUAL QUASE IMPOSSIBILITA-O DO ACESSO REGULAR A SUA RESIDÊNCIA.  </t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESTINAÇÃO DA REALIZAÇÃO DE SERVIÇO DE RETROESCAVADEIRA, JUNTO A PERÍMETRO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE ADILSON SEMENTCOSKI, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO.  </t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA), E UM PONTO DE ÔNIBUS, EM PERÍMETRO DE ESTRADA SITUADO NAS PROXIMIDADES DA RESIDÊNCIA DO SR CARLOS CESAR LISBOA, NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO. </t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE LOMBADA JUNTO A RUA ODILON DAVET, EM PERÍMETRO SITUADO ENTRE AS ENTRADAS DAS RESIDÊNCIAS DOS SRS. VILSO NOGA, E HELCIO RODRIGUES. </t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO E TROCA DE LÂMPADAS JUNTO AOS POSTES DE ILUMINAÇÃO PÚBLICA, LOCALIZADOS JUNTO A FRENTE, BEM COMO NAS IMEDIAÇÕES DA IGREJA SANTO ANTÔNIO, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO. </t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DESTINAÇÃO DE 10 (DEZ) A 12 (DOZE) &amp;#8220;CARGAS &amp;#8211; &amp;#8220;CAÇAMBAS&amp;#8221; DE TERRA AOS FUNDOS DA PROPRIEDADE DO SR. GERSON BOSSE, SITUADA JUNTO A RUA JOÃO FLORENTINO DE SOUZA. </t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ADEQUAÇÃO DA LARGURA DA RUA AFONSO SOBCZACK, EM CONFORMIDADE AS MEDIDAS ESTABELECIDAS PELA LEI DE PARCELAMENTO DO SOLO URBANO (LEI N.º 829/89). </t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ABERTURA DE PERÍMETRO DA RUA AUGUSTO PAPES EM PONTO PRÓXIMO A RESIDÊNCIA DO SR. JANDIR BOLSONI, ATRAVESSANDO ARROIO LOCALIZADO JUNTO AS IMEDIAÇÕES, ATÉ ENCONTRO COM A RUA NARCISO LEONARDO RUTHES.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO COM A DESTINAÇÃO DE 2 (DUAS) CARGAS DE CASCALHO, JUNTO A PERÍMETRO SITUADO JUNTO A FRENTE DA PROPRIEDADE DE JULIA E NELSON TYSKA, LOCALIZADO NA COMUNIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO A TRECHO DE ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE LEOPOLDO SCHIMIGUEL, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECONSTRUÇÃO/MANUTENÇÃO  DE PONTE SITUADA JUNTO A ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DE MARCOS TELLES, NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DA ACESSO A RESIDÊNCIA DE ADILSON NIESPODINSKI, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE TOMADA DE PROVIDÊNCIAS COM VIAS A URGENTE REALIZAÇÃO DE MANUTENÇÃO/REPARO DE ÔNIBUS ESCOLAR QUE REALIZA A COBERTURA DA LINHA QUE ATENDE A LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESTINAÇÃO DE 04 (QUATRO) CARGAS DE CASCALHO À PROPRIEDADE DO SR. HÉLIO MORANTE, RESIDENTE NA LOCALIDADE DE RIO NOVO, EM DETRIMENTO DA NECESSIDADE LATENTE DO MESMO, QUE DECORRE DA REALIZAÇÃO DE OBRAS DE CONSTRUÇÃO DE UM BARRACÃO NO LOCAL. </t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE &amp;#8220;MATA-BURRO&amp;#8221;, JUNTO A TRECHO DE ESTRADA QUE DA ACESSO A PROPRIEDADE DE JOSÉ GRANZA, SITUADA APÓS A PROPRIEDADE DE GETÚLIO PAULINSKI,NA LOCALIDADE DE RIO DA VEADA. </t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE &amp;#8220;MATA-BURRO&amp;#8221;, JUNTO A TRECHO DE ESTRADA QUE DA ACESSO A PROPRIEDADE DE JOSÉ GRANZA, SITUADA APÓS A PROPRIEDADE DE GETÚLIO PAULINSKI,NA LOCALIDADE DE RIO DA VEADA. _x000D_
 </t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE TERRAPLANAGEM JUNTO A PROPRIEDADE DE AMADEUS BECKER, SITUADA NA LOCALIDADE DE PAIÓL VELHO. </t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO DA ESTRUTURA DE ILUMINAÇÃO PÚBLICA SITUADA NA FRENTE, E NAS IMEDIAÇÕES DA IGREJA CATÓLICA DA LOCALIDADE DE COLÔNIA RUTHES. </t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO DA ESTRUTURA DE ILUMINAÇÃO PÚBLICA SITUADA EM PONTO DA ESTRADA GERAL, ADSTRITO A PARTIR DA ENTRADA DA LOCALIDADE DE LAGEADO LISO, ATÉ A IGREJA DA COMUNIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DE PONTO DE VIA SITUADO JUNTO A ENTRADA DA PROPRIEDADE DE ADRIANO LICHINIESKI, NAS PROXIMIDADES DA RESIDÊNCIA DE LÍDIO VESOLOVSKI, NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO DE TRECHO DE ESTRADA QUE DÁ ACESSO AS RESIDÊNCIAS DE: ANTÔNIO, NEI, E OTÁVIO STEMPKOSKI, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DA RUA JOAQUIM GONÇALVES DOS SANTOS, SITUADO EM FRENTE A RESIDÊNCIA DO SR. ALEX JONATHAN VEIGA, NAS IMEDIAÇÕES DAS INSTALAÇÕES DA GUARNIÇÃO DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE PONTO DE ÔNIBUS ESCOLAR, JUNTO A ESTRADA DA LOCALIDADE DE TOLDO DOS LAUTERES, SITUADA NO PONTO FINAL DA LINHA DE ATENDIMENTO DO SERVIÇO DE TRANSPORTE PÚBLICO ESCOLAR.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CALÇAMENTO JUNTO A PERÍMETRO DA RUA FIORAVANTE RIBEIRO DA SILVA, SITUADO EM FRENTE A RESIDÊNCIA DO SR. IVO SZABELSKI, E IMEDIAÇÕES DO BARRACÃO DO SR. IVAN MARCELO.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONCOMITANTES SERVIÇOS DE: ENCASCALHAMENTO, INSTALAÇÃO DE TUBULAÇÃO (3 TUBOS), ILUMINAÇÃO PÚBLICA, BEM COMO SINALIZAÇÃO DE TRECHO DA RUA LUIZ DAVET, SITUADO NAS IMEDICAÇÕES DA RESIDÊNCIA DA SRª. ANA IVANILDA KUBIACK, E DO ESTABELECIMENTO COMERCIAL &amp;#8211; VPM.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO DE ESTRADA QUE DÁ ACESSO À GRANJA DE SUÍNOS DE PROPRIEDADE DO SR. MARCELO BIALESKI, SITUADA NA LOCALIDADE DO PULADOR._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO EM BUEIRO SITUADO AO LADO DA PROPRIEDADE DO SR. ALCEU SCHROEDER, JUNTO A ESTRADA GERAL DA LOCALIDADE RIO CLARO, COM A REALIZAÇÃO DA SUBSTITUIÇÃO DOS TUBOS EXISTENTES POR OUTROS DE MAIOR VAZÃO, OU, ACRÉSCIMO DE DEMAIS TUBOS JUNTO AOS JA EXISTENTES.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO JUNTO A REDE DO SISTEMA DE ILUMINAÇÃO PÚBLICA SITUADA NAS IMEDIAÇÕES DA PROPRIEDADE DO SR. ANTÔNIO PEREIRA, EM FRENTE A PROPRIEDADE DO SR. IRINEU DE LARA, MEDIANTE A REALIZAÇÃO DA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO À PONTOS MAIS CRÍTICOS DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DA SRª. LÍDIA MOICHACK JIENTARA, SITUADA NA LOCALIDADE DE COLÔNIA SÃO ROQUE.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO COM 03 (TRÊS) CARGAS DE CASCALHO, JUNTO AO PÁTIO DA PROPRIEDADE DA SRª. LUCINETE CORREA DA SILVA, RESIDENTE NA LOCALIDADE DE PALMITAL. PLEITO QUE SE FAZ, EM DETRIMENTO DAS GRANDES DIFICULDADES ENFRENTADAS PELA MESMA NA CONSECUÇÃO DE SEUS TRABALHOS, QUE SE BASEIAM NA PECUÁRIA LEITEIRA.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 04 (QUATRO) CARGAS DE TERRA PARA A PROPRIEDADE DE MOACIR DOS SANTOS, RESIDENTE NA LOCALIDADE DE COLÔNIA RUTHES. PLEITO QUE SE FAZ EM DETRIMENTO DA NECESSÁRIA REALIZAÇÃO DE TERRAPLANAGEM NO IMÓVEL, COM VIAS A CONSTRUÇÃO DE CASA.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO E ENCASCALHAMENTO EM PERÍMETRO DE ESTRADA SITUADA NAS PROXIMIDADES DA PROPRIEDADE DE VALDECIR KACHIMARECK, NA LOCALIDADE DE PULADOR. O MESMO SE FAZ SOBRETUDO, EM DETRIMENTO DA GRANDE DIFICULDADE QUE VEM SENDO ENFRENTADA PELAS CRIANÇAS RESIDENTES NAS IMEDIAÇÕES, QUE NO DESLOCAMENTO DIÁRIO AS ESCOLAS, MUITAS VEZES OBRIGAM-SE A PASSAR PELO LOCAL SOB CONDIÇÃO DE ALAGAMENTO.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DE VIA SITUADO NA ENTRADA DA PROPRIEDADE DE TEODORO BARRANKIEVICZ, E LIDIA MAISSACK JIENTARA NA LOCALIDADE DE AGUDOS, SOBRETUDO DEVIDO A PÉSSIMAS CONDIÇÕES DE LOCOMOÇÃO NA ENTRADA DE SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE AQUISIÇÃO E INSTALAÇÃO DE BANCOS, PARA O POSTO DE SAÚDE DA LOCALIDADE DE RIO NOVO. PLEITO QUE SE FUNDA EM DETRIMENTO DOS LONGOS PERÍODOS DE ESPERA A QUE OS MORADORES LOCAIS PRECISAM SE SUBMETER DIARIAMENTE, DURANTE O AGUARDO PARA O ATENDIMENTO. SOBRETUDO PELA ESTRUTURA HOJE INSUFICIENTE À COBERTURA DA DEMANDA ATUAL DE PACIENTES.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E TOMADA DE AÇÕES COM VIAS AO RECOLHIMENTO DE PNEUS VELHOS EM SITUAÇÃO DE DESCARTE PELAS BORRACHARIAS SITUADAS NA ESFERA MUNICIPAL, COM O FIM DA CONSECUÇÃO DA DEVIDA DESTINAÇÃO AOS FINS DEVIDOS DE RECICLAGEM/AFINS, MAIOR DESENVOLVIMENTO DA URBANÍSTICA LOCAL, E PROTEÇÃO AO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A TRECHO DE ESTRADA SITUADO JUNTO A ENTRADA DA PROPRIEDADE DE VINÍCIUS KIZEMA, NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E CONSTRUÇÃO DE UM BUEIRO JUNTO A TRECHO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE E LAVOURA DE HERCÍLIO MACHADO, SITUADA NA LOCALIDADE DE TOLDO DE CIMA. PLEITO QUE SE FAZ EM DETRIMENTO DAS PÉSSIMAS CONDIÇÕES DE ACESSO AO LOCAL, CIRCUNSTÂNCIA QUE TENDE A AGRAVAR-SE COM O PROLONGAMENTO DO PERÍODO DE CHUVAS, CAUSANDO GRANDE PREOCUPAÇÃO QUANTO A POSSIVEL, TÃO LOGO, IMPOSSIBILIDADE DE DESLOCAMENTO NO PERÍMETRO.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A GRANZA DE PROPRIEDADE DO SR. OSNI PIRES, SITUADA NA LOCALIDADE DE PULADOR. FRISA-SE QUE A MEDIDA PLEITEADA É INICIATIVA DE GRANDE IMPORTÂNCIA SOBRETUDO A POPULAÇÃO LOCAL, HAJA VISTA BENEFICIAR TAMBÉM DIRETAMENTE VÁRIAS FAMÍLIAS RESIDENTES NAS IMEDIAÇÕES, MORADORES QUE VEM SOFRENDO COM AS PÉSSIMAS CONDIÇÕES DE DESLOCAMENTO DO LOCAL, QUE APARENTAM NAS SITUAÇÕES ATUAIS, SÓ SE AGRAVAREM.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE &amp;#8220;MATA-BURROS&amp;#8221; JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE DAVI KOASKI, SITUADA NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECIMENTO DE SERVIÇO SEMANAL DE LIMPEZA DO IMÓVEL UTILIZADO À REALIZAÇÃO DAS ATIVIDADES DO GRUPO DA TERCEIRA IDADE. PEDIDO QUE SE ENCAMINHA POR REQUISIÇÃO EXPRESSA DOS INTEGRANTES DO GRUPO.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE ANÁLISE ACERCA DO POSSÍVEL APOIO FINANCEIRO AO GRUPO DA TERCEIRA IDADE, NO QUE CONCERNE A PERCENTUAL DE CUSTEIO DO EVENTO (BAILE) A SER PROMOVIDO PELO MESMO NA DATA DE 09 DE SETEMBRO DO CORRENTE ANO, E QUE CONTARÁ COM A REVERSÃO DO LUCRO EM PRÓL DA IGREJA CATÓLICA LOCAL &amp;#8211; MATRIZ DIVINO ESPÍRITO SANTO. </t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMADA DE MEDIDAS COM VIAS A REALIZAÇÃO DE REFORMA E INCORPORAÇÃO DE PARTE DO IMÓVEL QUE COMPÕE A ESTRUTURA DO ESTÁDIO MUNICIPAL, MAIS ESPECIFICAMENTE ONDE SE SITUAM OS ANTIGOS BANHEIROS, PARA REVERSÃO A UTILIZAÇÃO DA CRECHE MUNICIPAL &amp;#8211; ESTEFANIA ZABELSKI.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A ENTRADA DA RESIDÊNCIA DE ÁLVARO KRISAN, SITUADA NA LOCALIDADE DE BUTIÁ</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE REFORMA DE LOMBADA, BEM COMO SERVIÇO DE LIMPEZA DE VALETAS QUE GUARNECEM A RUA PEDRO MARON, NAS PROXIMIDADES DA RESIDÊNCIA DE ROSELI DUDECK. </t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DESTINAÇÃO DE 02 (DUAS) CARGAS DE CASCALHO JUNTO A FRENTE DA RESIDÊNCIA DE VALDIR RIBEIRO SILVA, SITUADA NA LOCALIDADE DE PULADOR. </t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO A ENTRADA DA PROPRIEDADE DE MÁRCIA ULTIKOSKI, SITUADA NA LOCALIDADE DE RIO NOVO. </t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DESTINAÇÃO DE 30 VIAGENS DE CASCALHO JUNTO ÀS 04 (QUATRO) GRANJAS DE BENEDITO KUMINECK, SITUADAS NA LOCALIDADE DE PALMITAL. </t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE BUEIROS JUNTO A VIA LOCALIZADA NAS IMEDIAÇÕES DA PROPRIEDADE DE INÊS ALVES URBANECK E NELCI URBANECK, NA LOCALIDADE DE SERRA PRETA. </t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA SECUNDÁRIA QUE DÁ ACESSO A PROPRIEDADE DE AMARILDO LIBÉRIO DOS SANTOS, NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS JUNTO AS PROXIMIDADES DA RESIDÊNCIA DE EDENILSON MUCHALOSKI, SITUADO NO BAIRRO DAS ANTENAS. O PRESENTE PLEITO SE FAZ, A PRIORI, EM RAZÃO DE O LOCAL NÃO VIR SENDO ATENDIDO PELO SERVIÇO PÚBLICO DE TRANSPORTE ESCOLAR, SITUAÇÃO DE MAIOR PREOCUPAÇÃO SOBRE TUDO, DURANTE OS PERÍODOS DE MAIOR ACÚMULO DE CHUVAS, QUANDO AS MESMAS ACABAM POR PRECISAR FICAR A MERCE DOS MAIS DIVERSOS INTEMPÉRIES CLIMÁTICOS DURANTE O PERÍODO DE AGUARDO DE EMBARQUE E DESEMBARQUE</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DA ACESSO A ESTUFA DA FAMÍLIA DE OSVALDO BECKER, RESIDENTE NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO E PATROLAMENTO JUNTO A ESTRADA SECUNDÁRIA QUE DA ACESSO À PROPRIEDADE DE ORLANDO TELLES RODRIGUES, SITUADA NA LOCALIDADE DE PAIÓL VELHO. _x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO AO PÁTIO E ENTRADA DE ACESSO A EMPRESA LÁTCO. SERVIÇO QUE SE PRESTA A AMENIZAÇÃO DO MAL ESTADO QUE SE ENCONTRA A ÁREA, SOBRE TUDO NO QUE CONCERNE A CONSECUÇÃO DAS ATIVIDADES COTIDIANAS, E A GRANDE OCORRÊNCIA DE PÓ NAS IMEDIAÇÕES. RELEVA-SE A REPERCUSSÃO DE INCENTIVO, A EMPRESA QUE CONTRIBUI COM RELEVÂNCIA A CRIAÇÃO DE EMPREGOS DIRETOS E INDIRETOS NO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE DESTINAÇÃO DE 04 (QUATRO) CARGAS DE CASCALHO, A SEREM REVERTIDAS AO PÁTIO DA GRANJA DE PROPRIEDADE DE MÁRCIO MALACÓSKI, SITUADA NA LOCALIDADE DE PULADOR.  _x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DO SERVIÇO DE DISPONIBILIZAÇÃO DO TRANSPORTE POR VEÍCULO PÚBLICO, DOS MUNÍCIPES INTERESSADOS NA CONTRIBUIÇÃO À CAMPANHA DE DOAÇÃO DE SANGUE, MEDIANTE O APOIO EM SEU DESLOCAMENTO AO CENTRO DE COLETA DO HEMOSC (CENTRO DE HEMATOLOGIA E HEMOTERAPIA DE SANTA CATARINA) MAIS PRÓXIMO. </t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A GRANJA AVIÁRIA DE PROPRIEDADE DO SR. WILSON SCHROEDER, SITUADA NA LOCALIDADE DE COLÔNIA RUTHES. PLEITO QUE SE FAZ SOBRETUDO PELA GRANDE DIFICULDADE VERIFICADA NO SERVIÇO DE ACESSO DOS CAMINHÕES DE TRANSPORTE.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ABERTURA DE ESTRADA QUE DE ACESSO A RESIDÊNCIA DE FELIPE PAULITISKI, COM EXTENSÃO DE CERCA DE 70 METROS, A PARTIR DA ESTRADA GERAL. INICIATIVA QUE SE FAZ, EM RAZÃO DE O MORADOR APÓS A CONCLUSÃO DA OBRA DE CONSTRUÇÃO DE SUA RESIDÊNCIA, AINDA NÃO CONTAR COM A ABERTURA DE ESTRADA QUE LHE GUARNEÇA O ACESSO REGULAR A SEU DOMICÍLIO.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE LOMBADA JUNTO A PERÍMETRO DA ESTRADA GERAL SITUADA NAS IMEDIAÇÕES DO COMÉRCIO DE JOSÉ LUCACHINSKI, NA LOCALIDADE DE PULADOR. FRISA-SE QUE NO LOCAL, JA EXISTEM PLACAS DE SINALIZAÇÃO DA EXISTÊNCIA DE REDUTOR DE VELOCIDADE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA/MANUTENÇÃO DE PONTE EXISTENTE JUNTO A VIA LOCALIZADA EM FRENTE A RESIDÊNCIA DE ORLANDO GUTERVIL, NA LOCALIDADE DE PULADOR. FRISA-SE QUE A PRESENTE INICIATIVA, BENEFICIARÁ O ALUDIDO MORADOR, E DIVERSAS OUTRAS FAMÍLIAS DOMICILIADAS NAS IMEDIAÇÕES. SENDO IMPORTANTE RESSALTAR, QUE O REFERIDO LOCAL TAMBÉM É ATENDIDO PELO SERVIÇO DE TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE TUBULAÇÃO JUNTO AO PONTO DE ACESSO AS RESIDÊNCIAS EXISTENTES NA EXTENSÃO DA RUA JOSÉ PEREIRA DO VALE, NAS PROXIMIDADES DA SAÍDA PARA A COMUNIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RETIRADA DE TERRA JUNTO A PROPRIEDADE DE GILMAR LUCACHINSKI, RESIDENTE NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA DA COBERTURA DO GINÁSIO DE ESPORTES SITUADO NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO COM RETROESCAVADEIRA (CERCA DE 2HS DE SERVIÇO), PARA NECESSÁRIA BENFEITORIA DE ENVALETAMENTO ÀS MARGENS DA ESTRADA SECUNDÁRIA QUE DÁ ACESSO A RESIDÊNCIA DO SR. VALDECIR LAVANDOSKI, SITUADA NA LOCALIDADE DE PAIÓL VELHO. INICIATIVA QUE SE PRESTA AO SANEAMENTO DO RECORRENTE PROBLEMA DE ALAGAMENTO VERIFICADO NOS PONTOS MAIS BAIXOS DA VIA, PRINCIPALMENTE EM DIAS DE MAIOR PRECIPITAÇÃO.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO, JUNTO A PERÍMETRO DE ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DO SR. EDMUNDO KNOPE, SITUADA NA LOCALIDADE DE RIO CLARO. PLEITO QUE SE PRESTA AO SANEAMENTO DO ACENTUADO NÚMERO DE PONTOS DE ENVALETAMENTO NO TRECHO DA VIA EM MENÇÃO, DIFICULTANDO GRAVEMENTE O TRÁFEGO DE VEÍCULOS. </t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE CONCESSÃO/DESTINAÇÃO DE 02 (DUAS) CARGAS DE TERRA À PROPRIEDADE DE OLGA SMENTCOSKI, SITUADO JUNTO A RUA ESTANISLAU WOJCIECKOVSKI. </t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO (04 CARGAS DE CASCALHO) JUNTO A ESTRADA SECUNDÁRIA QUE DÁ ACESSO A PROPRIEDADE DE ODAIR SCHOUPINSKI, RESIDENTE NA LOCALIDADE DE PULADOR. </t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO EM PERÍMETRO DE ESTRADA QUE DA ACESSO AS PROPRIEDADES DE HENRIQUE MACHADO, E ODAIR DE FRANÇA, SITUADAS NA LOCALIDADE DE RIO CLARO. PLEITO QUE SE FAZ, EM DETRIMENTO DA GRANDE QUANTIDADE DE BURACOS NO PERÍMETRO, QUE VEM DIFICULTANDO EM MUITO O TRANSITO LOCAL. </t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 04 (QUATRO) CARGAS DE CASCALHO, COM VIAS AO NECESSÁRIO ENCASCALHAMENTO DO PÁTIO DA ESTUFA DO SR. CIRINEU FOLMER, E SR. CLEMENTE FOLMER, NA LOCALIDADE DE RIO LISO.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 04 (QUATRO) CARGAS DE CASCALHO, COM VIAS AO NECESSÁRIO ENCASCALHAMENTO DO PÁTIO DA ESTUFA DO SR. CIRINEU FOLMER, E SR. CLEMENTE FOLMER, NA LOCALIDADE DE RIO LISO</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM &amp;#8220;MATA-BURRO&amp;#8221; JUNTO AS PROXIMIDADES DO ACESSO A PROPRIEDADE DO SR. SÍLVIO ZAPP. PLEITO QUE SE PRESTA EM RAZÃO DA GRANDE MOVIMENTAÇÃO DE TRANSEUNTES NO LOCAL.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENTUBAÇÃO DE VALA EXISTENTE JUNTO AOS FUNDOS DA RESIDÊNCIA DO SR. ANTÔNIO CÉSAR KRAUSS, SITUADA JUNTO A RUA ESTANISLAU WOJCIECKOVSKI.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE DOIS &amp;#8220;MATA-BURROS&amp;#8221; JUNTO A PONTOS DA ESTRADA DA LOCALIDADE DE RIO CLARO, QUE PASSAM PELA PROPRIEDADE DE MIGUEL NIEPSUI.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO DE PERÍMETRO DE ESTRADA QUE DÁ ACESSO A ENTRADA DA RESIDÊNCIA DO SR. ILDO VITOR BORECK.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO/MANUTENÇÃO DE PONTE SITUADA NAS PROXIMIDADES DA RESIDÊNCIA DO SR. IRINEU RUTHES, RESIDENTE NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO (03 CARGAS DE CASCALHO) JUNTO AOS PONTOS MAIS CRÍTICOS, DA ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DO SR. JANGO TELES, A PARTIR DA FAMÍLIA IANCOSKI, NA LOCALIDADE DE CANUDOS.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DE TRECHO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE ESTANISLAU PECHIBILSKI, SITUADA NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A PERÍMETRO DE ESTRADA QUE DA ACESSO AS PROPRIEDADES DO SR. MÁRIO MALACOSKI, E SR. MÁRIO STEIN, SITUADAS NA LOCALIDADE DO PULADOR. PLEITO QUE SE FAZ, EM DETRIMENTO DAS MÁS CONDIÇÕES VERIFICADAS SOBRETUDO NO REFERIDO PONTO DA VIA, QUE VEM PREJUDICANDO EM MUITO A CONSECUÇÃO DO NECESSÁRIO TRÁFEGO DIÁRIO DOS MORADORES, E TRANSPORTE DE IMPLEMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO A RESIDÊNCIA DO SR. VITOR GALESKI E SRA. TEREZA GALESKI, SITUADA NA LOCALIDADE DE BUTIÁ. FRISA-SE A ESSENCIALIDADE DO SERVIÇO EM RAZÃO DE RESIDIREM NO DOMICÍLIO CASAL DE IDOSOS, E A MANUTENÇÃO DO PROBLEMA INVIABILIZAR O ACESSO DE VEÍCULOS AO LOCAL, FATO QUE SE AGRAVA PELOS MESMOS REALIZAREM TRATAMENTO MÉDICO, E DEPENDEREM DE MODO ESSENCIAL DE TRANSPORTE PARA TANTO.  </t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE REPARO/MANUTENÇÃO DE PONTE SITUADA NAS IMEDIAÇÕES DA RESIDÊNCIA DA SRA. LÚCIA DOMBROSKI, NA LOCALIDADE DE BUTIÁ, COM A DESTINAÇÃO DE 01 (UMA) CARGA DE CASCALHO, BEM COMO INSTALAÇÃO DE TUBOS NECESSÁRIOS À SEU CONSERTO. PLEITO QUE SE FAZ, SOBRETUDO EM DETRIMENTO DO ESTADO CRÍTICO EM QUE SE ENCONTRA NO MOMENTO, E QUE COLOCA EM PERIGO IMINENTE TODOS AQUELES PRECISAM UTILIZAR-SE DIARIAMENTE DA MESMA.  </t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO JUNTO AO PÁTIO DAS PROPRIEDADE DOS SRS.: IVO GREIN (SITUADA EM RIO CLARO); JOÃO NEVES, JOSÉ LEONARDO SCHROEDER, VALDO GUEDES, E SIDNEI SCHROEDER SITUADAS NA LOCALIDADE DE COLÔNIA RUTHES, DENTRE OUTRAS QUE APRESENTEM NECESSIDADE ASSEMELHADA, E QUE ATUEM NO SETOR DA PECUÁRIA LEITEIRA E VENHAM ENCONTRANDO DIFICULDADES PARA A REALIZAÇÃO DO ACESSO ORDINÁRIO DO CAMINHÃO DE COLETA. SERVIÇO QUE SE PLEITEIA DADA A EXÍMIA RELEVÂNCIA E URGÊNCIA INTRÍNSECA AO TEMA, HAJA VISTA TRATAR-SE DE PRODUÇÃO DE PRODUTOS ALTAMENTE PERECÍVEIS.   </t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SR. AROLDO SEMENTCOSKI, SITUADA NA LOCALIDADE DE COLÔNIA RUTHES.   </t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE REPAROS/MANUTENÇÃO COM A INSTALAÇÃO DE 06 (TUBOS) DE 1 METRO, JUNTO A ESTRUTURA DE BUEIRO EXISTENTE EM PONTO DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SR. LAURO FALKIEVICZ, SITUADA NA LOCALIDADE DE SERRA PRETA. PLEITO QUE SE APRESENTA DE ELEVADA RELEVÂNCIA, EM DECORRÊNCIA DO GRAVE COMPROMETIMENTO DO TRANSITO COTIDIANO LOCAL DE IMPLEMENTOS AGRÍCOLAS DE MÉDIO E GRANDE PORTE, DENTRE OS QUAIS COLHEITADEIRAS, E CAMINHÕES DENTRE OUTROS.    </t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NECESSÁRIO SERVIÇO DE MANUTENÇÃO COM A INSTALAÇÃO DE 06 (SEIS) PRANCHÕES, JUNTO A ESTRUTURA DE BUEIRO EXISTENTE EM PONTO DA ESTRADA QUE DÁ ACESSO AS LAVOURAS DE PROPRIEDADE DO SR. RONI OSTROVSKI, SITUADA NA LOCALIDADE DE PULADOR (DÁ-SE COMO PONTO DE REFERÊNCIA, ESTRADA QUE PASSA PELA RESIDÊNCIA DO SR. IVONEI BERDNARSKI). </t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO JUNTO A PONTO DE ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DOS SRS. SÍLVIO TELLES, E EVANDRO TELLES, SITUADAS NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO QUE LIGA AS COMUNIDADES DE LAGEADO LISO E RIO CLARO, SENDO DESTES, ENCASCALHAMENTO JUNTO AOS PONTOS MAIS CRÍTICOS, E PATROLAMENTO EM TODA A EXTENSÃO.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE BUEIRO JUNTO A PONTO DE ESTRADA SITUADO NA ENTRADA DA PROPRIEDADE DE EDSON KNOPE, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO JUNTO A BUEIRO LOCALIZADO EM ESTRADA QUE PASSA AO LADO DA PROPRIEDADE DE ROMEU SHOTKA, SITUADA APÓS A MANGUEIRA DE PROPRIEDADE DO SR. DICO PEREIRA, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO VOLTADO A ESPARRAMAR GRANDE QUANTIDADE DE TERRA DEPOSITADA JUNTO A PROPRIEDADE DO SR. JACINTO NINGELSKI E EVA PEREIRA SOUZA, NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE LOMBADA JUNTO ÀS IMEDIAÇÕES DA PROPRIEDADE DE IOLANDA SCHROEDER, SITUADA NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE JUNTO ÀS IMEDIAÇÕES DA FRENTE DA PROPRIEDADE DE ROSELI MULLER, SITUADA NO CONJUNTO HABITACIONAL &amp;#8211; COHAB I.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO JUNTO A ESTRUTURA DE BUEIRO SITUADO EM VIA QUE DÁ ACESSO A RESIDÊNCIA DE MIGUEL NIEPSUI, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPARO/MANUTENÇÃO JUNTO A ESTRUTURA DE BUEIRO SITUADO EM PONTO DE VIA LOCALIZADO NAS PROXIMIDADES DA RESIDÊNCIA DE AROLDO SEMENTECOSKI, NA LOCALIDADE DE COLÔNIA RUTHES. PLEITO ESTE QUE SE FAZ, SOBRETUDO, PELO ATUAL ESTADO DO LOCAL, QUE VEM IMPOSSIBILITANDO O ACESSO DOS MORADORES, E O TRÁFEGO REGULAR DE MÁQUINAS E DEMAIS AUTOMÓVEIS.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE BUEIRO JUNTO A PONTO DE VIA LOCALIZADO NAS PROXIMIDADES DA RESIDÊNCIA DE MIGUEL NIEPSUI, NA LOCALIDADE DE RIO CLARO. PLEITO ESTE QUE SE FAZ PELA GRANDE DIFICULDADE QUE VEM SENDO ENFRENTADA NO TRÁFEGO REGULAR DOS ÔNIBUS QUE ATENDEM AO LOCAL, BEM COMO AO SERVIÇO DE ACESSO DIÁRIO DE COLETA DO CAMINHÃO DE LEITE.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO JUNTO A PERÍMETRO DE ESTRADA GERAL, CIRCUNSCRITO A PONTO QUE LIGA A LOCALIDADE DE RIO CLARO A CANUDOS.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA FOSSA SANITÁRIA JUNTO A RESIDÊNCIA DE PROPRIEDADE DO SR. GILVANE CORREA DA SILVA, SITUADA NA LOCALIDADE DE PALMITAL.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DO PONTO DE ACESSO A RESIDÊNCIA DO SR. JOSLEI DROSDECK, SITUADA NA LOCALIDADE DE LAGEADO LISO. PLEITO QUE SE REVESTE DE CARATER URGENCIAL SOBRETUDO EM DECORRÊNCIA DA CONDIÇÃO ATUAL, QUE IMPOSSIBILITA O ACESSO DOS MORADORES, COM VEÍCULO, A SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO COM VIAS A MELHORIA DAS CONDIÇÕES DA ESTRUTURA DA REDE DE ILUMINAÇÃO PÚBLICA SITUADA JUNTO A RUA AFONSO SOBCZACK. (TROCA DE LÂMPADAS*)</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE CONSTRUÇÃO DE LOMBADA JUNTO A PONTO DE VIA SITUADO EM FRENTE A RESIDÊNCIA DO SR. MILTON GONÇALVES, NA LOCALIDADE DE PAIÓL VELHO. </t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ENCASCALHAMENTO E CONSTRUÇÃO DE PONTE JUNTO A ESTRADA QUE DA ACESSO A RESIDÊNCIA DE OSMAR DOS SANTOS, NA LOCALIDADE DE RIO DA VEADA. </t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE ESTUDOS COM VIAS A TOMADA DE PROVIDÊNCIAS PARA O ATENDIMENTO A PLEITO EXTERNADO PELA POPULAÇÃO, QUANTO A VIABILIZAÇÃO DA LIBERAÇÃO DE ACESSO À IGREJA DE SÃO JOÃO MARIA, SITUADA NA LOCALIDADE DE CAMPINA DOS SANTOS, HOJE INACESSÍVEL AO ACESSO PÚBLICO, EM DECORRÊNCIA DA AUSÊNCIA DE UMA SERVIDÃO QUE PERMITA A VISITAÇÃO PÚBLICA AO LOCAL, QUE RESGUARDA DENTRE OUTROS RELEVANTES FATORES HISTÓRICOS, A MARCA DE SER A PRIMEIRA IGREJA DE NOSSO MUNICÍPIO, CONFORME INFORMAÇÕES.       </t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO JUNTO AO ACESSO A PROPRIEDADE DO SR. JOÃO NIEPSUI, SITUADA NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>LEI MUNICIPAL 2334 DE 02 DE MARÇO DE 2017 ""AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O GRUPO CONVIVER - 3ª IDADE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 061/2017 "CRIA CARGO DE (01) FISIOTERAPEUTA NA ESTRUTURA DO HOSPISTAL MUNICIPAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AOS DEPUTADOS E SENADORES DE SANTA CATARINA DE POSICIONAREM FAVORAVELMENTE  AS ATUAIS REGRAS  EM DEFESA DA PREVIDÊNCIA SOCIAL </t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, AOS POLICIAIS MILITARES DO 3.º GRUPAMENTO DO 3.º BATALHÃO DE POLÍCIA MILITAR, EM ESPECIAL OS SRS.: ADIR MENDES &amp;#8211; 3.º SARGENTO, E JEAN FRANK DA SILVA &amp;#8211; 3.º SARGENTO&amp;#8221;, CONDUTORES DA VIATURA N.º 4788, PELO ATENDIMENTO A OCORRÊNCIA DE INTERCEPTAÇÃO/BLOQUEIO DE QUADRILHA DE CAIXEIROS OCORRIDA JUNTO A RODOVIA SC-477, NA MADRUGADA DO DIA 13 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO REQUERIMENTO N.º 525/2017, ENCAMINHADO COM UNANIMIDADE PELOS VEREADORES DA CÂMARA DE CANOINHAS/SC, NO SENTIDO DO APOIO A MOBILIZAÇÃO CONTRA O DESMONTE DA SEGURIDADE SOCIAL E O CORTE DO ORÇAMENTO PREVISTO PARA 2018 PELO GOVERNO FEDERAL NO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS)</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL, ESCLARECIMENTOS, CONFORME SEGUE, ACERCA DO PROJETO DE LEI 02/2017 &amp;#8211; QUE &amp;#8220;AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A TÍTULO DE SUBVENÇÃO SOCIAL AO CENTRO COMUNITÁRIO DE MAJOR VIEIRA&amp;#8221;.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL, COM RELAÇÃO AO PROJETO DE LEI 05/2017 &amp;#8211; QUE &amp;#8220;CRIA CARGO DE UM (01) MÉDICO NA ESTRUTURA DO HOSPITAL MUNICIPAL&amp;#8221;, ESCLARECIMENTO ACERCA DO NÚMERO DE CARGOS DE MÉDICOS A SEREM CRIADOS PELO PRESENTE PROJETO DE LEI, ANTE A DIVERGÊNCIA EXISTENTE ENTRE A PREVISÃO ESTAMPADA NA EPÍGRAFE E O DISPOSTO NO SEU ARTIGO 1° DO MENCIONADO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SRA. CHEFE DE ADMINISTRAÇÃO E SERVIÇOS GERAIS DO HOSPITAL MUNICIPAL SÃO LUCAS, EM RELAÇÃO AO PROJETO DE LEI 05/2017 &amp;#8211; QUE &amp;#8220;CRIA CARGO DE UM (01) MÉDICO NA ESTRUTURA DO HOSPITAL MUNICIPAL&amp;#8221;, INFORMAÇÕES EM RELAÇÃO A QUESTÕES QUE SEGUEM NA PRESENTE PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÕES AO SR. PREFEITO, SOLICITANDO O ENCAMINHAMENTO DE RÓL NOMINATIVO, E RESPECTIVA CARGA HORÁRIA DOS SERVIDORES CONTRATADOS NA ESFERA MUNICIPAL ATÉ A PRESENTE DATA PELO POT (PROGRAMA OPERACIONAL DO TRABALHO).</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM  INFORMAÇÕES AO SR. PREFEITO MUNICIPAL, EM RELAÇÃO AO PROJETO DE LEI COMPLEMENTAR 02/2017 &amp;#8211; QUE &amp;#8220;CRIA A FUNDAÇÃO MUNICIPAL DE ESPORTES DO MUNCÍPIO E DÁ OUTRAS PROVIDÊNCIA&amp;#8221;</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÕES AO SR. PREFEITO, COM VIAS AO ESCLARECIMENTO DA EXISTÊNCIA OU NÃO DE CONTRATO DE SERVIÇO COM EMPRESA PERTENCENTE AO SR. HERMORGENES BALENA, E EM CASO POSITIVO, O ENCAMINHAMENTO DE CÓPIA DO RESPECTIVO TERMO CONTRATUAL.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES AO SR. PREFEITO MUNICIPAL EM RELAÇÃO AO NÚMERO DE ATENDIMENTOS MÉDICOS CUSTEADOS PELO MUNICÍPIO DE MAJOR VIEIRA REALIZADOS  PELO HOSPITAL SÃO LUCAS, BEM COMO POR CLÍNICAS/MÉDICOS (PARTICULARES) NO ANO DE 2017, INDICANDO OS VALORES DESPENDIDOS COM A MANUTENÇÃO DO HOSPITAL MUNICIPAL SÃO LUCAS E COM O PAGAMENTO DE SERVIÇOS PRESTADOS POR CLÍNICAS PARTICULARES, NOMINANDO AS CLÍNICAS/MÉDICOS. </t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES AO SR. PREFEITO MUNICIPAL EM RELAÇÃO A NATUREZA DO VÍNCULO EMPREGATÍCIO DO SR. MARCUS SEVERGNINI, COM MENÇÃO AO RESPECTIVO CARGO ATUALMENTE EXERCIDO PELO MESMO. </t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SR. PREFEITO MUNICIPAL O ENCAMINHAMENTO DE ROL NOMINATIVO, E RESPECTIVO TEMPO DE CONTRATO DE TRABALHO DOS ATUAIS BENEFICIÁRIOS DO PROGRAMA OPERAÇÃO TRABALHO (POT) NO MUNICÍPIO DE MAJOR VIEIRA. AINDA NA OPORTUNIDADE SOLICITA MAIORES ELUCIDAÇÕES ACERCA DO MODO DE &amp;#8220;CONTROLE, FISCALIZAÇÃO E ACOMPANHAMENTO&amp;#8221; EMPREGADO, ASSIM COMO DA EXISTÊNCIA/OU NÃO, DE BENEFICIÁRIOS RECONTRATADOS EM ATIVIDADE, POR PERÍODO SUPERIOR A 12 MESES, COM  RESPECTIVA MENÇÃO NOMINAL.  </t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAFIRMA SOLICITAÇÃO AO SR. PREFEITO MUNICIPAL, DO ENCAMINHAMENTO DE RELAÇÃO DE SERVIDORES DO MUNICÍPIO DE MAJOR VIEIRA VINCULADOS AO &amp;#8220;REGIME GERAL DE PREVIDÊNCIA SOCIAL&amp;#8221; (INSS), BEM COMO SEJAM ENCAMINHADAS AS FOLHAS DE PAGAMENTO DOS MESMOS. </t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SR. PREFEITO MUNICIPAL, O ENCAMINHAMENTO DE MAIORES INFORMAÇÕES A LUZ DO PROJETO DE LEI N.º 025/2017, ACERCA DO IMPACTO DA IMPLEMENTAÇÃO DA ALUDIDA EMPRESA, NO QUE ALUDE A QUANTIDADE DE EMPREGOS A SEREM CRIADOS, E ESTIMATIVA DE FATURAMENTO. </t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SENHOR PREFEITO MUNICIPAL, INFORMAÇÕES RELACIONADAS AO PROJETO DE LEI 024/2017 &amp;#8211; QUE &amp;#8220;ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 2.322, DE 12 DE JULHO DE 2016, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXMO. SR. GERENTE DE AGÊNCIA DO BANCO DO BRASIL &amp;#8211; MAJOR VIEIRA/SC, EM ATENÇÃO AO OFÍCIO CMP N.º 004/2017 (CONSELHO MUNICIPAL DE PREVIDÊNCIA) ENCAMINHADO A ESTA CASA DE LEIS, O ENCAMINHAMENTO DE ELUCIDAÇÕES ACERCA DAS RAZÕES DA NÃO EFETIVAÇÃO E CUMPRIMENTO DAS RETENÇÕES DE DÉBITOS MENSAIS, LANÇADAS PELO FUNDO MUNICIPAL DE PREVIDÊNCIA, JUNTO A CONTA CORRENTE DO FPM (C/C 73002-5), EM CONFORMIDADE A CONVÊNIO EXISTENTE (N.º 34.657), ACORDOS DE PARCELAMENTOS (MINISTÉRIO DA PREVIDÊNCIA), E LEGISLAÇÃO MUNICIPAL ATINENTE. </t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO MUNICIPAL, O ENCAMINHAMENTO DE ELUCIDAÇÕES ACERCA DA DESTINAÇÃO REALIZADA AOS RECURSOS AUFERIDOS COM O PROCEDIMENTO DE VENDA MEDIANTE LEILÃO DE BENS INSERVÍVEIS, AUTORIZADA PELA LEI N.º 2.355/2017.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXMO. SR. PREFEITO MUNICIPAL, O ENCAMINHAMENTO DE ESCLARECIMENTOS ACERCA DE INFORMAÇÕES FORNECIDAS PELA AGÊNCIA DO BANCO DO BRASIL &amp;#8211; MAJOR VIEIRA, EM RESPOSTA AO PEDIDO DE INFORMAÇÕES N.º 013/2017 (AUTORIA DE TODOS OS VEREADORES), DANDO INFORMAÇÕES DA &amp;#8220;RESCISÃO POR MEIO DO OF. N.º 0315/2017 (15/12/2016), DA AUTORIZAÇÃO DE RETENÇÃO DE DÉBITOS JUNTO A CONTA DE REPASSE DO FPM&amp;#8221; CONFORME CONVÊNIO LAVRADO EM CONFORMIDADE AOS PRECEITOS DO MINISTÉRIO DA PREVIDÊNCIA, PARA COM O FUNDO MUNICIPAL DE PREVIDÊNCIA DO MUNICÍPIO DE MAJOR VIEIRA, E BANCO DO BRASIL. </t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL, INFORMAÇÕES ACERCA DO PROCEDIMENTO LICITATÓRIO NA MODALIDADE CONVITE N° 010/2017 &amp;#8211; QUE TEVE COMO OBJETO A CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE PLANTAS ORNAMENTAIS PARA USO EM JARDINS DOS PRÉDIOS MUNICIPAIS E CANTEIROS CENTRAIS DE AVENIDAS DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3004/3004_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA, TENDO EM VISTA O OFÍCIO CMP N.º 010/2017 DO CONSELHO MUNICIPAL DE PREVIDÊNCIA, O ENCAMINHAMENTO DE EXPEDIENTE AO CHEFE PODER EXECUTIVO MUNICIPAL, NO SENTIDO DA APRESENTAÇÃO DE ESCLARECIMENTOS ACERCA DO ADIMPLEMENTO DAS PARCELAS PREVIDENCIÁRIAS REFERENTES A PARTE PATRONAL E RETIDA DO MÊS DE SETEMBRO/2017 AO FUNDO MUNICIPAL DE PREVIDÊNCIA, COM A APRESENTAÇÃO DOS RESPECTIVOS COMPROVANTES.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COM RELAÇÃO A LEI 2353/2017</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DESTINAÇÃO DE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO A REALIZAÇÃO DA QUITAÇÃO DAS OBRIGAÇÕES PREVIDENCIÁRIAS ALUSIVAS A PARTE PATRONAL DOS MESES DE SETEMBRO E OUTUBRO DE 2017, AO FUNDO MUNICIPAL DE PREVIDÊNCIA, PARA ASSIM SENDO ENCAMINHAR RESPECTIVOS COMPROVANTES.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÕES DA CÂMARA DE VEREADORES DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.docx</t>
   </si>
   <si>
     <t>NOMEIA PREGOEIRO E EQUIPE DE APOIO</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA FUNCIONÁRIO DO QUADRO DE SERVIDORES EFETIVOS DA CÂMARA DE VEREADORES, PARA  RESPONDER PELA TESOURARIA DO  PODER LEGISLATIVO MUNICIPAL </t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.docx</t>
   </si>
   <si>
     <t>'AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIA DA CÂMARA DE VEREADORES".</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM  PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIA DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA O VALOR A SER PAGO PELA CÂMARA DE VEREADORES A TÍTULO DE RESSARCIMENTO DE DESPESAS COM COMBUSTÍVEIS, DE VEÍCULOS DE PROPRIEDADE DE VEREADORES E/OU  FUNCIONÁRIOS DA CÂMARA MUNICIPAL, NA FORMA PREVISTA NA LEI Nº 1757/2007. </t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CADASTRO DE VEÍCULOS DE  VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, EM VIAGENS OFICIAIS </t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA CADASTRO DE VEÍCULOS DE VEREADORES E FUNCIONÁRIOS DA  CÂMARA MUNICIPAL, EM VIAGENS OFICIAIS. </t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS (MARYELL)</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CADASTRO D VEÍCULOS DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, EM VIAGENS OFICIAIS </t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.docx</t>
   </si>
   <si>
     <t>ELEVA PERCENTUAL  DE ADICIONAIS POR TEMPO DE SERVIÇO DE FUNCIONÁRIO DA CÂMARA DE VEREADORES, NOS TERMOS DA LEI COMPLEMENTAR Nº 021/2009  (MARYELL)</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.docx</t>
   </si>
   <si>
     <t>ELEVA ADICIONAIS POR TEMPO DE SERVIÇO DE FUNCIONÁRIO DA CÂMARA DE VEREADORES, NOS TERMOS DA LEI COMPLEMENTAR Nº 21/2009.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO  E  CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES (EDENILSON) </t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA O CADASTRO DE VEÍCULOS DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, PARA USO EM VIAGENS OFICIAIS</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DO ABONO DE PERMANÊNCIA, AO FUNCIONÁRIO DA CÂMARA MUNICIPAL, TENDO EM VISTA O CUMPRIMENTO DAS EXIGÊNCIAS PARA APOSENTADORIA VOLUNTÁRIA, PREVISTAS NA LEI MUNICIPAL Nº 1941/2009  (HELCIO)</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3005/3005_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3005/3005_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTABELECE O HORÁRIO DE EXPEDIENTE DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, EM CARÁTER EXCEPCIONAL  E TEMPORÁRIO</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE FÉRIAS DE FUNCIONÁRIA DA CÂMARA DE VEREADORES  (LUCILENE) </t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES  (TERCIO)</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A  REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf</t>
   </si>
   <si>
     <t>"APROVA AS CONTAS  DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 2015"</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Emenda à Lei Orgânica Municipal </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA N.º 01/2017 - "ALTERA O ARTIGO 93 DA LEI ORGÂNICA MUNICIPAL, QUE TRATA DA PUBLICAÇÃO DOS ATOS MUNICIPAIS."</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ACRESCENTA INCISO XXXIII AO ART. 79 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS" </t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO XII, DOA §2º, DO ART. 18 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 133-A, PARA TORNAR OBRIGATÓRIA A EXECUÇÃO DA PROGRAMAÇÃO ORÇAMENTÁRIA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 01/2017 - CRIA CARGO DE PROVIMENTO EM COMISSÃO, DE SUPERVISOR DO PROGRAMA TFD (TRATAMENTO FORA DO DOMICILIO).</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 02/2017 - CRIA A FUNDAÇÃO MUNICIPAL DE ESPORTES DO MUNICÍPIO DE MAJOR VIEIRA - FMEMV, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA VAGAS DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA CARGO DE 01 MÉDICO NA ESTRUTURA  DO HOSPITAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - "ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL QUE TRATA DA EXPLORAÇÃO DO COMÉRCIO AMBULANTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGO DE  01 FISIOTERAPEUTA NA ESTRUTURA DO HOSPITAL MUNICIPAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA CARGO DE NUTRICIONISTA NA ESTRUTURA DO HOSPITAL MUNICIPAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 009/2017 - "DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2936/ilovepdf_merged_2.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2936/ilovepdf_merged_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 010/2017 -"DISPÕE SOBRE O PLANO DE CARGOS, CARREIAS E REMUNERAÇÃO DOS SERVIDORES DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 011/2017 COM A SEGUINTE EMENTA "DISPÕE SOBRE O PLANO DE CARGOS, CARREIAS E REMUNERAÇÃO DOS SERVIDORES DA AUTARQUIA DO HOSPITAL MUNICIPAL DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE O PLANO DE CARGOS, CARREIAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO  DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "ALTERA DISPOSIÇÕES DA LEI COMPLEMENTAR Nº 07 DE 22 DE DEZEMBRO DE 2004 - CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA SALÁRIO BASE DOS CONSELHEIROS TUTELARES, CRIADOS PELA LEI COMPLEMENTAR MUNICIPAL Nº 0.49 DE 27 DE MAIO DE 20117"</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA CARGA HORÁRIA DO CARGO EFETIVO DE ASSISTENTE  SOCIAL E SALÁRIO BASE DOS CARGOS DE ASSISTENTES SOCIAL, CRIADOS  PELA LEI COMPLEMENTAR º 042 DE 10 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA CARGA HORÁRIA DO CARGO EFETIVO DE PSICÓLOGO(A) - CRAS, CRIADO PELA LEI COMPLEMENTAR  MUNICIPAL Nº 042 DE 10 DE MARÇO DE 2014"</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 07 - ANO 2004 - CÓDIGO TRIBUTÁRIO MUNICIPAL, COM AS ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE MAJOR VIEIRA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 019/2017 "CRIA FUNÇÃO GRATIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O GRUPO CONVIVER - 3ª IDADE DE MAJOR VIEIRA PARA REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE "AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A TITULO DE SUBVENÇÃO SOCIAL AO CENTRO COMUNITÁRIO DE MAJOR VIEIRA"</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIÁRIO OFICIAL DOS MUNICÍPIOS DE SANTA CATARINA COMO ÓRGÃO DE PUBLICAÇÃO OFICIAL"</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI QUE "DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE "CRIA CARGO DE 01 (UM) MÉDICO NA ESTRUTURA DO HOSPITAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RESSARCIMENTO DE DESPESAS COM COMBUSTÍVEL, DE VEÍCULOS DE PROPRIEDADE DE AGENTES POLÍTICOS E SERVIDORES DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE TÉCNICO DE INFORMÁTICA PARA ATENDER CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO  DO ART. 3º DA  LEI MUNICIPAL Nº 1757/2007,  QUE AUTORIZA O RESSARCIMENTO DE DESPESAS COM COMBUSTÍVEL, DE VEÍCULOS DE PROPRIEDADE DE VEREADORES  E  FUNCIONÁRIOS DA CÂMARA MUNICIPAL&amp;#8221;. </t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2017 -  "CRIA CARGO DE 01(UM) FISIOTERAPEUTA NA ESTRUTURA DO HOSPITAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTAM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2017 - "DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTEM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RECOMPOSIÇÃO PELO INPC (ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR), DA REMUNERAÇÃO DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - "CRIA CARGO DE NUTRICIONISTA NA ESTRUTURA DO HOSPITAL MUNICIPAL SÃO LUCAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI QUE "AUTORIZA PARCELAMENTO DE DÍVIDA COM A CELESC"</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ESCOLA DE EDUCAÇÃO BÁSICA LUIZ DAVET</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE "DISPÕE SOBRE ESTRUTURAÇÃO E ORGANIZAÇÃO DO CONSELHO MUNICIPAL DA ASSISTÊNCIA SOCIAL - SMAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE "AUTORIZA FIRMAR CONVÊNIO DA COOPERAÇÃO TÉCNICA COM A EMPRESA DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA S.A - EPAGRI"</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE BEM IMÓVEL MUNICIPAL MEDIANTE TERMO DE CESSÃO DE USO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COM A SEGUINTE EMENTA "AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM AS APPS DAS ESCOLAS E.E.F FREI ANDRÉ MALINSKI E ESCOLA BÁSICA DRÁUSIO CELESTINO CUNHA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA PEDRO PAULO FERNANDES) </t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA HORÁRIO DE FUNCIONAMENTO DE SERVIÇO DE PLANTÃO DE ATENDIMENTO DAS FARMÁCIAS DO MUNICÍPIO DE MAJOR VIEIRA - SC.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2017, COM A SEGUINTE EMENTA: "AUTORIZA ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS ATRAVÉS DE LEILÃO"</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA VALORES DE DIÁRIAS DA CÂMARA MUNICIPAL DE MAJOR VIEIRA, DEFINIDOS PELA LEI MUNICIPAL Nº 2008/2010 DE 03 DE SETEMBRO DE 2010"</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2322 DE JULHO DE 2016, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O  EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA DESPESA DE ALUGUEL À EMPRESA INDIVIDUAL JOELSON RODRIGO DE OLIVERIR-EI ESTABELECIDA EM MAJOR VIEIRA"</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº 026/2017 - "AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CESSÃO DE USO DE IMÓVEIS MUNICIPAL AO 3º BATALHÃO DE POLÍCIA MILITAR DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2017 - "DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2017 -"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2017- "AUTORIZA A CONCESSÃO DE AUXÍLIO PECUNIÁRIO PARA CUSTEIO DO TRANSPORTE DE ACADÊMICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 030/2017 -"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA BADESC/CIDADES E TOMAR EMPRÉSTIMOS JUNTO AO BADESC - AGÊNCIA DE FOMENTO DO ESTADO DE SANTA CATARINA S.A E DÁ OUTRAS PROVIDÊNCIAS" </t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA CAPUT DO ARTIGO 34 DA LEI Nº 1941 DE 09 DE OUTUBRO DE 2009 QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA, E O ARTIGO 93 DA LEI COMPLEMENTAR Nº 017/2017 QUE TRATAM DA LICENÇA MATERNIODADE E DÁ OUTRAS PROVIDÊNCIAS", </t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL A APAE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 034/2017 - "ALTERA EMENTA E DISPOSITIVOS DA LEI MUNICIPAL N.º 2.279, DE 22 DE SETEMBRO DE 2.015 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE COLOCAÇÃO  EM OBRA PÚBLICA MUNICIPAL PARALISADA, DE PLACA CONTENDO EXPOSIÇÃO DOS MOTIVOS DA INTERRUPÇÃO</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CESSÃO DE USO DE IMÓVEIS MUNICIPAL RÁDIO PLANALTO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2017, COM A SEGUINTE EMENTA: "ALTERA REDAÇÃO DE PARÁGRAFO, DA LEI 1.941 DE NOVE DE OUTUBRO DE 2009"</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039/2017,  COM A SEGUINTE EMENTA: AUTORIZA ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS ATRAVÉS DE LEILÃO</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2017, COM A SEGUINTE EMENTA: AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A TÍTULO DE SUBVENÇÃO SOCIAL AO CENTRO COMUNITÁRIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2017, COM A SEGUINTE EMENTA: AUTORIZA  CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL A APAE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE MAJOR VIEIRA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS" (PARCELAMENTO ESPECIAL)</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE MAJOR VIEIRA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS" (PARCELAMENTO CONVENCIONAL)</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2017 -DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI QUE "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MAJOR VIEIRA PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO NÚCLEO DE PACIENTES ONCOLÓGICOS - NAPON DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA CARGA HORÁRIA PROVISÓRIA DO CARGO EFETIVO DE ASSISTENTE SOCIAL E SALÁRIO BASE DOS CARGOS DE ASSISTENTE SOCIAL, CRIADOS PELA LEI COMPLEMENTAR MUNICIPAL Nº 042 DE 10 DE MARÇO DE 2017"</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50/2017 -"ALTERA CARGA HORÁRIA DO CARGO EFETIVO DE PSICÓLOGO(A) - CRAS, CRIADO PELA LEI COMPLEMENTAR MUNICIPAL Nº 042 DE 10 DE MARÇO DE 2017"</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 51/2017 - "DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÕES E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÕES E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COM A SEGUINTE EMENTA: ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 2273 DE 18 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 54/2017 - "CRIA OS COMPONENTES DO MUNICÍPIO DE MAJOR VIEIRA ESTADO DE SANTA CATARINA, DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E  DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COM A EMENTA "ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 07, ANO 2004 - CÓDIGO TRIBUTÁRIO MUNICIPAL - COM AS ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 056/2017 - DISPÕE SOBRE A AFETAÇÃO DE IMÓVEL PÚBLICO MUNICIPAL COMO SEDE DO PODER LEGISLATIVO DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA FUNÇÃO DE DIRETOR TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 58/2017 COM A EMENTA "DEFINE E REGULAMENTA OS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA - SC"</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 60/2017, DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COM A EMENTA: "ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2018"</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063/2017 - "DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº 064/2017 - "DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065/2017 -"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067/2017 "DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 068/2017  "AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL - BRDE E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069/2017 QUE "DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA UNIDADE CÂMARA DE VEREADORES E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3014/3014_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070/2017 "ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2018"</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE  Nº 071/2017 - ALTERA A NOMECLATURA DA SECRETARIA DO BEM ESTAR SOCIAL DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072/2017 - DISPÕE SOBRE A ORGANIZAÇÃO DO FUNO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3023/3023_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº 073/2017, COM A EMENTA "AUTORIZA O MUNICÍPIO A UTILIZAR O ENQUADRAMENTO EMPRESARIAL SIMPLIFICADO (EES), AUTODECLARAÇÃO E SEUS PROCEDIMENTOS DECORRENTES, PREVISTOS NA LEI Nº 17.071 DE 12 DE JANEIRO DE 2017"</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074/2017, COM A EMENTA "DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3025/3025_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 075/2017 -  DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 76/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 39-A DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DA NOVA REDAÇÃO AO PARÁGRAFO ÚNICO  DO ART. 3º DA LEI MUNICIPAL Nº 1757/2007, QUE AUTORIZA O RESSARCIMENTO DE DESPESAS COM COMBUSTÍVEL  DE PROPRIEDADE DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL. </t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO SR. PREFEITO MUNICIPAL, EM RELAÇÃO AO PROJETO DE LEI N.º 04/2017 &amp;#8211; QUE &amp;#8220;DISPÕE SOBRE CELEBRAÇÃO DE CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS DE MAJOR VIEIRA- CDL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, O ENVIO DE MINUTA DO REFERIDO CONVÊNIO PARA A NECESSÁRIA CIÊNCIA E ANÁLISE DOS MEMBROS DO PODER LEGISLATIVO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS SRS. REQUEREM AO SR. CRISTIANO CEZAR DRAGER &amp;#8211; GERENTE DA UNIDADE DO SESC &amp;#8211; SERVIÇO SOCIAL DO COMÉRCIO - NA CIDADE DE CANOINHAS, QUE SEJAM TOMADAS TODAS MEDIDAS NECESSÁRIAS PARA QUE O MUNICÍPIO DE MAJOR VIEIRA SEJA CONTEMPLADO COM A VINDA DA UNIDADE MÓVEL SESC SAÚDE MULHER.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. JOSÉ MISRAEL FALKIEVICZ &amp;#8211; PRESIDENTE DO NÚCLEO DE APOIO AOS PACIENTES ONCOLÓGICOS DE MAJOR VIEIRA QUE SEJAM TOMADAS TODAS AS MEDIDAS NECESSÁRIAS PARA QUE A REFERIDA ENTIDADE VOLTE A DESENVOLVER SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER PRORROGAÇÃO DE PRAZO PARA EMISSÃO DE PARECER.  </t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SR. PREFEITO MUNICIPAL SEJAM ENCAMINHADOS TODOS OS ATOS NORMATIVOS QUE REGULAMENTAM O POT (PROGRAMA OPERAÇÃO TRABALHO) NO ÂMBITO DO MUNICÍPIO DE MAJOR VIEIRA. </t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SR. PREFEITO MUNICIPAL SEJA ENCAMINHADA A RELAÇÃO DE SERVIDORES DO MUNICÍPIO DE MAJOR VIEIRA VINCULADOS AO REGIME GERAL DE PREVIDÊNCIA SOCIAL, BEM COMO SEJAM ENCAMINHADAS AS FOLHAS DE PAGAMENTO DOS MESMOS. </t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, REQUER AO SR. PREFEITO MUNICIPAL, DIANTE DE INFORMAÇÕES RECEBIDAS ACERCA DA UTILIZAÇÃO DO VEÍCULO DESTINADO A SECRETARIA DE _x000D_
 EDUCAÇÃO, DE MODO EXCLUSIVO, E PARA FINS INCLUSIVE DE CUNHO PARTICULAR DE SEU SR. SECRETARIO MUNICIPAL, SEJA REALIZADA A TOMADA DE PROVIDÊNCIAS COM VIAS A REGULARIZAÇÃO DOS FATOS, E ASSIM DEVIDA DESTINAÇÃO DO MESMO AOS FINS PRECÍPUOS DA PASTA E DE SEUS SERVIDORES._x000D_
 </t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL SEJA ENCAMINHADA DOCUMENTAÇÃO PERTINENTE A CONTRATAÇÃO DAS EMPRESAS: DERPA USINA DE ASFALTO LTDA. EPP E SANTA CATARINA CONSTRUÇÕES E MANUTENÇÃO DE OBRAS EPP.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MANIFESTAÇÃO DO CONSELHO  MUNICIPAL DE PREVIDÊNCIA, ACERCA DO  PROJETO DE LEI 032/2017 </t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEREM AO PODER EXECUTIVO, QUE SEJA REALIZADA A AUDIÊNCIA PÚBLICA REFERENTE AO 1° QUADRIMESTRE DO PRESENTE EXERCÍCIO FINANCEIRO, PREVISTA NO §4º DO ART. 9° DA LEI COMPLEMENTAR 101/2000 &amp;#8211; LEI DE RESPONSABILIDADE FISCAL.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXMO. SR. COMANDANTE DO GRUPAMENTO DA POLÍCIA MILITAR SR. ANTÔNIO WILSON KIESKI, O ENCAMINHAMENTO DE RELATÓRIO DO CORRENTE ANO, COM LEVANTE DO NÚMERO DE OCORRÊNCIAS REGISTRADAS RELACIONADAS A CRIMES DE FURTO E ROUBO EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXMO. SR. ESCRIVÃO DE POLÍCIA CIVIL RESPONSÁVEL PELA DELEGACIA DO MUNICÍPIO DE MAJOR VIEIRA SR. PAULO SÉRGIO CAMILLO, O ENCAMINHAMENTO DE RELATÓRIO DO CORRENTE ANO, COM LEVANTE DO NÚMERO DE OCORRÊNCIAS REGISTRADAS RELACIONADAS A CRIMES DE FURTO E ROUBO EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL SEJA ENCAMINHADA AVALIAÇÃO DO IMÓVEL OBJETO DA CESSÃO DE USO E DOAÇÃO À RÁDIO PLANALTO DE MAJOR VIEIRA, A QUAL É OBJETO DO PROJETO DE LEI N° 036/2017.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEREM AO CONSELHO MUNICIPAL DE PREVIDÊNCIA QUE SE MANIFESTE A RESPEITO DO PROJETO DE LEI N° 037/2017 QUE: &amp;#8220;EXTINGUE O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS, CONFORME PRECEITO DO ART. 26 DA LEI N.º 1.941/2009.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM AO PODER EXECUTIVO, QUE SEJA ENCAMINHADO O PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS, CUJO PRAZO PARA ENVIO À ESTA CASA DE LEIS JÁ SE ENCONTRA EXTRAPOLADO. _x000D_
 TAL REQUERIMENTO FUNDAMENTA-SE EM PREVISÃO DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, DA LEI ORGÂNICA DO MUNICÍPIO DE MAJOR VIEIRA, BEM COMO NO ENTENDIMENTO FIRMADO PELO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA POR MEIO DO PREJULGADO 1716._x000D_
 </t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO QUE SEJA ENCAMINHADO CRONOGRAMA DAS AUDIÊNCIAS PÚBLICAS REFERENTES AOS PROJETOS DE LEIS ORÇAMENTÁRIAS QUE DEVERÃO SER DELIBERADAS NESTE PRIMEIRO ANO DA ATUAL LEGISLATURA, ESPECIALMENTE O PLANO PLURIANUAL QUE TERÁ VIGÊNCIA NOS PRÓXIMOS 04 (QUATRO) ANOS.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO SENHOR PREFEITO MUNICIPAL QUE SEJA ENCAMINHADA DOCUMENTAÇÃO NECESSÁRIA PARA ANÁLISE DO PROJETO DE LEI COMPLEMENTAR N° 008/2017 QUE: &amp;#8220;DISPÕE SOBRE A ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER DOCUMENTOS PARA SEREM JUNTADOS AO PROCESSO LEGISLATIVO DO PROJETO DE LEI COMPLEMENTAR Nº 14/2017</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER O  ARQUIVAMENTO DO SUBSTITUTIVO DO PROJETO DE LEI Nº 13/2017 (CÓDIGO TRIBUTÁRIO - COSIP)</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O ARQUIVAMENTO DE MATÉRIAS NÃO APRECIADAS NA DÉCIMA QUARTA LEGISLATURA </t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REGIMENTO INTERNO </t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS AÇÕES PRIORITÁRIAS E METAS DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL (PPA) DA UNIDADE ORÇAMENTÁRIA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4855,67 +4855,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/5313/emenda_lei_organica_24-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3005/3005_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2936/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/5313/emenda_lei_organica_24-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3005/3005_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2017/2936/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>