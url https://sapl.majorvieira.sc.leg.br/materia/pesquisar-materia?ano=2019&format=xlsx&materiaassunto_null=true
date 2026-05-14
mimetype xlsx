--- v0 (2026-02-02)
+++ v1 (2026-05-14)
@@ -51,2751 +51,2751 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de sessão</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3287/ata_da_1a_sessao_ordinaria_04-02-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3287/ata_da_1a_sessao_ordinaria_04-02-2019.pdf</t>
   </si>
   <si>
     <t>Ata da 01 sessão ordinária 2019</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3291/ata_no_02-2019_11-02-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3291/ata_no_02-2019_11-02-2019.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª sessão ordinária (11/02/2019)</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3296/ata_no_03_-2019_18-02-2019_qjXTAHh.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3296/ata_no_03_-2019_18-02-2019_qjXTAHh.pdf</t>
   </si>
   <si>
     <t>Ata n.º 03/2019  de 18/02/2019</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3301/ata_no_04-2019_25-02-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3301/ata_no_04-2019_25-02-2019.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª sessão ordinária (25/02/2019)</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_no_05_da_5a_sessao_ordinaria_06-03-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_no_05_da_5a_sessao_ordinaria_06-03-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 05 da 5ª sessão ordinária (06/03/2019)</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3309/ata_no_06-2019_da_6a_sessao_ordinaria_11-03.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3309/ata_no_06-2019_da_6a_sessao_ordinaria_11-03.pdf</t>
   </si>
   <si>
     <t>Ata nº 06 da 6ª sessão ordinária (11/03/2019)</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3315/ata_no_07-2019_da_7a_sessao_ordinaria_18-03_certa.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3315/ata_no_07-2019_da_7a_sessao_ordinaria_18-03_certa.pdf</t>
   </si>
   <si>
     <t>Ata nº07 da 7º sessão ordinária (18/03/2019)</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3327/ata_no_08-2019_da_8a_sessao_ordinaria_25-03-2019_-_novo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3327/ata_no_08-2019_da_8a_sessao_ordinaria_25-03-2019_-_novo.pdf</t>
   </si>
   <si>
     <t>Ata nº 08 da 8ª sessão ordinária (25/03/2019)</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3328/ata_da_9a_sessao_ordinaria_01-04-2019_flacqrU.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3328/ata_da_9a_sessao_ordinaria_01-04-2019_flacqrU.pdf</t>
   </si>
   <si>
     <t>Ata nº 09 da 9ª sessão ordinária (01/04/2019)</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3329/ata_no_10_da_01a_sessao_extraordinaria_03-04-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3329/ata_no_10_da_01a_sessao_extraordinaria_03-04-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 10/2019    - 1ª sessão extraordinária (03/04/2019)</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3332/ata_no_11_da_10a_sessao_ordinaria_08-04.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3332/ata_no_11_da_10a_sessao_ordinaria_08-04.pdf</t>
   </si>
   <si>
     <t>Ata nº 11 da 10ª sessão ordinária (08/04)</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3340/ata_no_12_da_11a_sessao_ordinaria_15-04.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3340/ata_no_12_da_11a_sessao_ordinaria_15-04.pdf</t>
   </si>
   <si>
     <t>Ata nº 12 da 11ª sessão ordinária (17/04)</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3346/ata_no_13_da_12a_sessao_ordinaria_22-04.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3346/ata_no_13_da_12a_sessao_ordinaria_22-04.pdf</t>
   </si>
   <si>
     <t>Ata nº 13 da 12ª sessão ordinária (22/04/2019)</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3351/ata_no_14_da_13a_sessao_29-04.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3351/ata_no_14_da_13a_sessao_29-04.pdf</t>
   </si>
   <si>
     <t>Ata nº 14 da 13ª sessão ordinária (29-04)</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3360/ata_15_da_14a_sessao_ordinaria_06-05.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3360/ata_15_da_14a_sessao_ordinaria_06-05.pdf</t>
   </si>
   <si>
     <t>ata 15 da 14ª sessão ordinaria 06-05</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3364/ata_no_16_da_15a_sessao_ordinaria_13-05-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3364/ata_no_16_da_15a_sessao_ordinaria_13-05-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 16/2019     Data: 13/05/2019</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3383/ata_no_17_da_16a_sessao_ordinaria_20-05-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3383/ata_no_17_da_16a_sessao_ordinaria_20-05-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 17 da 16ª sessão ordinária (20-05-2019)</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3384/ata_no_18_da_17a_sessao_ordinaria_27-05-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3384/ata_no_18_da_17a_sessao_ordinaria_27-05-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 18 da 17ª sessão ordinária 27-05-2019</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3391/ata_no_19-2019_da_2a_sessao_extrardinaria_31-05-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3391/ata_no_19-2019_da_2a_sessao_extrardinaria_31-05-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 19/2019 da segunda sessão extraordinária  Data: 29/05/2019</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3401/ata_no_20-2019_03-06-2019_QhUKYrd.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3401/ata_no_20-2019_03-06-2019_QhUKYrd.pdf</t>
   </si>
   <si>
     <t>Ata nº 20-2019 (03-06-2019)</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3409/ata_no_21-2019_da_19o_sessao_ordinaria_10-06-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3409/ata_no_21-2019_da_19o_sessao_ordinaria_10-06-2019.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª sessão ordinária (10/06/2019)</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3413/ata_no_22-2019_da_20a_sessao_ordinaria_17-06-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3413/ata_no_22-2019_da_20a_sessao_ordinaria_17-06-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 22/2019    Data: 17/06/2019</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3418/ata_no_23-2019_da_21a_sessao_ordinaria_24-06.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3418/ata_no_23-2019_da_21a_sessao_ordinaria_24-06.pdf</t>
   </si>
   <si>
     <t>Ata n.º 23/2019  de 24/06/2019</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3422/ata_no_24_da_22a_sessaoordinaria_01-07.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3422/ata_no_24_da_22a_sessaoordinaria_01-07.pdf</t>
   </si>
   <si>
     <t>Ata nº 24 da 22ª sessão ordinaria (01-07)</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3427/ata_no_25-2019__da_23a_sessao_ordinaria_08-07.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3427/ata_no_25-2019__da_23a_sessao_ordinaria_08-07.pdf</t>
   </si>
   <si>
     <t>Ata n.º 25/2019  de 08/07/2019</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3434/ata_no_26-2019__da_23a_sessao_ordinaria_15-07.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3434/ata_no_26-2019__da_23a_sessao_ordinaria_15-07.pdf</t>
   </si>
   <si>
     <t>Ata n.º 26/2019 de 15/07/2019</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3441/ata_no_27-2019_da_25a_sessao_ordinaria_05-08.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3441/ata_no_27-2019_da_25a_sessao_ordinaria_05-08.pdf</t>
   </si>
   <si>
     <t>Ata n.º 27/2019  de 05/08/2019</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3452/ata_no_28-2019_da_26a_sessao_ordinaria_12-08.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3452/ata_no_28-2019_da_26a_sessao_ordinaria_12-08.pdf</t>
   </si>
   <si>
     <t>Ata n.º 28/2019  de 12/08/2019</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3456/ata_no_29-2019_da_27a_sessao_ordinaria_19-08-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3456/ata_no_29-2019_da_27a_sessao_ordinaria_19-08-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 29-2019 da 27ª sessão ordinária (19-08-2019)</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3459/ata_no_30_da_28a_sessao_26-08.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3459/ata_no_30_da_28a_sessao_26-08.pdf</t>
   </si>
   <si>
     <t>Ata nº 30 da 28ª sessão ordinária (26-08)</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3465/ata_no_31_da_29a_sessao_02-09_2.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3465/ata_no_31_da_29a_sessao_02-09_2.pdf</t>
   </si>
   <si>
     <t>Ata n.º 31/2019 de 02/09/2019</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3469/ata_no_32_da_30a_sessao_09-09-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3469/ata_no_32_da_30a_sessao_09-09-2019.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA REALIZADA NO DIA 09/09/2019.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3474/ata_no_33_da_31a_sessao_ordinaria_16-09_JfRhbgx.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3474/ata_no_33_da_31a_sessao_ordinaria_16-09_JfRhbgx.pdf</t>
   </si>
   <si>
     <t>Ata n.º 33/2019 da 16/09/2019</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3477/ata_no_34-2019_23-09-2019.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3477/ata_no_34-2019_23-09-2019.docx</t>
   </si>
   <si>
     <t>ATA Nº 34-2019 23-09-2019</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3478/ata_da_3a_sessao_extraodinaria_23-09.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3478/ata_da_3a_sessao_extraodinaria_23-09.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAODINARIA (23-09)</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3481/ata_no_35-2019_30-09-2019_PpcsQ18.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3481/ata_no_35-2019_30-09-2019_PpcsQ18.pdf</t>
   </si>
   <si>
     <t>Ata n.º 36/2019 de 30/09/2019</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3487/ata_no_37-2019_07-10-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3487/ata_no_37-2019_07-10-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 37/2019 de 07/10/2019</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3489/ata_no_38-2019_15-10-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3489/ata_no_38-2019_15-10-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 38-2019 de 15-10-2019</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3494/ata_no_39-2019_21-10-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3494/ata_no_39-2019_21-10-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 39-2019 de 21-10-2019</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3495/ata_no_40-2019_29-10-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3495/ata_no_40-2019_29-10-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 40/2019 de 29/10/2019</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3497/ata_n.o_41-2019_de_04-11-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3497/ata_n.o_41-2019_de_04-11-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 41/2019 de 04/11/2019</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3500/ata_n.o_42-2019_de_11-11-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3500/ata_n.o_42-2019_de_11-11-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 42/2019 de 11/11/2019</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3504/ata_no_43-2019_de_18-11-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3504/ata_no_43-2019_de_18-11-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 43/2019  de 18/11/2019</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3515/ata_no_44-2019_de_25-11-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3515/ata_no_44-2019_de_25-11-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 44-2019 de 25-11-2019</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3521/ata_no_45-2019_de_02-12-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3521/ata_no_45-2019_de_02-12-2019.pdf</t>
   </si>
   <si>
     <t>Ata n.º 45/2019 de 02/12/2019</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3524/ata_no_46-2019_09-12-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3524/ata_no_46-2019_09-12-2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 46-2019 09-12-2019</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3528/ata_no_47-2019_16-12-19.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3528/ata_no_47-2019_16-12-19.pdf</t>
   </si>
   <si>
     <t>Ata nº 47/2019 de 16/12/2019</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>ANTONIO GONÇALVES DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3462/emenda_001_-_projeto_de_lei_52-2018_-_artigo_3.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3462/emenda_001_-_projeto_de_lei_52-2018_-_artigo_3.pdf</t>
   </si>
   <si>
     <t>Emenda 01  ao Projeto de Lei 052/2018: "DISPÕE SOBRE A GUARDA, O DEPÓSITO E A VENDA DE VEÍCULOS REMOVIDOS APREENDIDOS E RETIRADOS DE CIRCULAÇÃO NAS VIAS PÚBLICAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3463/emenda_002_-_projeto_de_lei_52-2018_-_artigo_7__gJcdNN5.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3463/emenda_002_-_projeto_de_lei_52-2018_-_artigo_7__gJcdNN5.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao projeto de Lei que DISPÕE SOBRE A GUARDA, O DEPÓSITO E A VENDA DE VEÍCULOS REMOVIDOS, APREENDIDOS E RETIRADOS DE CIRCULAÇÃO NAS VIAS PÚBLICAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3464/emenda_003_-_projeto_de_lei_52-2018_-_artigo_8__i13WVPW.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3464/emenda_003_-_projeto_de_lei_52-2018_-_artigo_8__i13WVPW.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei 52/2018: DISPÕE SOBRE A GUARDA, O DEPÓSITO E A VENDA DE VEÍCULOS REMOVIDOS, APREENDIDOS E RETIRADOS DE CIRCULAÇÃO NAS VIAS PÚBLICAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3475/emenda_001_-_projeto_de_lei_33-2019_-_artigo_1__CYGEM66.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3475/emenda_001_-_projeto_de_lei_33-2019_-_artigo_1__CYGEM66.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº   001 (MODIFICATIVA) - Autoria do Vereador: Diogo Simão Sudoski - Modifica a redação do §1° do artigo 1°:</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3476/emenda_001_-_projeto_de_lei_34-2019_-_artigo_1__vaS3qPv.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3476/emenda_001_-_projeto_de_lei_34-2019_-_artigo_1__vaS3qPv.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº   001 (MODIFICATIVA) - Autoria do Vereador: Diogo Simão Sudoski - Modifica a redação do §1° do artigo 1°.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3498/emenda_001_-_projeto_de_lei_43-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3498/emenda_001_-_projeto_de_lei_43-2019.pdf</t>
   </si>
   <si>
     <t>-Emenda modificativa n.º 01 ao Projeto de lei n.º 43/2019 – “Autoriza a doação de imóvel público que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3505/emenda_001_modificativa_-_cfof_-_pl__045-2019_-_lsjENL5.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3505/emenda_001_modificativa_-_cfof_-_pl__045-2019_-_lsjENL5.pdf</t>
   </si>
   <si>
     <t>-Emenda modificativa n.º 01 ao Projeto de lei n.º 45/2019 – “Estima a receita e fixa a despesa do município de Major Vieira para o exercício de 2020”</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3506/emenda_001_modificativa_-_ccjr_-_pl_057-2018_-__LGn8NhZ.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3506/emenda_001_modificativa_-_ccjr_-_pl_057-2018_-__LGn8NhZ.pdf</t>
   </si>
   <si>
     <t>-Emenda modificativa n.º 01 ao Projeto de lei n.º 57/2019 – “INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA–SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO”.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3508/emenda_002_-_plano_diretor_-_modificativa_-_art_9EaZK4R.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3508/emenda_002_-_plano_diretor_-_modificativa_-_art_9EaZK4R.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº  002 (MODIFICATIVA) ao projeto de lei complementar nº 02/2018 "INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA-SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO”_x000D_
 (Modifica a redação do artigo 8º, acrescentando o parágrafo único)</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3509/emenda_003_-_plano_diretor_-_modificativa_-_art_SqtjWFy.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3509/emenda_003_-_plano_diretor_-_modificativa_-_art_SqtjWFy.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº  003 (MODIFICATIVA) ao projeto de lei complementar nº 02/2018 "INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA-SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO”_x000D_
 (Modifica a redação do artigo 12)</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3510/emenda_004_-_plano_diretor_-_modificativa_-_art_XPGI0o6.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3510/emenda_004_-_plano_diretor_-_modificativa_-_art_XPGI0o6.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 004 (MODIFICATIVA) ao projeto de lei complementar nº 02/2018 "INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA-SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO” _x000D_
 (Modifica a redação do §2º do artigo 31)</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3511/emenda_005_-_plano_diretor_-_modificativa_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3511/emenda_005_-_plano_diretor_-_modificativa_-.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 005 (MODIFICATIVA) ao projeto de lei complementar nº 02/2018 "INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA-SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO” _x000D_
 (Modifica a redação dos parágrafos  §2º e $4º do artigo 56)</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3512/emenda_006_-_plano_diretor_-_modificativa_-_art_2Tqd0Cf.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3512/emenda_006_-_plano_diretor_-_modificativa_-_art_2Tqd0Cf.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 006 (MODIFICATIVA) ao projeto de lei complementar nº 02/2018 "INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA-SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO” _x000D_
 (Modifica a redação do inciso X, do Art. 136)</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3513/emenda_007_-_plano_diretor_-_modificativa_-_ane_NLxU3aI.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3513/emenda_007_-_plano_diretor_-_modificativa_-_ane_NLxU3aI.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 007 (MODIFICATIVA) ao projeto de lei complementar nº 02/2018 "INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA-SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO”_x000D_
 (Modifica a redação Anexo III)</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3514/emenda_008_-_plano_diretor_-_modificativa_-_ane_kq52vAS.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3514/emenda_008_-_plano_diretor_-_modificativa_-_ane_kq52vAS.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 008 (MODIFICATIVA) ao projeto de lei complementar nº 02/2018 "INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE MAJOR VIEIRA-SC, E REVOGA DISPOSIÇÕES EM CONTRÁRIO”_x000D_
 (Modifica a redação Anexo IV)</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>VILMA MULLER KIEM</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>EMENTA: “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2020”_x000D_
 EMENDA Nº   002 (Aditiva) Autoria de todos os Vereadores - Inclui o Anexo das Emendas Individuais do Legislativo Municipal</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_n.o_001-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_n.o_001-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE TAPAGEM DE UM BURACO EXISTE JUNTO A PROPRIEDADE DE OSVALDO LUCACHINSKI, RESIDENTE NA LOCALIDADE DE BUTIÁ, MEDIANTE A DESTINAÇÃO DE 01 (UMA) CARGA DE TERRA – CAÇAMBA, E UTILIZAÇÃO DO SERVIÇO DE UMA CARREGADEIRA.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3274/indicacao_n.o_002-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3274/indicacao_n.o_002-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO JUNTO A PROPRIEDADE DE GILMAR MÁXIMO SITUADA NA LOCALIDADE DE LAGEADO LISO, COM A UTILIZAÇÃO DE 03 (TRÊS) TUBOS DE 50CM, E NECESSÁRIO SERVIÇO DE RETRO-ESCAVADEIRA.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3275/indicacao_n.o_003-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3275/indicacao_n.o_003-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE RECONSTRUÇÃO DE UM ABRIGO – “PONTO DE ÔNIBUS ESCOLAR”, EM PONTO SITUADO AOS FUNDOS DA PROPRIEDADE DE JÚLIO JIENTARA, NA LOCALIDADE DE SÃO ROQUE, NAS PROXIMIDADES DO CRUZEIRO.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_n.o_004-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_n.o_004-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MEDIDAS EM PRÓL DO ACOLHIMENTO DE REIVINDICAÇÃO DE MORADORES DA LOCALIDADE DE COLÔNIA RUTHES, ACERCA DA REALIZAÇÃO DE REFORMA E AMPLIAÇÃO, E POSTERIOR DESTINAÇÃO DO ANTIGO IMÓVEL DA ESCOLA LOCAL (SEM UTILIZAÇÃO A MAIS DE UMA 1 DÉCADA), PARA REVERSÃO AOS FINS DE CASA MORTUÁRIA NA LOCALIDADE.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_n.o_005-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_n.o_005-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MEDIDAS EM PRÓL DO ACOLHIMENTO DE REIVINDICAÇÃO DE MORADORES DA LOCALIDADE DE COLÔNIA RUTHES, ACERCA DA REALIZAÇÃO DE INSTALAÇÃO DE SISTEMA DE ILUMINAÇÃO EM QUADRA ABERTA SITUADA NAS PROXIMIDADES DA ANTIGA ESCOLA LOCAL (IMEDIAÇÕES DA IGREJA), EM PRÓL DO APOIO A CONSECUÇÃO DAS ATIVIDADES DE LAZER QUE VEM SENDO DESENVOLVIDAS NO LOCAL COM AMPLA PARTICIPAÇÃO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_n.o_006-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_n.o_006-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DESTINAÇÃO DE UMA CARGA DE CASCALHO, À PROPRIEDADE DE ADOLAR MALACÓSKI, SITUADA NO PERÍMETRO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_n.o_007-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_n.o_007-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO EM BUEIRO SITUADO NAS PROXIMIDADES DA PROPRIEDADE DE NILTON ADANCHESKI, NA LOCALIDADE DE RIO DA VEADA, MEDIANTE A APLICAÇÃO DE SERVIÇO DE RETRO-ESCAVADEIRA E INSTALAÇÃO DE 3 TUBOS DE 40 DE DIÂMETRO.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_n.o_008-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_n.o_008-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO DE TODAS AS ESTRADAS DA LOCALIDADE DE SERRA PRETA E RIO VERMELHO, DEVIDO A MÁ CONDIÇÃO DE TRÁFEGO APRESENTADA DE MODO GERAL NAS MESMAS.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_n.o_009-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_n.o_009-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA INSTALAÇÃO DE UMA GELADEIRA JUNTO A CASA MORTUÁRIA MUNICIPAL, EM ATENÇÃO A PEDIDO EXTERNADO POR MUITOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3289/indicacao_n.o_010-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3289/indicacao_n.o_010-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E TOMADA DE PROVIDÊNCIAS NECESSÁRIAS COM VIAS A VIABILIAÇÃO DA INSTALAÇÃO DE SEMÁFOROS JUNTO AS ESQUINAS DA RUA LUIZ DAVET, SENDO UMA SITUADA EM FRENTE AO ESTABELECIMENTO – IACHITZKI MATERIAIS DE CONSTRUÇÃO, E OUTRA NAS PROXIMIDADES DO ESTABELECIMENTO - BAR DA NÍTIA.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA TOMADA DE PROVIDÊNCIAS NECESSÁRIAS EM PRÓL DA INSTALAÇÃO DE SISTEMA DE SEMÁFOROS JUNTO AS ESQUINAS DA RUA LUIZ DAVET, SITUADAS EM FRENTE AO ESTABELECIMENTO – IACHITZKI MATERIAIS DE CONSTRUÇÃO, E NAS PROXIMIDADES DO ESTABELECIMENTO - BAR DA NÍTIA.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3297/indicacao_n.o_012-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3297/indicacao_n.o_012-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA AQUISIÇÃO DE UMA MÁQUINA DE COSTURA PARA O HOSPITAL MUNICIPAL SÃO LUCAS, À SER EMPREGADA NOS NECESSÁRIOS SERVIÇOS COTIDIANOS DE REPARO DOS MATERIAIS EMPREGADOS NO ATENDIMENTO DO HOSPITAL.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_n.o_013-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_n.o_013-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REVITALIZAÇÃO DA ESTRADA GERAL DA LOCALIDADE DE SANTO ANTÔNIO, NO PERÍMETRO SITUADO ÀS PROXIMIDADES DAS RESIDÊNCIAS DE GERSON VERCKA, E FAMÍLIA TERRES, BEM COMO DA CAPELA SÃO BRÁS, ATÉ O SALTO CANOINHAS (SC-477).</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3299/indicacao_n.o_014-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3299/indicacao_n.o_014-2019.pdf</t>
   </si>
   <si>
     <t>TOMADA DE INICIATIVA COM VIAS AO ADIMPLEMENTO DA CONCESSÃO DE PERCENTUAL DE RECOMPOSIÇÃO SALARIAL ANUAL DOS SERVIDORES PÚBLICOS PREVISTO JUNTO AO ART. 260 DA LEI COMPLEMENTAR N.º 069/2017 (ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS) À SER CONCEDIDA NA DATA BASE DE FEVEREIRO DE CADA ANO.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3305/indicacao_n.o_015-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3305/indicacao_n.o_015-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DAS ESTRUTURAS DE TODOS OS PONTOS DE EMBARQUE E DESEMBARQUE DO ÔNIBUS ESCOLAR SITUADAS NO PERÍMETRO MUNICIPAL, COM ESPECIAL ATENÇÃO AO SITUADO NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3307/indicacao_n.o_016-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3307/indicacao_n.o_016-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM “MATA-BURRO” JUNTO A PROPRIEDADE DE JOEL KIZEMA, BEM COMO PATROLAMENTO DE TRECHO DE ESTRADA SITUADO NAS PROXIMIDADES DAS PROPRIEDADES DE SAULO RUTES, E JOEL KIZEMA, NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_n.o_017-2019_4trlFT4.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_n.o_017-2019_4trlFT4.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO EM PRÓL DA RECUPERAÇÃO DE ESTRADA GERAL DA LOCALIDADE DE PALMITAL, EM TRECHO QUE LIGA AS PROPRIEDADES DE NEIDIMARA DE MORAES, ÀS PROPRIEDADES DE DIRCEU GRABAS, E SERGIO GRABAS.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao_n.o_018-2019_aJgKBAi.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao_n.o_018-2019_aJgKBAi.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE JUAREZ MODESKI, SITUADA NA LOCALIDADE DE LAGEADO LISO, BEM COMO CONCOMITANTE DESTINAÇÃO DE 2 CARGAS DE CASCALHO.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_n.o_019-2019_SDWY898.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_n.o_019-2019_SDWY898.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE DESTINAÇÃO DE 04 CARGAS DE CASCALHO JUNTO A ENTRADA DA RESIDÊNCIA DE ANTÔNIO MODESKI, SITUADA NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_n.o_020-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_n.o_020-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO EM TRECHOS MAIS COMPROMETIDOS DAS ESTRADAS QUE DÃO ACESSO AS GRANJAS DE PROPRIEDADE DE MÁRCIO MALACOSKI, ACIR DE DEUS BUENO, E ARISTEU BATISTA, SITUADAS NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao_n.o_021-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao_n.o_021-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A TRECHO DA ESTRADA GERAL QUE DÁ ACESSO A PROPRIEDADE DE CIRINEU SCHOTCKA, SITUADA NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_n.o_022-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_n.o_022-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO AOS PONTOS MAIS CRÍTICOS DE ESTRADA DA LOCALIDADE DE PAIÓL VELHO, NO PERÍMETRO SITUADO ENTRE A ENTRADA DA PROPRIEDADE DE JULIANO DE AGOSTIM, ATÉ A PROPRIEDADE DE ROSA MALACOSKI.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao_n.o_023-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao_n.o_023-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ATERRAMENTO DE UM BUEIRO COM MÁQUINA – RETROESCAVADEIRA (CERCA DE 2HS DE SERVIÇO), JUNTO A PROPRIEDADE DO SR. CELIONEL GENOVEBER, SITUADA NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3337/indicacao_n.o_024-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3337/indicacao_n.o_024-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO DE TRECHO DE ESTRADA SITUADO JUNTO A PROPRIEDADE DE ALAOR MARON, E ADIR PEREIRA NA LOCALIDADE DE RIO DA VEADA, COM CONCOMITANTE REALIZAÇÃO DO SERVIÇO DE CONSERTO/MANUTENÇÃO DE BUEIRO SITUADO JUNTO A MESMA ESTRADA, EM RAZÃO DE DEGRADAÇÃO DECORRENTE DE SEU AFUNDAMENTO.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_n.o_025-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_n.o_025-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE DESTINAÇÃO DE 02 (DUAS) CARGAS DE CASCALHO JUNTO A PROPRIEDADE DE BETO GRAF, SITUADA NA LOCALIDADE DE RIO DA VEADA.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_n.o_026-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_n.o_026-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE DESTINAÇÃO DE 05 (CINCO) CARGAS DE CASCALHO JUNTO A ENTRADA DA PROPRIEDADE DE RODRIGO BORGES, SITUADA NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_n.o_027-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_n.o_027-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE RECONSTRUÇÃO DE 01 (UM) BUEIRO JUNTO A TRECHO DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE DARCI LAVANDOSKI, NA LOCALIDADE DE PAIÓL VELHO, COM DESTINAÇÃO DE 03 (TRÊS) VIAGENS DE CASCALHO NOS PONTOS MAIS CRÍTICOS DA ESTRADA.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_n.o_028-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_n.o_028-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO DE PERÍMETRO DA ESTRADA GERAL QUE DÁ ACESSO A RESIDÊNCIA DE LEVINO SCHIMINGOSKI, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_n.o_029-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_n.o_029-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DESTINAÇÃO DE 03 (TRÊS) CARGAS DE CASCALHO JUNTO A TRECHO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE GEOVANE CORREIA E ROQUE CORREIA (LOCALIDADE DE PALMITAL). PONTO DE REFERÊNCIA – PROXIMIDADES DA GRANJA DE BENEDITO KIMELLI.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3352/indicacao_n.o_030-2019_2mgivtr.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3352/indicacao_n.o_030-2019_2mgivtr.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE DESTINAÇÃO DE 05 (CINCO) VIAGENS DE CASCALHO JUNTO A PERÍMETRO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE OSMAR LEFCHAKI, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3353/indicacao_n.o_031-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3353/indicacao_n.o_031-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/CONSERTO DE 02 (DOIS) BUEIROS, EM TRECHO DE ESTRADA SITUADO JUNTO A ENTRADA DA PROPRIEDADE DE ZENO STEPANSKI, LOCALIDADE DE RIO NOVO. SENDO EM UM NECESSÁRIA A INSTALAÇÃO DE 04 TUBOS DE 20CM, E NO OUTRO 4 TUBOS DE 30 CM.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3354/indicacao_n.o_032-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3354/indicacao_n.o_032-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A PERÍMETRO DE RUA SITUADO ÀS PROXIMIDADES DA RESIDÊNCIA DE JOÃO EDINO MARON, TORNOARIA VEIMAC, E FAMÍLIA MALACOSKI.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3355/indicacao_n.o_033-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3355/indicacao_n.o_033-2019.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE CARGAS DE PÓ DE BRITA, TANTO QUANTO NECESSÁRIAS, PARA A REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DA PISTA EXISTENTE NOS ARREDORES DO MÓDULO ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3356/indicacao_n.o_034-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3356/indicacao_n.o_034-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE TERRAPLANAGEM JUNTO A PROPRIEDADE DE ALINE SCHIESSEL, NA LOCALIDADE DE RIO BUTIÁ, COM VIAS A POSTERIOR REALIZAÇÃO DE OBRAS DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3357/indicacao_n.o_035-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3357/indicacao_n.o_035-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO E POSTERIOR COMPACTAÇÃO COM ROLO COMPRESSOR, JUNTO A TRECHO DE ESTRADA SITUADO NA ENTRADA DO ACESSO A RESIDÊNCIA DE OLIVIA BECKER, NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_n.o_036-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_n.o_036-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO EM PERÍMETRO DE ESTRADA QUE DA ACESSO A PROPRIEDADE DE CLAUDINEI SEMENTECOSKI, SITUADA NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3359/indicacao_n.o_037-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3359/indicacao_n.o_037-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA LOCALIDADE DE PULADOR, EM PONTO ADSTRITO DO TRECHO ATÉ ENTÃO JA REALIZADO, ATÉ O LOCAL DA PROPRIEDADE DE LEVINO SCHIMINGOSKI. O QUE SE FAZ, DADA A GRANDE DIFICULDADE ENFRENTADA PELO MORADOR PARA A REALIZAÇÃO DO ACESSO A SUA RESIDÊNCIA, EM RAZÃO DO NÃO ENCASCALHAMENTO DESTE TRECHO DO LOCAL ATÉ O MOMENTO.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_n.o_038-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_n.o_038-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE DIRCEU GRABAS, SITUADA NA LOCALIDADE DE PALMITAL.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_n.o_039-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_n.o_039-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A TRECHO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JOAQUINA KONDRAS, SITUADA NAS PROXIMIDADES DO SALTO CANOINHAS.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_n.o_040-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_n.o_040-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE MIGUEL LUCACHINSKI, SITUADA NA LOCALIDADE DE SOL NASCENTE, COM CONCOMITANTE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESCOLAR NAS IMEDIAÇÕES, EM DETRIMENTO DO EXPEDIENTE DIÁRIO DE EMBARQUE E DESEMBARQUE DE CRIANÇAS NO LOCAL, SEM QUALQUER ESTRUTURA QUE LHES RESGUARDE DURANTE SUA ESTADIA.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3369/indicacao_n.o_041-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3369/indicacao_n.o_041-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A ENTRADA DA PROPRIEDADE DE ANÍBAL LOIOLA, SITUADA NA LOCALIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_n.o_042-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_n.o_042-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A ENTRADA DA RESIDÊNCIA DE ROSA MARCINIAK, SITUADA AO LADO DA RESIDÊNCIA DE ELIANE GALESKI NA RUA LUIZ DAVET, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_n.o_043-2019_sWEclla.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_n.o_043-2019_sWEclla.pdf</t>
   </si>
   <si>
     <t>- SERVIÇO DE MELHORIA EM TRAJETO DE VIA PÚBLICA, COM A COLOCAÇÃO DE “CASCALHO OU BRITAS” NO PROLONGAMENTO DA RUA LUIZ DAVET, A PARTIR DA ESQUINA COM A RUA JOAQUIM GONÇALVES DOS SANTOS, ATÉ A BIFURCAÇÃO COM A RUA PROJETADA QUE SEGUE PARALELAMENTE À RODOVIA SC-477, E DÁ ACESSO À RUA ARMERIMO BORGES;_x000D_
 - INDICA-SE AINDA A COLOCAÇÃO DE 08 (OITO) TUBOS DE 40CM DE DIÂMETRO DEFRONTE A RESIDÊNCIA DA SRA. ANA KUBIACK, SITUADA ÀS MARGENS DESSE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_n.o_044-2019_ZfyMGRv.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_n.o_044-2019_ZfyMGRv.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 03 (TRÊS) CARGAS DE CASCALHO, JUNTO AO ACESSO À CASA DO SR. CLEMENTE KUMINECK E MARIZINHA KUMINECK.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3378/indicacao_n.o_045-2019_CejyRUB.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3378/indicacao_n.o_045-2019_CejyRUB.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO PREFERENCIAL, JUNTO A ESQUINA DE ENCONTRO DAS RUAS LUIZ DAVET E CARLOS KARVAT, NAS PROXIMIDADES DO COMÉRCIO DE MATERIAIS DE CONSTRUÇÃO - IACHITZKI.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_n.o_046-2019_0HQrdn5.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_n.o_046-2019_0HQrdn5.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE 01 (UM) BUEIRO, COM TUBOS DE 40CM DE DIÂMETRO, JUNTO A ENTRADA DA RESIDÊNCIA DO SR. LUIZ BONETE, SITUADA NA LOCALIDADE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3380/indicacao_n.o_047-2019_xOrGdrA.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3380/indicacao_n.o_047-2019_xOrGdrA.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 10 (DEZ) CARGAS DE CASCALHO, EM BENEFÍCIO DAS PROPRIEDADES DE JOÃO BRANDEMBURG, GIOVANE VEIGA, ODAIR DE FRANÇA, E HENRIQUE MACHADO, SITUADAS NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_n.o_048-2019_393Hnhk.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_n.o_048-2019_393Hnhk.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE 02 BUEIROS (APROXIMADAMENTE 05 TUBOS), EM DISTÂNCIA APROXIMADA DE 300 A 500 MTS ENTRE ESTES, JUNTO A PONTO DA ESTRADA GERAL QUE DÁ ACESSO A LOCALIDADE DE RIO DA SERRA, NAS PROXIMIDADES DAS PROPRIEDADES DA FAMÍLIA FOLMER, E DE ERMÍNIO URBANECK.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_n.o_049-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_n.o_049-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DA ESTRUTURA DE 01 BUEIRO, COM APROXIMADAMENTE 06 TUBOS DE 50CM DE DIÂMETRO, JUNTO A PONTO DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JOLAR MIDIÉLSKI, NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3386/indicacao_n.o_050-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3386/indicacao_n.o_050-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UMA GARAGEM PARA O DEPÓSITO DE IMPLEMENTOS AGRÍCOLAS NA SEDE DA ASSOCIAÇÃO DE AGRICULTORES UNIDOS PARA O SUCESSO, LOCALIZADA NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_n.o_051-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_n.o_051-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DAS VIAS SITUADAS NO BAIRRO SOL NASCENTE, ATÉ ENTÃO AINDA NÃO BENEFICIADAS COM O SERVIÇO DE ASFALTAMENTO.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3388/indicacao_n.o_052-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3388/indicacao_n.o_052-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UMA GARAGEM PARA O DEPÓSITO DE IMPLEMENTOS AGRÍCOLAS NA SEDE DA ASSOCIAÇÃO DE AGRICULTORES NOVO HORIZONTE, LOCALIZADA NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_n.o_053-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_n.o_053-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CALÇAMENTO EM TODA A EXTENSÃO DA RUA FIORAVANTE RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_n.o_054-2019_FLRy5rp.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_n.o_054-2019_FLRy5rp.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE RETROESCAVADEIRA COM VIAS A RETIRADA DA GRANDE CONCENTRAÇÃO DE BARRO DEPOSITADA JUNTO A MANGUEIRA EXISTENTE NA PROPRIEDADE DE GERSON BOSSE, UTILIZADA NO MANEJO DE CONFINAMENTO DE ANIMAIS, COM CONCOMITANTE DESTINAÇÃO DE 02 CARGAS DE CASCALHO NO LOCAL.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_n.o_055-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_n.o_055-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A TRECHO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE TONIEL FRANCO DE OLIVEIRA, SITUADA NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_n.o_056-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_n.o_056-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO AO PONTO DE ENTRADA DA PROPRIEDADE DE CIRINEU SHOTKA, SITUADA NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_n.o_057-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_n.o_057-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ENCASCALHAMENTO (CERCA DE 5 CARGAS), EM PERÍMETRO DE CERCA DE 200MTS SITUADO JUNTO A ENTRADA DA PROPRIEDADE DA FAMÍLIA CARDOSO, NA LOCALIDADE DE CANUDOS. PLEITO QUE SE CONCEBE, POSSA VIR A SER ATENDIDO EM MOMENTO OPORTUNO EM QUE AS MÁQUINAS DA ADMINISTRAÇÃO VENHAM A ESTAR À SERVIÇO NA LOCALIDADE, TENDO EM VISTA TODA A DIFICULDADE DE LOGÍSTICA COMPREENSÍVEL.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3395/indicacao_n.o_058-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3395/indicacao_n.o_058-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO AOS PONTOS DE ENTRADA DAS PROPRIEDADES DE GENOR DA SILVA, ORTI LAVANDOSKI, E ACIR GREIN, SITUADAS NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3396/indicacao_n.o_059-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3396/indicacao_n.o_059-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A CONSTRUÇÃO DE FAIXAS DE PEDESTRES ELEVADAS JUNTOS AOS PRINCIPAIS CRUZAMENTOS EXISTENTES NO PERÍMETRO URBANO MUNICIPAL, DENTRE OS QUAIS, OS SITUADOS NAS PROXIMIDADES DO COMÉRCIO DE MATERIAIS DE CONSTRUÇÃO IACHITZKI, E LANCHONETE DA NITIA</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3398/indicacao_n.o_060-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3398/indicacao_n.o_060-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REABERTURA DE ESTRADA, PATROLAMENTO E ENCASCALHAMENTO JUNTO A ENTRADA DA PROPRIEDADE DE ANÉZIO MUCHALOSKI, SITUADA NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_n.o_061-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_n.o_061-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 04 CARGAS DE CASCALHO JUNTO A CHEGADA DA PROPRIEDADE DE VILLE MUCHALOSKI, SITUADA NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_n.o_062-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_n.o_062-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A CRIAÇÃO DO DEPARTAMENTO DE TRÂNSITO NO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3410/indicacao_n.o_063-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3410/indicacao_n.o_063-2019.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 02 VIAGENS DE CASCALHO JUNTO A PROPRIEDADE DE ADILSON SEMENTECOSKI, SITUADA NA LOCALIDADE DE COLONIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_n.o_064-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_n.o_064-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRA DE REVITALIZAÇÃO JUNTO A PONTE SITUADA EM PONTO DE ACESSO À PROPRIEDADE DE MAURO SCHIMINGOSKI (RIO CLARO), MEDIANTE A TROCA DE PRANÇÕES POR TUBOS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3412/indicacao_n.o_065-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3412/indicacao_n.o_065-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO AO PERÍMETRO DE ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE JÚLIA E NELSON TYSKA, RESIDENTES NA LOCALIDADE DE PAIÓL VELHO.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3414/indicacao_n.o_066-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3414/indicacao_n.o_066-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO EM LOMBADA SITUADA EM FRENTE AO ESTABELECIMENTO COMERCIAL DE JOSÉ SINÉZIO LEMOS SPHAIR (POPULARMENTE CONHECIDO POR KÁTIO), NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3419/indicacao_n.o_067-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3419/indicacao_n.o_067-2019.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE BANCOS E REDES NOVAS AO GINÁSIO ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_no_068-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_no_068-2019.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA TENDA OU COBERTURA MÓVEL PARA O CEMITÉRIO MUNICIPAL, COM VIAS AO RESGUARDO DOS CIDADÃOS DURANTE A REALIZAÇÃO DE CERIMONIAS DE SEPULTAMENTO.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_no_069-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_no_069-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE COLOCAÇÃO DE “PÓ DE BRITA” JUNTO AO PERÍMETRO DE RUA SITUADO AO LADO DA LOJA NOSSA SENHORA APARECIDA (LOJA DA CÉLIA), NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_no_070-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_no_070-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANEJO DA VEGETAÇÃO EXISTENTE AS MARGENS DA ESTRADA GERAL QUE DÁ ACESSO A LOCALIDADE DE SERRA PRETA, NAS PROXIMIDADES DA PROPRIEDADE DA EMPRESA WESTROCK (ANTIGA RIGESA).</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_no_071-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_no_071-2019.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 03 CARGAS DE CASCALHO (BRITADO) JUNTO AO PERÍMETRO SITUADO EM FRENTE AO ESTABELECIMENTO COMERCIAL DE PROPRIEDADE DO SR. OSMAR RUTHES.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3438/indicacao_no_072-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3438/indicacao_no_072-2019.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 05 CARGAS DE CASCALHO JUNTO AOS PERÍMETROS SITUADOS EM FRENTE AS RESIDÊNCIAS DE AROLDO KOASKI, E AGEU KOASKI, LOCALIZADAS NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE 05 CARGAS DE CASCALHO JUNTO A PROPRIEDADE DE EVAIR BERNARSKI, SITUADA NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3445/indicacao_no_074-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3445/indicacao_no_074-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A TOMADA DE PROVIDÊNCIAS PARA A REGULARIZAÇÃO DA ADEQUADA DESTINAÇÃO AOS RESÍDUOS DA UNIDADE DE SAÚDE MUNICIPAL (MATERIAL CONTAMINADO E PERFUROCORTANTE).</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3446/indicacao_no_075-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3446/indicacao_no_075-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A IMPLANTAÇÃO DO PROCON MUNICIPAL.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3448/indicacao_no_076-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3448/indicacao_no_076-2019.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM VEÍCULO – “VAN/MICRO-ÔNIBUS” COM ADAPTAÇÃO PARA ACESSIBILIDADE DE PESSOAS COM DEFICIÊNCIA FÍSICA (CADEIRANTES), A SER DESTINADO A APAE – MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_no_077-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_no_077-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REFORMA DE MATA-BURRO EXISTENTE JUNTO A ENTRADA DA PROPRIEDADE DE JOEL BORECK, SITUADA NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_no_078-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_no_078-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE AQUISIÇÃO DE 20 CADEIRAS A SER SEREM DESTINADAS AO POSTO DE SAÚDE DA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_no_079-2019_Dx4C8Ny.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_no_079-2019_Dx4C8Ny.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO COMPLETO DA REDE DE ILUMINAÇÃO PÚBLICA JUNTO A PERÍMETRO DA RUA AROLDO HÓNORATO DE OLIVEIRA, ADSTRITO DE FRENTE AO ESTABELECIMENTO COMERCIAL - COPÉRDIA ATÉ O ENCONTRO COM A RUA ESTANISLAU WOJCIECKOVSKI.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3467/indicacao_no_080-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3467/indicacao_no_080-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO, COM INSTALAÇÃO DE 04 (QUATRO) TUBOS DE 60 CM DE DIÂMETRO, EM PONTO SITUADO NAS IMEDIAÇÕES DA PROPRIEDADE DE NELSON NIEPSUI, NA LOCALIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3470/indicacao_no_081-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3470/indicacao_no_081-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO (DESOBSTRUÇÃO/DESENTUPIMENTO) JUNTO ÀS ESTRUTURAS DO SISTEMA DE DRENAGEM/ESCOAMENTO PLUVIAL (BOCA DE LOBO), EXISTENTES NAS VIAS SITUADAS NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_no_082-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_no_082-2019.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DESTINAÇÃO DE 01 (UMA) CARGA DE CASCALHO À PROPRIEDADE DO SR. MARCOS FERNANDES, SITUADA NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3473/indicacao_no_083-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3473/indicacao_no_083-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE AQUISIÇÃO E INSTALAÇÃO DE UM BEBEDOURO JUNTO ÀS DEPENDÊNCIAS DA CASA MORTUÁRIA SITUADA NA SEDE MUNICIPAL.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3479/indicacao_no_084-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3479/indicacao_no_084-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE JUNTO AS PROXIMIDADES DA RESIDÊNCIA DE EDENILSON VESOLOVSKI, SITUADA NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_no_085-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_no_085-2019.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESCOLAR, NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3490/indicacao_no_086-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3490/indicacao_no_086-2019.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS, JUNTO A PONTO SITUADO EM FRENTE AO ESTABELECIMENTO CONHECIDO COMO “BAR DO CARNEIRO”, NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3496/indicacao_no_087-2019_TX5gGL7.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3496/indicacao_no_087-2019_TX5gGL7.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E PROVIDÊNCIAS, COM VIAS AO ENCAMINHAMENTO DE PROJETO DE LEI QUE VISE A ALTERAÇÃO DA DENOMINAÇÃO DO TRECHO DA ENTÃO RUA PREFEITO OTÁVIO TABALIPA, ADSTRITA NO PERÍMETRO SITUADO ENTRE AS RUAS FRANCISCO SANTOS VEIGA, E AFONSO SOBCZAK, PARA “AVENIDA PREFEITO ANTÔNIO MARON BECIL”, COMO CONCESSÃO DE HOMENAGEM À IMPORTANTE FIGURA PÚBLICA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3525/indicacao_no_088-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3525/indicacao_no_088-2019.pdf</t>
   </si>
   <si>
     <t>Indicação n.º 88/2019 - REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE JUNTO A PONTO DA RUA ESTANISLAU WOJCIECKOVSKI, SITUADO EM FRENTE AO SUPERMERCADO CORDEIRO.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Orildo Antônio Severgnini</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3429/mensagem_de_veto_parcial_projeto_de_lei_no_08-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3429/mensagem_de_veto_parcial_projeto_de_lei_no_08-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial ao Projeto de lei nº 08/2019 "Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3430/scan_20190801_132507559.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3430/scan_20190801_132507559.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL AO ART. 2º DO PROJETO DE LEI Nº 030/2019 "AUTORIZA CESSÃO DE BEM PARA ENTIDADE QUE RELACIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3276/mocao_n_01-2019_pesar_oriete_strack_lucachinski.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3276/mocao_n_01-2019_pesar_oriete_strack_lucachinski.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Oriete Strack Lucachinski.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3277/mocao_n_02-2019_pesar_claudio_gadotti.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3277/mocao_n_02-2019_pesar_claudio_gadotti.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. CLÁUDIO GADOTTI.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3285/mocao_n_03-2019_pesar_teodoro_barrankievicz.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3285/mocao_n_03-2019_pesar_teodoro_barrankievicz.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sr. Teodoro Barrankievicz</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3300/mocao_n_04-2019_pesar_vitor_pechibilski_uPSTyy7.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3300/mocao_n_04-2019_pesar_vitor_pechibilski_uPSTyy7.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Vitor Pechibilski, ocorrido no dia 25 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3308/mocao_n_05-2019_pesar_adao_karvat.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3308/mocao_n_05-2019_pesar_adao_karvat.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Adão Karvat, ocorrido no dia 04 de março de 2019.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3321/mocao_n_06-2019_aplausos_curso_de_agronomia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3321/mocao_n_06-2019_aplausos_curso_de_agronomia.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulação a Exma. Sra. Diretora Geral do Campus Canoinhas – IFSC (Instituto Federal de Santa Catarina) – Maria Bertília Oss Giacomelli, e ao Coordenador do Curso de Agronomia – Professor Sr.  Jeferson Schick, pela importante conquista para nossa região, da disponibilização e abertura da primeira turma do Curso Superior de Agronomia junto ao Campus de Canoinhas/SC do IFSC.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3330/mocao_n_07-2019_reforma_da_prev_congresso_nacional.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3330/mocao_n_07-2019_reforma_da_prev_congresso_nacional.pdf</t>
   </si>
   <si>
     <t>Moção de autoria de todos os vereadores - que  requerem, após pedido de apoio externado pela Presidência do Sindicato dos Trabalhadores Rurais do município de Major Vieira quanto a preocupação para com as implicações da Reforma da Previdência, durante última sessão ordinária, o encaminhamento de moção ao Excelentíssimo Sr. Presidente do Congresso Nacional, em defesa da Previdência Social e favorável à manutenção das atuais regras de acesso dos trabalhadores e trabalhadoras aos benefícios previdenciários.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3402/mocao_n_08-2019_pesar__aldecir_severgnini_pai_d_Bzq88XH.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3402/mocao_n_08-2019_pesar__aldecir_severgnini_pai_d_Bzq88XH.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Aldecir Severgnini, ocorrido no dia 06 de junho de 2019.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3454/mocao_n_09-2019_pesar__pedro_goncalves_de_almei_JtjqQb9.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3454/mocao_n_09-2019_pesar__pedro_goncalves_de_almei_JtjqQb9.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Pedro Gonçalves de Almeida, ocorrido no dia 11 de agosto de 2019.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3455/mocao_n_10-2019_repudio_imposto_agrotoxico_-_governador.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3455/mocao_n_10-2019_repudio_imposto_agrotoxico_-_governador.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N.º 010/2019 - "ENCAMINHADA AO GOVERNADOR DO ESTADO DE SANTA CATARINA, EM REPÚDIO A NOTÍCIA VEICULADA DO aumento do ICMS sobre defensivos agrícolas ."</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3468/mocao_n_11-2019_pesar__daniel_alves_de_lima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3468/mocao_n_11-2019_pesar__daniel_alves_de_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Daniel Alves de Lima, ocorrido no dia 05 de setembro de 2019.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3471/mocao_n_12-2019_apoio__projeto_de_lei_deputado__gHpmxAE.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3471/mocao_n_12-2019_apoio__projeto_de_lei_deputado__gHpmxAE.pdf</t>
   </si>
   <si>
     <t>Requer seja procedido o encaminhamento da presente moção ao Exmo. Sr. Presidente da Assembléia Legislativa, externando apoio e desejo de acolhimento e aprovação pelos Exmos. Senhores Deputados ao Projeto de lei n.º 165/2019 de autoria do Deputado Estadual Jerry Comper.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>OFREC</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3278/scan_20190204_095132403.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3278/scan_20190204_095132403.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N.º 002/2019/GAB. - ENCAMINHA PROJETO DE LEI COM A SEGUINTE EMENTA: "ALTERA ITEM 2 (DOIS) LETRA 'C' DO ANEXO XIII DA LEI COMPLEMENTAR N.º 075 DE 27 DE DEZEMBRO DE 2018."</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>Ofício nº 090/2019/GAB, recebido do Poder Executivo Municipal, encaminhando projeto de lei que "Cria o Conselho Municipal de Saneamento Básico de Major Vieira", solicitando que o mesmo seja aprovado em regime de urgência urgentíssima.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3363/scan_20190520_091114406.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3363/scan_20190520_091114406.pdf</t>
   </si>
   <si>
     <t>Oficio n.º 0127/2019/GAB - Encaminha em regime de urgência urgentíssima - projeto de lei com a seguinte emenda: "Autoriza o Poder Executivo municipal a aderir ao programa BADESC cidades e toma empréstimo junto ao BADESC - Agencia de Fomento do Estado de Santa Catarina e dá outras providências."</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3331/pedido_de_informacoes_01-2019_-_vereadora_solei_ypCa1HM.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3331/pedido_de_informacoes_01-2019_-_vereadora_solei_ypCa1HM.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Sr. Prefeito Municipal, informações a respeito do não cumprimento do que preceitua a Lei Complementar Municipal n° 069/2017, em seu artigo 260, caput, bem como do não cumprimento do que dispõe o art. 17 da Lei Complementar n° 072/2017, postulando sejam respondidas as questões sobre o cumprimento das metas fiscais e os limites estabelecidos nos artigos 19, III e 20, III, combinados com o artigo 71, todos estes dispositivos da Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3367/pedido_de_informacoes_02-2019_-_vereadora_vilma_emxUYTM.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3367/pedido_de_informacoes_02-2019_-_vereadora_vilma_emxUYTM.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Sr. Prefeito Municipal, informações a respeito do SR. YONIER ARTURO PERODIN LEYVA, que vem exercendo atividades junto a Secretaria Municipal de Saúde do Município de Major Vieira</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3371/pedido_de_informacoes_03-2019_-_vereadora_vilma_4VLUSis.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3371/pedido_de_informacoes_03-2019_-_vereadora_vilma_4VLUSis.pdf</t>
   </si>
   <si>
     <t>REITERA ao Sr. Prefeito Municipal o pedido de informações n° 01/2019 formulado pela Vereadora suplente Soleima Aparecida de Oliveira.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3372/pedido_de_informacoes_04-2019_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3372/pedido_de_informacoes_04-2019_-.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal, informações relacionadas ao projeto de Lei n° 017/2019, sendo que se fazem necessários os seguintes esclarecimentos:_x000D_
 		1 –Com os recursos advindos da operação de crédito a ser firmada junto ao BADESC, quantas salas de aula serão construídas e qual a metragem das mesmas?_x000D_
 		2 – O Poder Executivo já realizou um levantamento do custo da obra? Em caso de resposta afirmativa, qual o custo apurado e qual é a estimativa de prazo para conclusão da mesma?		_x000D_
  		3 – Qual o é prazo para pagamento da operação de crédito junto ao BADESC? Favor indicar o número de parcelas, sua periodicidade, bem como o seu termo inicial e seu termo final.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3373/pedido_de_informacoes_05-2019_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3373/pedido_de_informacoes_05-2019_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Sr. Prefeito Municipal, informações a respeito da área de terras cuja concessão do direito real de uso, foi autorizada por meio da Lei Municipal 2.441 de 08 de Janeiro de 2019</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3415/pedido_de_informacoes_n.o_06-2019_-_cfof_-_cess_dhAQVM4.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3415/pedido_de_informacoes_n.o_06-2019_-_cfof_-_cess_dhAQVM4.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal, informações a respeito da cessão de implementos e máquinas agrícolas de que trata o Projeto de lei n.º 021/2019</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3421/pedido_de_informacoes_no_07-2019_-_preceito_das_gIbl8aK.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3421/pedido_de_informacoes_no_07-2019_-_preceito_das_gIbl8aK.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Sr. Prefeito Municipal, informações a respeito do não cumprimento do que preceitua a Lei Complementar Municipal n° 069/2017, em seu artigo 260, caput, bem como do não cumprimento do que dispõe o art. 17 da Lei Complementar n° 072/2017, postulando sejam respondidas questões que seguem formuladas.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3423/pedido_de_informacoes_08-2019_-_ccj_-_projeto_d_AAh0IhS.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3423/pedido_de_informacoes_08-2019_-_ccj_-_projeto_d_AAh0IhS.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações 08/2019</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3443/pedido_de_informacoes_09-2019_-_cfof_-_projeto__UgZCVx1.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3443/pedido_de_informacoes_09-2019_-_cfof_-_projeto__UgZCVx1.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações 09/2019</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3444/pedido_de_informacoes_10-2019_-_cfof_-_projetos_oMAnERB.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3444/pedido_de_informacoes_10-2019_-_cfof_-_projetos_oMAnERB.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações n° 010/2019</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>MARCIO ANTÔNIO VEIGA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3523/pedido_de_informacoes_11-2019_-_vereador_marcio_UDbcVaB.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3523/pedido_de_informacoes_11-2019_-_vereador_marcio_UDbcVaB.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Sr. Prefeito Municipal, informações a respeito do cumprimento da execução de emenda parlamentar de execução obrigatória de sua autoria destinada a realização de melhorias no Posto de Saúde da Localidade do Rio Claro, tais como: pintura externa e interna, colocação de cortinas e instalação de cercas.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4280/ccf_000380.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4280/ccf_000380.pdf</t>
   </si>
   <si>
     <t>Solicita a autorização para que o Vereador Osnildo Ricardo da Cruz acompanhe os trabalhos da auditoria para apurar os fatos que desencadearam a prisão da analista contábil da Prefeitura Municipal de Major Vieira.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DE VETO SUBSCRITO PELO PREFEITO MUNICIPAL, AO PROJETO DE LEI Nº 030/2019, COM A EMENTA "AUTORIZA CESSÃO DE BEM PARA ENTIDADE QUE RELACIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3458/scan_20190830_095353924.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3458/scan_20190830_095353924.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DE VETO SUBSCRITO PELO PREFEITO MUNICIPAL, AO PROJETO DE LEI Nº 08/2019, COM A EMENTA " DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3488/scanner_20191016.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3488/scanner_20191016.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA , REFERENTE AO EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3271/proj_lei_complementar_01-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3271/proj_lei_complementar_01-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA ITEM 2 (DOIS) LETRA "C" DO ANEXO XIII DA LEI COMPLEMENTAR N.º 075 DE 27 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3323/projeto_de_lei_complementar_no_02-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3323/projeto_de_lei_complementar_no_02-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar nº 02/2019 - "Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Major Vieira e dá Outras providências"</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3385/projeto_de_lei_no_016-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3385/projeto_de_lei_no_016-2019.pdf</t>
   </si>
   <si>
     <t>Cria Vaga em caráter Temporário para Atendimento de Programa Municipal e dá Outras Providências</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3426/projeto_de_lei_complementar_04-2019_-_cria_func_WqxS7vi.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3426/projeto_de_lei_complementar_04-2019_-_cria_func_WqxS7vi.pdf</t>
   </si>
   <si>
     <t>Concede gratificação por exercício de funções, e dá outras providências.”</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3482/proj_de_lei_complem_no_05-2019_-_cria_ouvidoria_camara.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3482/proj_de_lei_complem_no_05-2019_-_cria_ouvidoria_camara.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar nº 05/2019 - "Institui a ouvidoria na Câmara Municipal de Major Vieira e dá Outras Providências"</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3272/scan_20190201_153053873.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3272/scan_20190201_153053873.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2019, "Autoriza o Hospital Municipal São Lucas de Major Vieira a Alienar e o Município de Major Vieira receber, mediante doação, o Imóvel que Específica, para Construção de Unidade Pública de Acolhimento para Idosos e dá Outras Providências"</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3280/projeto_de_lei_no_02-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3280/projeto_de_lei_no_02-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 02/2019 "Autoriza o Hospital Municipal São Lucas de Major Vieira a Alienar e o Município de Major Vieira receber, mediante doação, o Imóvel que Específica, para Construção de Unidade Pública de Acolhimento para Idosos e dá Outras Providências"</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>Projeto de lei nº 03/2019 - Concede, a título de revisão geral, recomposição pelo inpc (índice Nacional de preços ao consumidor), dos vencimentos dos funcionários ativos e inativos da Câmara, e remuneração dos vereadores do município de Major Vieira"</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3295/projeto_de_lei_no_04-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3295/projeto_de_lei_no_04-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 04/2019 "Dispõe sobre a Abertura de Crédito Adicional Especial e Contém Outras Providências" (R$ 50.000,00)</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3293/projeto_de_lei_no_05-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3293/projeto_de_lei_no_05-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 05/2019 "Autoriza Cessão de Implementos e Máquinas Agrícolas para as Entidades que Relacionam e dá Outras Providências"</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3294/projeto_de_lei_no_06-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3294/projeto_de_lei_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 06/2019 - "Autoriza o Hospital Municipal São Lucas de Major Vieira a Alienar e o Município de Major Vieira receber, Mediante Doação Imóvel que Especifica, Pra Fins de Alienação para Repasse ao Fundo Municipal de Previdência - FMPS do Município de Major Vieira e dá Outras Providências"</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3310/projeto_de_lei_no_07-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3310/projeto_de_lei_no_07-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 07/2019 - "Ratifica as alterações realizadas no protocolo de intenções, consubstanciado no contrato de consórcio público do consórcio de informática na Gestão Pública Municipal (CIGA), e dá outras Providências"</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3333/scan_20190415_162808934.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3333/scan_20190415_162808934.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 08/2019 "Dispõe Sobre as Diretrizes para Elaboração da Lei Orçamentária de 2020 e dá Outras Providências"</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3334/projeto_de_lei_no_09-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3334/projeto_de_lei_no_09-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 09/2019 "Altera os Dispositivos que Menciona da Lei Municipal nº 2.185 de 06 de janeiro de 2014"</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3335/projeto_de_lei_no_10-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3335/projeto_de_lei_no_10-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 10/2019 "Regulamento os Cemitérios Municipais"</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3336/projeto_de_lei_no_11-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3336/projeto_de_lei_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 11/2019 "Altera o Caput do art. 14 da Lei Municipal nº 2.404, de 17 de maio de 2018"</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3342/projeto_de_lei_no_12-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3342/projeto_de_lei_no_12-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 12/2019 -  "Cria o Conselho Municipal de Saneamento Básico de Major Vieira"</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_de_lei_no_13-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_de_lei_no_13-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 13/2019 - "Cria o Fundo Municipal de Saneamento Básico de Major Vieira"</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3348/projeto_de_lei_no_14-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3348/projeto_de_lei_no_14-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 14/2019 - "Institui o Código Sanitário do Município de Major Vieira"</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_lei_no_015-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_lei_no_015-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 015/2019 -  "Cria o Conselho Municipal de Turismo e dá Outras Providências"</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3350/projeto_de_lei_no_016-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3350/projeto_de_lei_no_016-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 016/2019 - "Cria vagas em caráter temporário para atendimento de programa municipal e dá Outras Providências"</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3361/scan_20190520_090903251.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3361/scan_20190520_090903251.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 017/2019 - "Autoriza o Poder Executivo municipal a aderir ao programa BADESC cidades e toma empréstimo junto ao BADESC - Agencia de Fomento do Estado de Santa Catarina e dá outras providências."</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3375/projeto_de_lei_n18-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3375/projeto_de_lei_n18-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de leinº 018/2019  " Dispõe sobre a Criação do Comitê de Investimentos do Fundo Municipal de Previdência de Major Vieira/SC e dá Outras Providências"</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3374/projeto_de_lei_no_19-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3374/projeto_de_lei_no_19-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 019/2019 que " Altera Redação de Artigo e Parágrafo, da Lei 1941 de Nove de Outubro de 2009", solicitando que o mesmo seja apreciado em regime de urgência urgentíssima.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_lei_no_020-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_lei_no_020-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 020/2019 - "Dispõe sobre o parcelamento de débitos do município de Major vieira/SC, com seu Regime Próprio de Previdência Social - RPPS."</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_de_lei_no_021-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_de_lei_no_021-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2019, com a ementa "Autoriza Cessão de Implementos e Máquinas Agrícolas para as Entidades que Relaciona e dá Outras Providências"</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3404/projeto_de_lei_no_022-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3404/projeto_de_lei_no_022-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2019, com a ementa "Autoriza Doação de Bens para as Entidades que Relaciona e dá Outras Providências"</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3405/projeto_de_lei_no_023-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3405/projeto_de_lei_no_023-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº23/2019 -  "Autoriza o Poder Executivo a Contratar Operação de Crédito com o Banco do Brasil S.A, e dá Outras providências"</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3406/projeto_de_lei_no_024-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3406/projeto_de_lei_no_024-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 024/2019 - "Autoriza Doação de Bem para Entidade que Relaciona e dá Outras providências"</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3407/proj_no_025-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3407/proj_no_025-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 025-2019 - "Autoriza Doação de Bens para Entidade que Relaciona e dá Outras Providências"</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3408/proj_no_026-2019-gab.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3408/proj_no_026-2019-gab.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 026/2019 "Dispõe sobre a Abertura de Crédito Adicional Suplementar contém Outras Providências" (R$ 610.000,00)</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3416/projeto_de_lei_no_27-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3416/projeto_de_lei_no_27-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 27/2019 -"DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS". (136.986,30)</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3417/projeto_de_lei_no_28-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3417/projeto_de_lei_no_28-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 28/2019 - "DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS" (39.500,00)</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3420/projeto_de_lei_no_29-2018.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3420/projeto_de_lei_no_29-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 029 - "Autoriza a concessão de direito real de uso de barracão no imóvel que especifica"</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3424/projeto_de_lei_n._30-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3424/projeto_de_lei_n._30-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 030/2019 - "Autoriza Cessão de Bem pra Entidade que Relaciona e dá Outras Providências"</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3425/projeto_de_lei_no_31-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3425/projeto_de_lei_no_31-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 31/2019 "Altera dispositivos da Lei Municipal nº 2.279, de setembro de 2.015 com as alterações que lhe foram dadas pela lei municipal n. 2359 de 10 de julho de 2017"</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3431/projeto_de_lei_no_032-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3431/projeto_de_lei_no_032-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 032/2019 "Dispõe sobre abertura de crédito adicional suplementar e contém outras providências" (473.000,00)</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3433/projeto_de_lei_no_033-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3433/projeto_de_lei_no_033-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 033/2019 "Autoriza a aquisição e concessão de direito real de imóvel, para empresa que especifica e dá outras providências"</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3432/projeto_de_lei_no_034-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3432/projeto_de_lei_no_034-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 034/2019 "Autoriza a aquisição e concessão de direito real de imóvel, para empresa que especifica e dá outras providências"</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3440/projeto_de_lei_no_035-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3440/projeto_de_lei_no_035-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 035/2019 - Denomina Logradouro Público e dá Outras Providências</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3450/projeto_de_lei_no_36-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3450/projeto_de_lei_no_36-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e contém outras providências</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_lei_no_37-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_lei_no_37-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 037/2019 - "Dispõe sobre a abertura de crédito adicional suplementar e contém outras providências." (R$ 3.696.890,54)</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3466/scan_20190906_162115135.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3466/scan_20190906_162115135.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 038/219 - "Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências."</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_de_lei_no_39-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_de_lei_no_39-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 039/2019 -"Dispõe sobre a abertura de crédito adicional suplementar e contém outras providências" (R$ 1.130.000,00)</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_de_lei_no_40-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_de_lei_no_40-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 040/2019 -"Dispõe sobre a abertura de crédito adicional suplementar e contém outras providências" (R$ 500.000,00)</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3485/projeto_de_lei_no_41-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3485/projeto_de_lei_no_41-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 041/2019 -"Dispõe sobre a abertura de crédito adicional suplementar e contém outras providências" (R$ 330.000,00)</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3486/projeto_de_lei_no_42-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3486/projeto_de_lei_no_42-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 042/2019 -"Dispõe sobre a abertura de crédito adicional suplementar e contém outras providências" (R$ 605.000,00)</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3491/projeto_de_lei_no_43-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3491/projeto_de_lei_no_43-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 43/2019 -  "AUTORIZA A DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_de_lei_no_44-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_de_lei_no_44-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 44/2019 "DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_de_lei_no_45-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_de_lei_no_45-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei Nº 45/2019 "ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2020"</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_de_lei_no_46-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_de_lei_no_46-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 046/2019 "Autoriza doação de bem para entidade que relaciona e dá outras providências"</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3502/projeto_de_lei_no_47-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3502/projeto_de_lei_no_47-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que "Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 280.000,00)</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3503/projeto_de_lei_no_48-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3503/projeto_de_lei_no_48-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que "Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 15.000,00)</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3507/projeto_de_lei_no_49-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3507/projeto_de_lei_no_49-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 049/2019 - "Dispõe sobre a abertura de crédito adicional suplementar e contém outras providências" (R$ 300.000,00)</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3517/projeto_de_lei_no_50-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3517/projeto_de_lei_no_50-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 50/2019 - "Dispõe sobre abertura de crédito adicional suplementar e contém outras providências" (R$ 55.900,00)"</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3518/scanner_20191209.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3518/scanner_20191209.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 51/2019 - "Dispõe sobre abertura de crédito adicional suplementar e contém outras providências" (R$ 583.000,00)"</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3519/projeto_de_lei_no_52-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3519/projeto_de_lei_no_52-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 52/2019 - "Dispõe sobre abertura de crédito adicional suplementar e contém outras providências" (R$ 1.179.000,00)"</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3520/projeto_de_lei_no_53-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3520/projeto_de_lei_no_53-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n.º 53/2019 - "Dispõe sobre abertura de crédito adicional suplementar e contém outras providências" (R$ 61.400,00)"</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3522/projeto_de_lei_no_54-2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3522/projeto_de_lei_no_54-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 54/2019  "Ratifica o artigo 1º da lei municipal nº 2444 de 14 de fevereiro de 2019 e dá outras providências"</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3302/requerimento_001-2019_-_comissao_avaliacao_-_te_7F8eIGT.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3302/requerimento_001-2019_-_comissao_avaliacao_-_te_7F8eIGT.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Sr. Prefeito Municipal seja encaminhada para esta Casa de Leis, avaliação do imóvel de 14.000,00m² (quatorze mil metros quadrados) de propriedade do Hospital Municipal São Lucas, objeto do Projeto de Lei 006/2019.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3303/requerimento_002-2019_-_vereador_juraci_ata_con_kJrUdMV.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3303/requerimento_002-2019_-_vereador_juraci_ata_con_kJrUdMV.pdf</t>
   </si>
   <si>
     <t>REQUER ao Sr. Prefeito Municipal seja encaminhada para esta Casa de Leis, ata da reunião do Conselho Supervisor do Hospital Municipal São Lucas na qual foi autorizada a alienação da área de 14.000,00m² (quatorze mil metros quadrados), que é objeto do Projeto de Lei 006/2019.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3304/requerimento_003-2019_-_comissao_de_financas_or_syT8MaG.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3304/requerimento_003-2019_-_comissao_de_financas_or_syT8MaG.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja realizada audiência pública referente cumprimento das metas fiscais do 3° quadrimestre do exercício financeiro de 2018, prevista no §4º, do art. 9° da Lei Complementar 101/2000.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no_04-2019-_vicente_p_n_-_licenca__nzzLc0e.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no_04-2019-_vicente_p_n_-_licenca__nzzLc0e.pdf</t>
   </si>
   <si>
     <t>REQUERER a concessão por esta Casa Legislativa, de LICENÇA do cargo de vereador, sem remuneração, para o trato de interesses particulares, no período compreendido entre 01 de abril a 30 de abril de 2019.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no_05-2019-_marcio_antonio_veiga_-_gyLnban.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no_05-2019-_marcio_antonio_veiga_-_gyLnban.pdf</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3318/requerimento_no_06-2019-_juraci_allievi_-_licen_3IHL5xC.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3318/requerimento_no_06-2019-_juraci_allievi_-_licen_3IHL5xC.pdf</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3319/requerimento_no_07-2019-_agostinho_barrankievic_8Ma7fWk.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3319/requerimento_no_07-2019-_agostinho_barrankievic_8Ma7fWk.pdf</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3320/requerimento_no_08-2019_-_vilma_muller_kiem_-_l_RMtJH4L.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3320/requerimento_no_08-2019_-_vilma_muller_kiem_-_l_RMtJH4L.pdf</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3368/requerimento_009-2019_-_comissao_de_financas_or_9o7HVzY.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3368/requerimento_009-2019_-_comissao_de_financas_or_9o7HVzY.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja encaminhado a esta Casa de Leis, o Termo de Ajustamento de Conduta – TAC, firmado em 03 de setembro de 2018, junto a 3ª Promotoria de Justiça da Comarca de Canoinhas, mediante o qual o Município ficou obrigado a criar o Fundo Municipal de Saneamento Básico e o Conselho Municipal de Saneamento Básico.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3442/requerimento_010-2019_-ver._vilma_-_doc._-_emen_eUeHZgu.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3442/requerimento_010-2019_-ver._vilma_-_doc._-_emen_eUeHZgu.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 010/2019</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_no_11-2019_-_comissao_de_constitui_VK3vQ1Y.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_no_11-2019_-_comissao_de_constitui_VK3vQ1Y.pdf</t>
   </si>
   <si>
     <t>REQUER ao Sr. Presidente, seja procedido o encaminhamento de convite à Engenheira Civil da Prefeitura de Major Vieira - Sr.ª Heloísa Meister, para aquiescendo esta, tecer explanações na sessão ordinária à realizar-se no dia 26 de agosto do corrente, acerca de maiores informações essenciais a adequada análise do projeto de lei n.º 057/2019, que tramita nesta Casa de leis, e trata da “Instituição do Plano Diretor de Desenvolvimento do município de Major Vieira.”</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3499/requerimento_012-2019_-todos_os_vereadores_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3499/requerimento_012-2019_-todos_os_vereadores_-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores do Município de Major Vieira subscrevem no uso de suas atribuições regimentais, REQUEREM ao Senhor WESLEY CARDIA, Superintendente de Infraestrutura da Secretaria de Infraestrutura e Mobilidade do Estado de Santa Catarina, informações relacionadas ao Projeto n° 419/2019 que tem como objeto a Recuperação funcional da SC-477, trecho Canoinhas – Major Vieira - BR116.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/resolucao_107-2019_-_ldo_camara_2020.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/resolucao_107-2019_-_ldo_camara_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS AÇÕES PRIORITÁRIAS E METAS DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/resolucao_no_108-2019_-_licenca_interesse_partic_-_vicente_p_n.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/resolucao_no_108-2019_-_licenca_interesse_partic_-_vicente_p_n.pdf</t>
   </si>
   <si>
     <t>“CONCEDE LICENÇA PARA INTERESSES PARTICULARES, AO VEREADOR  VICENTE PAULITZKI NETO”.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/resolucao_no_109-2019_-_licenca_interesse_partic_-_marcio_a_v.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/resolucao_no_109-2019_-_licenca_interesse_partic_-_marcio_a_v.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA INTERESSES PARTICULARES, AO VEREADOR  MÁRCIO ANTÔNIO VEIGA”.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/resolucao_no_110-2019_-_licenca_interesse_partic_-_juraci_allievi.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/resolucao_no_110-2019_-_licenca_interesse_partic_-_juraci_allievi.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA INTERESSES PARTICULARES, AO VEREADOR  JURACI ALLIEVI”.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/resolucao_no_111-2019_-_licenca_interesse_partic_-_agostinho_barrakievicz.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/resolucao_no_111-2019_-_licenca_interesse_partic_-_agostinho_barrakievicz.pdf</t>
   </si>
   <si>
     <t>“CONCEDE LICENÇA PARA INTERESSES PARTICULARES, AO VEREADOR  AGOSTINHO BARRANKIEVICZ”.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/resolucao_no_112-2019_-_licenca_interesse_partic_-_vilma_m_k.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/resolucao_no_112-2019_-_licenca_interesse_partic_-_vilma_m_k.pdf</t>
   </si>
   <si>
     <t>“CONCEDE LICENÇA PARA INTERESSES PARTICULARES, A VEREADORA  VILMA MULLER KIEM”.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/resolucao_no_113-2019_-aprova_orcamento_camara_2019.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/resolucao_no_113-2019_-aprova_orcamento_camara_2019.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA DE ORÇAMENTO DA UNIDADE ORÇAMENTÁRIA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3102,67 +3102,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3287/ata_da_1a_sessao_ordinaria_04-02-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3291/ata_no_02-2019_11-02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3296/ata_no_03_-2019_18-02-2019_qjXTAHh.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3301/ata_no_04-2019_25-02-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_no_05_da_5a_sessao_ordinaria_06-03-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3309/ata_no_06-2019_da_6a_sessao_ordinaria_11-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3315/ata_no_07-2019_da_7a_sessao_ordinaria_18-03_certa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3327/ata_no_08-2019_da_8a_sessao_ordinaria_25-03-2019_-_novo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3328/ata_da_9a_sessao_ordinaria_01-04-2019_flacqrU.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3329/ata_no_10_da_01a_sessao_extraordinaria_03-04-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3332/ata_no_11_da_10a_sessao_ordinaria_08-04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3340/ata_no_12_da_11a_sessao_ordinaria_15-04.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3346/ata_no_13_da_12a_sessao_ordinaria_22-04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3351/ata_no_14_da_13a_sessao_29-04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3360/ata_15_da_14a_sessao_ordinaria_06-05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3364/ata_no_16_da_15a_sessao_ordinaria_13-05-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3383/ata_no_17_da_16a_sessao_ordinaria_20-05-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3384/ata_no_18_da_17a_sessao_ordinaria_27-05-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3391/ata_no_19-2019_da_2a_sessao_extrardinaria_31-05-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3401/ata_no_20-2019_03-06-2019_QhUKYrd.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3409/ata_no_21-2019_da_19o_sessao_ordinaria_10-06-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3413/ata_no_22-2019_da_20a_sessao_ordinaria_17-06-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3418/ata_no_23-2019_da_21a_sessao_ordinaria_24-06.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3422/ata_no_24_da_22a_sessaoordinaria_01-07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3427/ata_no_25-2019__da_23a_sessao_ordinaria_08-07.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3434/ata_no_26-2019__da_23a_sessao_ordinaria_15-07.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3441/ata_no_27-2019_da_25a_sessao_ordinaria_05-08.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3452/ata_no_28-2019_da_26a_sessao_ordinaria_12-08.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3456/ata_no_29-2019_da_27a_sessao_ordinaria_19-08-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3459/ata_no_30_da_28a_sessao_26-08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3465/ata_no_31_da_29a_sessao_02-09_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3469/ata_no_32_da_30a_sessao_09-09-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3474/ata_no_33_da_31a_sessao_ordinaria_16-09_JfRhbgx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3477/ata_no_34-2019_23-09-2019.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3478/ata_da_3a_sessao_extraodinaria_23-09.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3481/ata_no_35-2019_30-09-2019_PpcsQ18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3487/ata_no_37-2019_07-10-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3489/ata_no_38-2019_15-10-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3494/ata_no_39-2019_21-10-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3495/ata_no_40-2019_29-10-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3497/ata_n.o_41-2019_de_04-11-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3500/ata_n.o_42-2019_de_11-11-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3504/ata_no_43-2019_de_18-11-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3515/ata_no_44-2019_de_25-11-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3521/ata_no_45-2019_de_02-12-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3524/ata_no_46-2019_09-12-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3528/ata_no_47-2019_16-12-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3462/emenda_001_-_projeto_de_lei_52-2018_-_artigo_3.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3463/emenda_002_-_projeto_de_lei_52-2018_-_artigo_7__gJcdNN5.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3464/emenda_003_-_projeto_de_lei_52-2018_-_artigo_8__i13WVPW.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3475/emenda_001_-_projeto_de_lei_33-2019_-_artigo_1__CYGEM66.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3476/emenda_001_-_projeto_de_lei_34-2019_-_artigo_1__vaS3qPv.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3498/emenda_001_-_projeto_de_lei_43-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3505/emenda_001_modificativa_-_cfof_-_pl__045-2019_-_lsjENL5.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3506/emenda_001_modificativa_-_ccjr_-_pl_057-2018_-__LGn8NhZ.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3508/emenda_002_-_plano_diretor_-_modificativa_-_art_9EaZK4R.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3509/emenda_003_-_plano_diretor_-_modificativa_-_art_SqtjWFy.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3510/emenda_004_-_plano_diretor_-_modificativa_-_art_XPGI0o6.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3511/emenda_005_-_plano_diretor_-_modificativa_-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3512/emenda_006_-_plano_diretor_-_modificativa_-_art_2Tqd0Cf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3513/emenda_007_-_plano_diretor_-_modificativa_-_ane_NLxU3aI.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3514/emenda_008_-_plano_diretor_-_modificativa_-_ane_kq52vAS.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_n.o_001-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3274/indicacao_n.o_002-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3275/indicacao_n.o_003-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_n.o_004-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_n.o_005-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_n.o_006-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_n.o_007-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_n.o_008-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_n.o_009-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3289/indicacao_n.o_010-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3297/indicacao_n.o_012-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_n.o_013-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3299/indicacao_n.o_014-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3305/indicacao_n.o_015-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3307/indicacao_n.o_016-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_n.o_017-2019_4trlFT4.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao_n.o_018-2019_aJgKBAi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_n.o_019-2019_SDWY898.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_n.o_020-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao_n.o_021-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_n.o_022-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao_n.o_023-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3337/indicacao_n.o_024-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_n.o_025-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_n.o_026-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_n.o_027-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_n.o_028-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_n.o_029-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3352/indicacao_n.o_030-2019_2mgivtr.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3353/indicacao_n.o_031-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3354/indicacao_n.o_032-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3355/indicacao_n.o_033-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3356/indicacao_n.o_034-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3357/indicacao_n.o_035-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_n.o_036-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3359/indicacao_n.o_037-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_n.o_038-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_n.o_039-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_n.o_040-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3369/indicacao_n.o_041-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_n.o_042-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_n.o_043-2019_sWEclla.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_n.o_044-2019_ZfyMGRv.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3378/indicacao_n.o_045-2019_CejyRUB.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_n.o_046-2019_0HQrdn5.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3380/indicacao_n.o_047-2019_xOrGdrA.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_n.o_048-2019_393Hnhk.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_n.o_049-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3386/indicacao_n.o_050-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_n.o_051-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3388/indicacao_n.o_052-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_n.o_053-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_n.o_054-2019_FLRy5rp.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_n.o_055-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_n.o_056-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_n.o_057-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3395/indicacao_n.o_058-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3396/indicacao_n.o_059-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3398/indicacao_n.o_060-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_n.o_061-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_n.o_062-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3410/indicacao_n.o_063-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_n.o_064-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3412/indicacao_n.o_065-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3414/indicacao_n.o_066-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3419/indicacao_n.o_067-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_no_068-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_no_069-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_no_070-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_no_071-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3438/indicacao_no_072-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3445/indicacao_no_074-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3446/indicacao_no_075-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3448/indicacao_no_076-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_no_077-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_no_078-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_no_079-2019_Dx4C8Ny.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3467/indicacao_no_080-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3470/indicacao_no_081-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_no_082-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3473/indicacao_no_083-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3479/indicacao_no_084-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_no_085-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3490/indicacao_no_086-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3496/indicacao_no_087-2019_TX5gGL7.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3525/indicacao_no_088-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3429/mensagem_de_veto_parcial_projeto_de_lei_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3430/scan_20190801_132507559.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3276/mocao_n_01-2019_pesar_oriete_strack_lucachinski.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3277/mocao_n_02-2019_pesar_claudio_gadotti.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3285/mocao_n_03-2019_pesar_teodoro_barrankievicz.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3300/mocao_n_04-2019_pesar_vitor_pechibilski_uPSTyy7.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3308/mocao_n_05-2019_pesar_adao_karvat.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3321/mocao_n_06-2019_aplausos_curso_de_agronomia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3330/mocao_n_07-2019_reforma_da_prev_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3402/mocao_n_08-2019_pesar__aldecir_severgnini_pai_d_Bzq88XH.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3454/mocao_n_09-2019_pesar__pedro_goncalves_de_almei_JtjqQb9.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3455/mocao_n_10-2019_repudio_imposto_agrotoxico_-_governador.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3468/mocao_n_11-2019_pesar__daniel_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3471/mocao_n_12-2019_apoio__projeto_de_lei_deputado__gHpmxAE.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3278/scan_20190204_095132403.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3363/scan_20190520_091114406.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3331/pedido_de_informacoes_01-2019_-_vereadora_solei_ypCa1HM.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3367/pedido_de_informacoes_02-2019_-_vereadora_vilma_emxUYTM.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3371/pedido_de_informacoes_03-2019_-_vereadora_vilma_4VLUSis.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3372/pedido_de_informacoes_04-2019_-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3373/pedido_de_informacoes_05-2019_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3415/pedido_de_informacoes_n.o_06-2019_-_cfof_-_cess_dhAQVM4.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3421/pedido_de_informacoes_no_07-2019_-_preceito_das_gIbl8aK.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3423/pedido_de_informacoes_08-2019_-_ccj_-_projeto_d_AAh0IhS.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3443/pedido_de_informacoes_09-2019_-_cfof_-_projeto__UgZCVx1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3444/pedido_de_informacoes_10-2019_-_cfof_-_projetos_oMAnERB.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3523/pedido_de_informacoes_11-2019_-_vereador_marcio_UDbcVaB.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4280/ccf_000380.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3458/scan_20190830_095353924.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3488/scanner_20191016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3271/proj_lei_complementar_01-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3323/projeto_de_lei_complementar_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3385/projeto_de_lei_no_016-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3426/projeto_de_lei_complementar_04-2019_-_cria_func_WqxS7vi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3482/proj_de_lei_complem_no_05-2019_-_cria_ouvidoria_camara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3272/scan_20190201_153053873.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3280/projeto_de_lei_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3295/projeto_de_lei_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3293/projeto_de_lei_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3294/projeto_de_lei_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3310/projeto_de_lei_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3333/scan_20190415_162808934.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3334/projeto_de_lei_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3335/projeto_de_lei_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3336/projeto_de_lei_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3342/projeto_de_lei_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_de_lei_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3348/projeto_de_lei_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_lei_no_015-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3350/projeto_de_lei_no_016-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3361/scan_20190520_090903251.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3375/projeto_de_lei_n18-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3374/projeto_de_lei_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_lei_no_020-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_de_lei_no_021-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3404/projeto_de_lei_no_022-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3405/projeto_de_lei_no_023-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3406/projeto_de_lei_no_024-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3407/proj_no_025-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3408/proj_no_026-2019-gab.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3416/projeto_de_lei_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3417/projeto_de_lei_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3420/projeto_de_lei_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3424/projeto_de_lei_n._30-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3425/projeto_de_lei_no_31-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3431/projeto_de_lei_no_032-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3433/projeto_de_lei_no_033-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3432/projeto_de_lei_no_034-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3440/projeto_de_lei_no_035-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3450/projeto_de_lei_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_lei_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3466/scan_20190906_162115135.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_de_lei_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_de_lei_no_40-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3485/projeto_de_lei_no_41-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3486/projeto_de_lei_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3491/projeto_de_lei_no_43-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_de_lei_no_44-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_de_lei_no_45-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_de_lei_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3502/projeto_de_lei_no_47-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3503/projeto_de_lei_no_48-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3507/projeto_de_lei_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3517/projeto_de_lei_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3518/scanner_20191209.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3519/projeto_de_lei_no_52-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3520/projeto_de_lei_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3522/projeto_de_lei_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3302/requerimento_001-2019_-_comissao_avaliacao_-_te_7F8eIGT.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3303/requerimento_002-2019_-_vereador_juraci_ata_con_kJrUdMV.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3304/requerimento_003-2019_-_comissao_de_financas_or_syT8MaG.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no_04-2019-_vicente_p_n_-_licenca__nzzLc0e.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no_05-2019-_marcio_antonio_veiga_-_gyLnban.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3318/requerimento_no_06-2019-_juraci_allievi_-_licen_3IHL5xC.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3319/requerimento_no_07-2019-_agostinho_barrankievic_8Ma7fWk.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3320/requerimento_no_08-2019_-_vilma_muller_kiem_-_l_RMtJH4L.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3368/requerimento_009-2019_-_comissao_de_financas_or_9o7HVzY.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3442/requerimento_010-2019_-ver._vilma_-_doc._-_emen_eUeHZgu.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_no_11-2019_-_comissao_de_constitui_VK3vQ1Y.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3499/requerimento_012-2019_-todos_os_vereadores_-.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/resolucao_107-2019_-_ldo_camara_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/resolucao_no_108-2019_-_licenca_interesse_partic_-_vicente_p_n.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/resolucao_no_109-2019_-_licenca_interesse_partic_-_marcio_a_v.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/resolucao_no_110-2019_-_licenca_interesse_partic_-_juraci_allievi.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/resolucao_no_111-2019_-_licenca_interesse_partic_-_agostinho_barrakievicz.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/resolucao_no_112-2019_-_licenca_interesse_partic_-_vilma_m_k.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/resolucao_no_113-2019_-aprova_orcamento_camara_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3287/ata_da_1a_sessao_ordinaria_04-02-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3291/ata_no_02-2019_11-02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3296/ata_no_03_-2019_18-02-2019_qjXTAHh.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3301/ata_no_04-2019_25-02-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_no_05_da_5a_sessao_ordinaria_06-03-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3309/ata_no_06-2019_da_6a_sessao_ordinaria_11-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3315/ata_no_07-2019_da_7a_sessao_ordinaria_18-03_certa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3327/ata_no_08-2019_da_8a_sessao_ordinaria_25-03-2019_-_novo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3328/ata_da_9a_sessao_ordinaria_01-04-2019_flacqrU.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3329/ata_no_10_da_01a_sessao_extraordinaria_03-04-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3332/ata_no_11_da_10a_sessao_ordinaria_08-04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3340/ata_no_12_da_11a_sessao_ordinaria_15-04.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3346/ata_no_13_da_12a_sessao_ordinaria_22-04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3351/ata_no_14_da_13a_sessao_29-04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3360/ata_15_da_14a_sessao_ordinaria_06-05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3364/ata_no_16_da_15a_sessao_ordinaria_13-05-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3383/ata_no_17_da_16a_sessao_ordinaria_20-05-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3384/ata_no_18_da_17a_sessao_ordinaria_27-05-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3391/ata_no_19-2019_da_2a_sessao_extrardinaria_31-05-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3401/ata_no_20-2019_03-06-2019_QhUKYrd.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3409/ata_no_21-2019_da_19o_sessao_ordinaria_10-06-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3413/ata_no_22-2019_da_20a_sessao_ordinaria_17-06-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3418/ata_no_23-2019_da_21a_sessao_ordinaria_24-06.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3422/ata_no_24_da_22a_sessaoordinaria_01-07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3427/ata_no_25-2019__da_23a_sessao_ordinaria_08-07.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3434/ata_no_26-2019__da_23a_sessao_ordinaria_15-07.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3441/ata_no_27-2019_da_25a_sessao_ordinaria_05-08.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3452/ata_no_28-2019_da_26a_sessao_ordinaria_12-08.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3456/ata_no_29-2019_da_27a_sessao_ordinaria_19-08-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3459/ata_no_30_da_28a_sessao_26-08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3465/ata_no_31_da_29a_sessao_02-09_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3469/ata_no_32_da_30a_sessao_09-09-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3474/ata_no_33_da_31a_sessao_ordinaria_16-09_JfRhbgx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3477/ata_no_34-2019_23-09-2019.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3478/ata_da_3a_sessao_extraodinaria_23-09.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3481/ata_no_35-2019_30-09-2019_PpcsQ18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3487/ata_no_37-2019_07-10-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3489/ata_no_38-2019_15-10-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3494/ata_no_39-2019_21-10-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3495/ata_no_40-2019_29-10-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3497/ata_n.o_41-2019_de_04-11-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3500/ata_n.o_42-2019_de_11-11-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3504/ata_no_43-2019_de_18-11-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3515/ata_no_44-2019_de_25-11-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3521/ata_no_45-2019_de_02-12-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3524/ata_no_46-2019_09-12-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3528/ata_no_47-2019_16-12-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3462/emenda_001_-_projeto_de_lei_52-2018_-_artigo_3.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3463/emenda_002_-_projeto_de_lei_52-2018_-_artigo_7__gJcdNN5.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3464/emenda_003_-_projeto_de_lei_52-2018_-_artigo_8__i13WVPW.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3475/emenda_001_-_projeto_de_lei_33-2019_-_artigo_1__CYGEM66.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3476/emenda_001_-_projeto_de_lei_34-2019_-_artigo_1__vaS3qPv.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3498/emenda_001_-_projeto_de_lei_43-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3505/emenda_001_modificativa_-_cfof_-_pl__045-2019_-_lsjENL5.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3506/emenda_001_modificativa_-_ccjr_-_pl_057-2018_-__LGn8NhZ.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3508/emenda_002_-_plano_diretor_-_modificativa_-_art_9EaZK4R.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3509/emenda_003_-_plano_diretor_-_modificativa_-_art_SqtjWFy.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3510/emenda_004_-_plano_diretor_-_modificativa_-_art_XPGI0o6.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3511/emenda_005_-_plano_diretor_-_modificativa_-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3512/emenda_006_-_plano_diretor_-_modificativa_-_art_2Tqd0Cf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3513/emenda_007_-_plano_diretor_-_modificativa_-_ane_NLxU3aI.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3514/emenda_008_-_plano_diretor_-_modificativa_-_ane_kq52vAS.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_n.o_001-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3274/indicacao_n.o_002-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3275/indicacao_n.o_003-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_n.o_004-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_n.o_005-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_n.o_006-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_n.o_007-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_n.o_008-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_n.o_009-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3289/indicacao_n.o_010-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3297/indicacao_n.o_012-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_n.o_013-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3299/indicacao_n.o_014-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3305/indicacao_n.o_015-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3307/indicacao_n.o_016-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_n.o_017-2019_4trlFT4.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3312/indicacao_n.o_018-2019_aJgKBAi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_n.o_019-2019_SDWY898.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_n.o_020-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3324/indicacao_n.o_021-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_n.o_022-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3326/indicacao_n.o_023-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3337/indicacao_n.o_024-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_n.o_025-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_n.o_026-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_n.o_027-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_n.o_028-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_n.o_029-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3352/indicacao_n.o_030-2019_2mgivtr.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3353/indicacao_n.o_031-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3354/indicacao_n.o_032-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3355/indicacao_n.o_033-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3356/indicacao_n.o_034-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3357/indicacao_n.o_035-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_n.o_036-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3359/indicacao_n.o_037-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_n.o_038-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_n.o_039-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_n.o_040-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3369/indicacao_n.o_041-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_n.o_042-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_n.o_043-2019_sWEclla.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_n.o_044-2019_ZfyMGRv.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3378/indicacao_n.o_045-2019_CejyRUB.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_n.o_046-2019_0HQrdn5.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3380/indicacao_n.o_047-2019_xOrGdrA.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_n.o_048-2019_393Hnhk.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_n.o_049-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3386/indicacao_n.o_050-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_n.o_051-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3388/indicacao_n.o_052-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_n.o_053-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_n.o_054-2019_FLRy5rp.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_n.o_055-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_n.o_056-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_n.o_057-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3395/indicacao_n.o_058-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3396/indicacao_n.o_059-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3398/indicacao_n.o_060-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_n.o_061-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_n.o_062-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3410/indicacao_n.o_063-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_n.o_064-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3412/indicacao_n.o_065-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3414/indicacao_n.o_066-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3419/indicacao_n.o_067-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_no_068-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_no_069-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_no_070-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_no_071-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3438/indicacao_no_072-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3445/indicacao_no_074-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3446/indicacao_no_075-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3448/indicacao_no_076-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_no_077-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_no_078-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_no_079-2019_Dx4C8Ny.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3467/indicacao_no_080-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3470/indicacao_no_081-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_no_082-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3473/indicacao_no_083-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3479/indicacao_no_084-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_no_085-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3490/indicacao_no_086-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3496/indicacao_no_087-2019_TX5gGL7.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3525/indicacao_no_088-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3429/mensagem_de_veto_parcial_projeto_de_lei_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3430/scan_20190801_132507559.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3276/mocao_n_01-2019_pesar_oriete_strack_lucachinski.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3277/mocao_n_02-2019_pesar_claudio_gadotti.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3285/mocao_n_03-2019_pesar_teodoro_barrankievicz.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3300/mocao_n_04-2019_pesar_vitor_pechibilski_uPSTyy7.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3308/mocao_n_05-2019_pesar_adao_karvat.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3321/mocao_n_06-2019_aplausos_curso_de_agronomia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3330/mocao_n_07-2019_reforma_da_prev_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3402/mocao_n_08-2019_pesar__aldecir_severgnini_pai_d_Bzq88XH.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3454/mocao_n_09-2019_pesar__pedro_goncalves_de_almei_JtjqQb9.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3455/mocao_n_10-2019_repudio_imposto_agrotoxico_-_governador.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3468/mocao_n_11-2019_pesar__daniel_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3471/mocao_n_12-2019_apoio__projeto_de_lei_deputado__gHpmxAE.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3278/scan_20190204_095132403.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3363/scan_20190520_091114406.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3331/pedido_de_informacoes_01-2019_-_vereadora_solei_ypCa1HM.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3367/pedido_de_informacoes_02-2019_-_vereadora_vilma_emxUYTM.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3371/pedido_de_informacoes_03-2019_-_vereadora_vilma_4VLUSis.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3372/pedido_de_informacoes_04-2019_-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3373/pedido_de_informacoes_05-2019_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3415/pedido_de_informacoes_n.o_06-2019_-_cfof_-_cess_dhAQVM4.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3421/pedido_de_informacoes_no_07-2019_-_preceito_das_gIbl8aK.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3423/pedido_de_informacoes_08-2019_-_ccj_-_projeto_d_AAh0IhS.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3443/pedido_de_informacoes_09-2019_-_cfof_-_projeto__UgZCVx1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3444/pedido_de_informacoes_10-2019_-_cfof_-_projetos_oMAnERB.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3523/pedido_de_informacoes_11-2019_-_vereador_marcio_UDbcVaB.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4280/ccf_000380.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3458/scan_20190830_095353924.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3488/scanner_20191016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3271/proj_lei_complementar_01-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3323/projeto_de_lei_complementar_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3385/projeto_de_lei_no_016-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3426/projeto_de_lei_complementar_04-2019_-_cria_func_WqxS7vi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3482/proj_de_lei_complem_no_05-2019_-_cria_ouvidoria_camara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3272/scan_20190201_153053873.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3280/projeto_de_lei_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3295/projeto_de_lei_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3293/projeto_de_lei_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3294/projeto_de_lei_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3310/projeto_de_lei_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3333/scan_20190415_162808934.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3334/projeto_de_lei_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3335/projeto_de_lei_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3336/projeto_de_lei_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3342/projeto_de_lei_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_de_lei_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3348/projeto_de_lei_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_lei_no_015-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3350/projeto_de_lei_no_016-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3361/scan_20190520_090903251.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3375/projeto_de_lei_n18-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3374/projeto_de_lei_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_lei_no_020-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_de_lei_no_021-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3404/projeto_de_lei_no_022-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3405/projeto_de_lei_no_023-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3406/projeto_de_lei_no_024-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3407/proj_no_025-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3408/proj_no_026-2019-gab.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3416/projeto_de_lei_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3417/projeto_de_lei_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3420/projeto_de_lei_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3424/projeto_de_lei_n._30-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3425/projeto_de_lei_no_31-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3431/projeto_de_lei_no_032-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3433/projeto_de_lei_no_033-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3432/projeto_de_lei_no_034-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3440/projeto_de_lei_no_035-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3450/projeto_de_lei_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_lei_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3466/scan_20190906_162115135.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_de_lei_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_de_lei_no_40-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3485/projeto_de_lei_no_41-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3486/projeto_de_lei_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3491/projeto_de_lei_no_43-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_de_lei_no_44-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_de_lei_no_45-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_de_lei_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3502/projeto_de_lei_no_47-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3503/projeto_de_lei_no_48-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3507/projeto_de_lei_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3517/projeto_de_lei_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3518/scanner_20191209.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3519/projeto_de_lei_no_52-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3520/projeto_de_lei_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3522/projeto_de_lei_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3302/requerimento_001-2019_-_comissao_avaliacao_-_te_7F8eIGT.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3303/requerimento_002-2019_-_vereador_juraci_ata_con_kJrUdMV.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3304/requerimento_003-2019_-_comissao_de_financas_or_syT8MaG.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no_04-2019-_vicente_p_n_-_licenca__nzzLc0e.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no_05-2019-_marcio_antonio_veiga_-_gyLnban.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3318/requerimento_no_06-2019-_juraci_allievi_-_licen_3IHL5xC.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3319/requerimento_no_07-2019-_agostinho_barrankievic_8Ma7fWk.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3320/requerimento_no_08-2019_-_vilma_muller_kiem_-_l_RMtJH4L.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3368/requerimento_009-2019_-_comissao_de_financas_or_9o7HVzY.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3442/requerimento_010-2019_-ver._vilma_-_doc._-_emen_eUeHZgu.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_no_11-2019_-_comissao_de_constitui_VK3vQ1Y.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/3499/requerimento_012-2019_-todos_os_vereadores_-.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/resolucao_107-2019_-_ldo_camara_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/resolucao_no_108-2019_-_licenca_interesse_partic_-_vicente_p_n.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/resolucao_no_109-2019_-_licenca_interesse_partic_-_marcio_a_v.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/resolucao_no_110-2019_-_licenca_interesse_partic_-_juraci_allievi.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/resolucao_no_111-2019_-_licenca_interesse_partic_-_agostinho_barrakievicz.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/resolucao_no_112-2019_-_licenca_interesse_partic_-_vilma_m_k.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/resolucao_no_113-2019_-aprova_orcamento_camara_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>