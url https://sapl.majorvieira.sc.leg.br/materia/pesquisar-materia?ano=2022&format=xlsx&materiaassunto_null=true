--- v0 (2026-02-04)
+++ v1 (2026-05-04)
@@ -51,4340 +51,4340 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de sessão</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4617/ata_no_55_da_9a_sessao_extraordinaria_22-12-2021.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4617/ata_no_55_da_9a_sessao_extraordinaria_22-12-2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 55 da 9ª sessão extraordinária (22-12-2021)</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4623/ata_no_01_da_1a_sessao_ordinaria_02-02-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4623/ata_no_01_da_1a_sessao_ordinaria_02-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 01 da 1ª sessão ordinária (02-02-2022).</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4640/ata_no_02_da_2a_sessao_ordinaria_07-02-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4640/ata_no_02_da_2a_sessao_ordinaria_07-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 02 da 2ª sessão ordinária (07-02-2022)</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4650/ata_no_03_da_3a_sessao_ordinaria_14-02-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4650/ata_no_03_da_3a_sessao_ordinaria_14-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 03 da 3ª sessão ordinária (14-02-2022)</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4684/ata_no_04_da_4a_sessao_ordinaria_21-02-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4684/ata_no_04_da_4a_sessao_ordinaria_21-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 04 da 4ª sessão ordinária (21-02-2022)</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4686/ata_no_05_da_5a_sessao_ordinaria_02-03-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4686/ata_no_05_da_5a_sessao_ordinaria_02-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 05 da 5ª sessão ordinária (02-03-2022)</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4699/ata_no_06_da_6a_sessao_ordinaria_07-03-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4699/ata_no_06_da_6a_sessao_ordinaria_07-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 06 da 6ª sessão ordinária (07-03-2022)</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4708/ata_no_07_da_7a_sessao_ordinaria_14-03-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4708/ata_no_07_da_7a_sessao_ordinaria_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 07 da 7ª sessão ordinária (14-03-2022)</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4718/ata_no_08_da_8a_sessao_ordinaria_21-03-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4718/ata_no_08_da_8a_sessao_ordinaria_21-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 08 da 8ª sessão ordinária (21-03-2022)</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4720/ata_no_09_da_9o_sessao_ordinaria_28-03-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4720/ata_no_09_da_9o_sessao_ordinaria_28-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 09 da 9º sessão ordinária (28-03-2022)</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4762/ata_no_10_da_10a_sessao_ordinaria_04-04-20222.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4762/ata_no_10_da_10a_sessao_ordinaria_04-04-20222.pdf</t>
   </si>
   <si>
     <t>Ata nº 10 da 10ª sessão ordinária (04-04-20222)</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4767/ata_no_11_da_11a_sessao_ordinaria_11-04-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4767/ata_no_11_da_11a_sessao_ordinaria_11-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 11 da 11ª sessão ordinária (11-04-2022)</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4793/ata_n.o_12_da_12a_sessao_ordinaria_18-04-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4793/ata_n.o_12_da_12a_sessao_ordinaria_18-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata n.º 12 da 12ª sessão ordinária (18-04-2022)</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4806/ata_no_13_da_13a_sessao_ordinaria_25-04-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4806/ata_no_13_da_13a_sessao_ordinaria_25-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 13 da 13ª sessão ordinária (25-04-2022)</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4817/ata_no_14_da_14a_sessao_ordinaria_04-05-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4817/ata_no_14_da_14a_sessao_ordinaria_04-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 14 da 14ª sessão ordinária (04-05-2022)</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4829/ata_no_15_da_15a_sessao_ordinaria_09-05-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4829/ata_no_15_da_15a_sessao_ordinaria_09-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 15 da 15ª sessão ordinária (09-05-2022)</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4833/ata_no_16_da_16a_sessao_ordinaria_16-05-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4833/ata_no_16_da_16a_sessao_ordinaria_16-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 16 da 16ª sessão ordinária (16-05-2022)</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4840/ata_no_17_da_17a_sessaoordinaria_23-05-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4840/ata_no_17_da_17a_sessaoordinaria_23-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 17 da 17ª sessão ordinária (23-05-2022)</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4852/ata_no_18_da_18a_sessaoordinaria_30-05-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4852/ata_no_18_da_18a_sessaoordinaria_30-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 18 da 18ª sessão ordinária (30-05-2022)</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4876/ata_no_19_da_19a_sessaoordinaria_06-06-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4876/ata_no_19_da_19a_sessaoordinaria_06-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 19 da 19ª sessão ordinária (06-06-2022)</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4879/ata_no_20_da_20a_sessaoordinaria_13-06-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4879/ata_no_20_da_20a_sessaoordinaria_13-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 20 da 20ª sessão ordinária (13-06-2022)</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4883/ata_no_21_da_21a_sessaoordinaria_20-06-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4883/ata_no_21_da_21a_sessaoordinaria_20-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 21 da 21ª sessão ordinária (20-06-2022)</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4914/ata_no_22_da_22a_sessaoordinaria_27-06-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4914/ata_no_22_da_22a_sessaoordinaria_27-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 22 da 22ª sessão ordinária (27-06-2022)</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4927/ata_no_23_da_23a_sessaoordinaria_04-07-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4927/ata_no_23_da_23a_sessaoordinaria_04-07-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 23 da 23ª sessão ordinária (04-07-2022)</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4936/ata_no_24_da_24a_sessaoordinaria_11-07-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4936/ata_no_24_da_24a_sessaoordinaria_11-07-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 24 da 24ª sessãoordinária (11-07-2022)</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4992/ata_no_25_da_25a_sessaoordinaria_01-08-2022.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4992/ata_no_25_da_25a_sessaoordinaria_01-08-2022.docx</t>
   </si>
   <si>
     <t>Ata nº 25 da 25ª sessão ordinária (01-08-2022)</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5000/ata_no_26_da_26a_sessaoordinaria_08-08-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5000/ata_no_26_da_26a_sessaoordinaria_08-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 26 da 26ª sessão ordinária (08-08-2022)</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5004/ata_no_27_da_1a_sessao_extraordinaria_10-08-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5004/ata_no_27_da_1a_sessao_extraordinaria_10-08-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 27 DA 1ª SESSÃO EXTRAORDINÁRIA 10-08-2022</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5024/ata_no_28_da_27a_sessaoordinaria_15-08-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5024/ata_no_28_da_27a_sessaoordinaria_15-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 28 da 27ª sessão ordinária (15-08-2022)</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5078/ata_no_29_da_28a_sessaoordinaria_22-08-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5078/ata_no_29_da_28a_sessaoordinaria_22-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 29 da 28ª sessão ordinária (22-08-2022)</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5142/ata_no_30_da_29a_sessaoordinaria_29-08-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5142/ata_no_30_da_29a_sessaoordinaria_29-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 30 da 29ª sessão ordinária (29-08-2022)</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5172/ata_no_31_da_30a_sessaoordinaria_05-09-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5172/ata_no_31_da_30a_sessaoordinaria_05-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 31 da 30ª sessão ordinária (05-09-2022)</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5178/ata_no_32_da_31a_sessao_ordinaria_12-09-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5178/ata_no_32_da_31a_sessao_ordinaria_12-09-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 32 DA 31ª SESSÃO ORDINÁRIA 12-09-2022</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5179/ata_no_33_da_2a_sessao_extraordinaria_12-09-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5179/ata_no_33_da_2a_sessao_extraordinaria_12-09-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 33 DA 2ª SESSÃO EXTRAORDINÁRIA 12-09-2022</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5190/ata_no_34_da_32a_sessao_ordinaria_19-09-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5190/ata_no_34_da_32a_sessao_ordinaria_19-09-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 34 DA 32ª SESSÃO ORDINÁRIA 19-09-2022</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5191/ata_no_35_da_3a_sessao_extraordinaria_19-09-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5191/ata_no_35_da_3a_sessao_extraordinaria_19-09-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 35 DA 3ª SESSÃO EXTRAORDINÁRIA 19-09-2022</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5219/ata_no_36_da_33a_sessao_ordinaria_26-09-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5219/ata_no_36_da_33a_sessao_ordinaria_26-09-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 36 DA 3ª SESSÃO EXTRAORDINÁRIA 19-09-2022</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5240/ata_no_37_da_34a_sessao_ordinaria_03-10-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5240/ata_no_37_da_34a_sessao_ordinaria_03-10-2022.pdf</t>
   </si>
   <si>
     <t>aTA Nº 37 DA 34ª SESSÃO ORDINÁRIA 03-10-2022</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5277/ata_no_38_da_35a_sessao_ordinaria_10-10-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5277/ata_no_38_da_35a_sessao_ordinaria_10-10-2022.pdf</t>
   </si>
   <si>
     <t>aTA Nº 38 DA 35ª SESSÃO ORDINÁRIA 10-10-2022</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5287/ata_no_39_da_36a_sessao_ordinaria_17-10-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5287/ata_no_39_da_36a_sessao_ordinaria_17-10-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 39 DA 36ª SESSÃO ORDINÁRIA 17-10-2022</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5312/ata_no_40_da_37a_sessao_ordinaria_24-10-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5312/ata_no_40_da_37a_sessao_ordinaria_24-10-2022.pdf</t>
   </si>
   <si>
     <t>aTA Nº 40 DA 37ª SESSÃO ORDINÁRIA 24-10-2022</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5316/ata_no_41_da_38a_sessao_ordinaria_03-11-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5316/ata_no_41_da_38a_sessao_ordinaria_03-11-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 41 DA 38ª SESSÃO ORDINÁRIA 03-11-2022</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5323/ata_no_42_da_39a_sessao_ordinaria_07-11-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5323/ata_no_42_da_39a_sessao_ordinaria_07-11-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 42 DA 39ª SESSÃO ORDINÁRIA 07-11-2022</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5324/ata_no_43_da_4a_sessao_extraordinaria_07-11-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5324/ata_no_43_da_4a_sessao_extraordinaria_07-11-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 43 DA 4ª SESSÃO EXTRAORDINÁRIA 07-11-2022</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5334/ata_no_44_da_40a_sessao_ordinaria_14-11-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5334/ata_no_44_da_40a_sessao_ordinaria_14-11-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 44 DA 40ª SESSÃO ORDINÁRIA 14-11-2022</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5343/ata_no_45_da_41a_sessao_ordinaria_21-11-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5343/ata_no_45_da_41a_sessao_ordinaria_21-11-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 45 DA 41ª SESSÃO ORDINÁRIA 21-11-2022</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5350/ata_no_46_da_42a_sessao_ordinaria_28-11-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5350/ata_no_46_da_42a_sessao_ordinaria_28-11-2022.pdf</t>
   </si>
   <si>
     <t>aTA Nº 46 DA 42ª SESSÃO ORDINÁRIA 28-11-2022</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5381/ata_no_47_da_43a_sessao_ordinaria_07-12-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5381/ata_no_47_da_43a_sessao_ordinaria_07-12-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 47 DA 43ª SESSÃO ORDINÁRIA 07-12-2022</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5397/ata_no_48_da_44a_sessao_ordinaria_12-12-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5397/ata_no_48_da_44a_sessao_ordinaria_12-12-2022.pdf</t>
   </si>
   <si>
     <t>ATA Nº 48 DA 44ª SESSÃO ORDINÁRIA 12-12-2022</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5400/ata_no_49_da_45a_sessao_ordinaria_19-12-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5400/ata_no_49_da_45a_sessao_ordinaria_19-12-2022.pdf</t>
   </si>
   <si>
     <t>aTA Nº 49 DA 45ª SESSÃO ORDINÁRIA 19-12-2022</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5414/ata_no_50_da_5a_sessao_extraordinaria_20-12-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5414/ata_no_50_da_5a_sessao_extraordinaria_20-12-2022.pdf</t>
   </si>
   <si>
     <t>aTA Nº 50 DA 5ª SESSÃO EXTRAORDINÁRIA 20-12-2022</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4703/emenda_001_-_recomposicao_servidores_-_modifica_redacao_art._1_pl_10-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4703/emenda_001_-_recomposicao_servidores_-_modifica_redacao_art._1_pl_10-2022.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do Art. 1°: do P.L.O nº 10/2022._x000D_
 Art. 1° Fica concedida, recomposição salarial de 10,59 (dez vírgula cinquenta e nove por cento) aos servidores do Poder Executivo, Poder Legislativo, Fundos e Autarquia Municipal, ativos, inativo0s e pensionistas, obtida através do índice do INPC/IBGE do período compreendido entre Fevereiro de 2021 e Janeiro de 2022.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4704/emenda_002_-_recomposicao_servidores_-_modifica_redacao_art._2_-_pl_10-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4704/emenda_002_-_recomposicao_servidores_-_modifica_redacao_art._2_-_pl_10-2022.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do Art. 2°: do P.L.O nº 10/2022._x000D_
 Art. 2° Fica concedida, recomposição aos valores dos subsídios dos agentes_x000D_
 políticos municipais pelo índice INPC/IBGE, do período compreendido_x000D_
 entre fevereiro de 2021 e janeiro de 2022, na ordem de 10,59%(dez vírgula_x000D_
 cinquenta e nove por cento).</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4705/emenda_003_-_recomposicao_servidores_-_modifica_redacao_art._4_-_pl_10-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4705/emenda_003_-_recomposicao_servidores_-_modifica_redacao_art._4_-_pl_10-2022.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do Art. 4°: ao P.L.O nº 03/2022._x000D_
 Art. 4° Esta Lei entre em vigor na data de sua publicação, retroagindo seus_x000D_
 efeitos a 01 de fevereiro de 2022, nos termos do art. 260 da Lei_x000D_
 Complementar Municipal n° 069/2017.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4710/emenda_004_-_recomposicao_servidores_-_modificativa_art._3.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4710/emenda_004_-_recomposicao_servidores_-_modificativa_art._3.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do caput  Art. 3°: Fica concedida recomposição salarial acumulada de 9,83%(nove vírgula oitenta e três por cento) aos servidores do Poder Executivo, Poder Legislativo, Fundos e Autarquia Municipal, ativos, inativos e pensionistas, obtida através do índice do INPC/IBGE do período compreendido entre fevereiro de 2019 e janeiro de 2020 no importe de 4,30%(quatro vírgula trinta por cento), e fevereiro de 2020 e janeiro de 2021 no importe de 5,53% (cinco vírgula cinquenta e três por cento).</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>ANTONIO GONÇALVES DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4723/emenda_001_-_projeto_de_lei_14-2022_-_credito_suplementar.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4723/emenda_001_-_projeto_de_lei_14-2022_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 001 ao Projeto de Lei nº 014/2022._x000D_
 "Modifica a redação do Art. 2°."</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>Soleima Aparecida de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4932/emenda_001_-_decreto_legislativo_-_susta_efeitos_do_decreto_1977_-_vereadora_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4932/emenda_001_-_decreto_legislativo_-_susta_efeitos_do_decreto_1977_-_vereadora_soleima.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 (MODIFICATIVA) - Modifica a redação do Art. 1°:</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5177/emenda_001_-_projeto_de_lei_31-2022_-_aprendizagem_na_cultura_digital.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5177/emenda_001_-_projeto_de_lei_31-2022_-_aprendizagem_na_cultura_digital.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n. 01 ao Projeto de lei n. 031/2022, com a ementa: “INSTITUI O PROGRAMA APRENDIZAGEM NA CULTURA DIGITAL E ESTABELECE OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5318/emenda_001_-_projeto_de_lei_37-2022_-_moto_cdl_-_ementa.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5318/emenda_001_-_projeto_de_lei_37-2022_-_moto_cdl_-_ementa.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao Projeto nº 37/2022 - Inclui ementa no projeto de Lei em análise, que terá a seguinte redação:_x000D_
 Autoriza o Poder Executivo Municipal a destinar recurso financeiro para a Câmara de Dirigentes Lojistas - CDL de Major Vieira</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5319/emenda_002_-_projeto_de_lei_37-2022_-_moto_cdl_-_natal_pascoa.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5319/emenda_002_-_projeto_de_lei_37-2022_-_moto_cdl_-_natal_pascoa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 002 ao projeto de lei nº 37/2022 - Modifica a redação do Art. 1°:</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda_001_modificativa_-_cfof_-_pl__039-2022_-_artigo_12-_ldo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda_001_modificativa_-_cfof_-_pl__039-2022_-_artigo_12-_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 01 ao projeto 39/2022_x000D_
 Modifica a redação do caput do artigo 12°:_x000D_
 Art. 12. Os recursos financeiros destinados ao Poder Legislativo Municipal no quadriênio 2022/2025, corresponderão ao percentual de 7% (sete por cento) relativo ao somatório da receita tributária e das transferências previstas no § 5º do art. 153 e nos arts. 158 e 159 da CF, efetivamente realizado nos respectivos exercícios anteriores, excluído desse limite os gastos com funcionários inativos da Câmara.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda_002_modificativa_-_cfof_-_pl__039-2022_-_artigo_18-_ldo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda_002_modificativa_-_cfof_-_pl__039-2022_-_artigo_18-_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 02 ao projeto de lei n. 39/2022_x000D_
 _x000D_
 Modifica a redação do caput do artigo 18:_x000D_
 Art.  18.  Os  projetos  e  atividades  com  recursos  legalmente _x000D_
 vinculados a finalidade específica serão utilizados exclusivamente _x000D_
 para atender ao objeto de sua vinculação, ainda que em exercício _x000D_
 diverso daquele em que ocorrer o ingresso. (Art. 8º, § único da Lei _x000D_
 Complementar 101/2000)._x000D_
 Parágrafo  único.  Os  recursos  de  convênios  não  previstos  nos _x000D_
 orçamentos da receita, ou o seu provável excesso e/ou excesso de _x000D_
 arrecadação, poderão ser utilizados como fonte de recursos para _x000D_
 abertura de créditos adicionais suplementares e especiais.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda_003_modificativa_-_cfof_-_numeracao_dos_artigos_a_partir_do_artigo_25.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda_003_modificativa_-_cfof_-_numeracao_dos_artigos_a_partir_do_artigo_25.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 03 ao projeto de lei n. 39/2022_x000D_
 Modifica a numeração dos artigos a partir do art. 25._x000D_
 Os artigos devem ser renumerados a partir do artigo 25, a fim de que _x000D_
 haja a numeração contínua que deverá ser observada por ocasião da _x000D_
 redação final.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda_004_modificativa_-_cfof_-_altera_redacao_do_art._28.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda_004_modificativa_-_cfof_-_altera_redacao_do_art._28.pdf</t>
   </si>
   <si>
     <t>emenda modificativa 004 ao projeto de lei nº 39/2022_x000D_
 Modifica a redação do art. 28:_x000D_
 Art. 28. O Poder Executivo poderá mediante autorização em Lei _x000D_
 específica, nos termos do artigo 167, V e VI da Constituição Federal _x000D_
 e artigo 42 da Lei 4.320/64, abrir créditos adicionais suplementares, _x000D_
 utilizando como fonte de recursos:_x000D_
 I –    o excesso ou provável excesso de arrecadação, observada a _x000D_
 tendência do Exercício;_x000D_
 II –   a anulação de saldos de dotações orçamentárias desde que não _x000D_
 comprometidas; _x000D_
 III –  superávit financeiro do exercício anterior.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda_005_modificativa_-_cfof_-_altera_art._46.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda_005_modificativa_-_cfof_-_altera_art._46.pdf</t>
   </si>
   <si>
     <t>emenda modificativa 05 ao projeto de lei nº 39/2022_x000D_
 _x000D_
 Modifica a redação do art. 46:_x000D_
 _x000D_
 Art. 46. Observadas as disposições do artigo 32, XII e do artigo 79, _x000D_
 XXXIII  da  Lei  Orgânica  do  Município  de  Major  Vieira,  o  Poder _x000D_
 Executivo Municipal poderá assinar convênios com os Governos _x000D_
 Federal e Estadual, através de seus órgãos da administração direta _x000D_
 ou indireta, para realização de obras ou serviços de competência ou _x000D_
 não do Município.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda_002_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda_002_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa.pdf</t>
   </si>
   <si>
     <t>emenda 02 ao projeto de lei 40_x000D_
 Modifica a redação do parágrafo 1º, do artigo 5°:_x000D_
 _x000D_
 Art. 5° [...]_x000D_
 §1° A apuração do excesso de arrecadação de que trata o artigo 43, §3° da _x000D_
 Lei 4.320/64, será realizado em cada fonte de recursos identificados nos _x000D_
 orçamentos da Receita e da Despesa.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda_003_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda_003_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa-.pdf</t>
   </si>
   <si>
     <t>emenda 03 ao projeto 40_x000D_
 _x000D_
 Modifica a redação do artigo 15:_x000D_
 _x000D_
 Art. 15. Os recursos financeiros destinados ao Poder Legislativo Municipal _x000D_
 no quadriênio 2022/2025, corresponderão ao percentual de 7%(sete por _x000D_
 cento) relativo ao somatório da receita tributária e das transferências _x000D_
 previstas no §5° do art. 153 e nos arts. 158 e 159 da CF, efetivamente _x000D_
 realizado nos respectivos exercícios anteriores, excluído desse limite os _x000D_
 gastos com funcionários inativos da Câmara</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda_001_modificativa_-_cfof_-_pl__040-2022_-_artigo_4-_loa.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda_001_modificativa_-_cfof_-_pl__040-2022_-_artigo_4-_loa.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 01 ao projeto de lei nº 40_x000D_
 _x000D_
 Modifica a redação do artigo 4°:_x000D_
 Art. 4° A execução do Orçamento da Despesa obedecerá, dentro de cada Projeto, Atividade ou Operações Especiais, a dotação fixada para cada Grupo de Natureza de Despesa, Modalidade de Aplicação em conformidade com a Portaria Interministerial SOF/STN n° 163/2001 e suas alterações, e noras editadas pelo Tribunal de Contas de Santa Catarina TCE/SC._x000D_
 Parágrafo único. Durante a execução orçamentária de 2022, autorizado por Lei, o Poder Executivo poderá incluir novos projetos, atividades ou operações especiais nos orçamentos fiscais, na forma de crédito adicional especial, desde que se enquadrem nas prioridades para o exercício de 2022.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda_04_-_projeto_de_lei_040-2022_-_loa_-_anexo_emendas_impositivas_-_final.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda_04_-_projeto_de_lei_040-2022_-_loa_-_anexo_emendas_impositivas_-_final.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº   004 (Aditiva)_x000D_
 Autoria de todos os Vereadores_x000D_
 Inclui o Anexo das Emendas Individuais do Legislativo Municipal.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5399/emenda_001_-_impossibilidade_de_carencia_para_amortizar_o_debito_-_emprestimo_badesc.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5399/emenda_001_-_impossibilidade_de_carencia_para_amortizar_o_debito_-_emprestimo_badesc.pdf</t>
   </si>
   <si>
     <t>Leitura da Emenda aditiva n.º 01 (Projeto de lei n.º 43/2022 - “Autoriza o Poder Executivo municipal a aderir ao programa Badesc cidades e tomar empréstimo junto ao Badesc - Agência de Fomento do Estado de Santa Catarina S/A e dá outras providências.”)_x000D_
 "Acrescenta Parágrafo 2° no artigo 3"</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Laércio Sobczack</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4618/indicacao_no_01-2021_-_construcao_de_2_lombada_igreja_do_lageado_liso_-_ver._laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4618/indicacao_no_01-2021_-_construcao_de_2_lombada_igreja_do_lageado_liso_-_ver._laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE DUAS ONDULAÇÕES TRANSVERSAIS (LOMBADA FÍSICA) E SINALIZAÇÕES DE ACORDO, JUNTO ÀS IMEDIAÇÕES DA IGREJA NOSSA SENHORA APARECIDA, SITUADA NA LOCALIDADE DO LAGEADO LISO.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>SÍLVIO KIZEMA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4619/indicacao_no_02-2022_-_recuperacao_estradas_rio_vermelho_-_ver._silvio_e_ver._soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4619/indicacao_no_02-2022_-_recuperacao_estradas_rio_vermelho_-_ver._silvio_e_ver._soleima.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECUPERAÇÃO DE TODAS AS ESTRADAS MUNICIPAIS EXISTENTES NA LOCALIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>VILMA MULLER KIEM</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4637/indicacao_no_03_-_2022_-_tubulacao_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4637/indicacao_no_03_-_2022_-_tubulacao_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE REDE DE TUBULAÇÃO PARA DRENAGEM FLUVIAL, JUNTO À INTERSECÇÃO DAS RUAS OTÁVIO TABALIPA E JOÃO FLORENTINO DE SOUZA, EM PONTO SITUADO PRÓXIMO A RESIDÊNCIA DA SRA. CATARINA DOS SANTOS.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>VICENTE PAULITSTY NETO</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4638/indicacao_no_04-2022_-_asfalto_saida_pulador_instalacao_placa_fim_do_asfalto-_ver_vilma_e_vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4638/indicacao_no_04-2022_-_asfalto_saida_pulador_instalacao_placa_fim_do_asfalto-_ver_vilma_e_vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE EXTENSÃO DO ASFALTO EXISTENTE EM VIA SITUADA NA SAÍDA PARA A LOCALIDADE DO PULADOR, POR MAIS 100MTS, COM CONCORRENTE INSTALAÇÃO DE PLACA DE SINALIZAÇÃO DO FIM DO ASFALTO JUNTO AO PONTO DE TÉRMINO, POR MOTIVO DE PREVENÇÃO DE ACIDENTES.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4629/indicacao_no_05-2022_-_academia_ao_ar_livre-_ginasio-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4629/indicacao_no_05-2022_-_academia_ao_ar_livre-_ginasio-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO LOCAL SITUADO NO MÓDULO ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4630/indicacao_no_06_-2022_-_esgoto_a_ceu_aberto_-_rua_do_butia_-_ver.__leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4630/indicacao_no_06_-2022_-_esgoto_a_ceu_aberto_-_rua_do_butia_-_ver.__leandro.pdf</t>
   </si>
   <si>
     <t>SEJAM TOMADAS PROVIDÊNCIAS COM RELAÇÃO AO ESGOTO QUE CORRE A CÉU ABERTO NO ACESSO Á LOCALIDADE DO BUTIÁ, NAS IMEDIAÇÕES DA LOJA SENHORA APARECIDA ATÉ A PROPRIEDADE DO SR. SILVIO SJABELSKI.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4631/indicacao_no_07_-2022_-_encascalhamento_partio_madeireira_ruthes_-ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4631/indicacao_no_07_-2022_-_encascalhamento_partio_madeireira_ruthes_-ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO DO PÁTIO DA EMPRESA DENOMINADA COMO MADEIREIRA RUTHES, LOCALIZADA NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4632/indicacao_no_08-2022_-construcao_parque_linear_rio_manjolo_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4632/indicacao_no_08-2022_-construcao_parque_linear_rio_manjolo_ver._leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONSTRUÇÃO DE UM PARQUE LINEAR SEGUINDO A EXTENSÃO DO RIO MANJOLO, QUE CORTA A CIDADE DO PERÍMETRO DA RUA ESTANISLAU WOJCIECHOWSKI ATÉ A RUA ARGEMIRO BORGES.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4633/indicacao_no_09_-2022_-_esgoto_a_ceu_aberto_rua_marcelino_martins_e_escascalhamento_empresa_rt_estofados_-_ver.__leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4633/indicacao_no_09_-2022_-_esgoto_a_ceu_aberto_rua_marcelino_martins_e_escascalhamento_empresa_rt_estofados_-_ver.__leandro.pdf</t>
   </si>
   <si>
     <t>SEJAM TOMADAS PROVIDÊNCIAS COM RELAÇÃO AO ESGOTO QUE CORRE A CÉU ABERTO NA RUA MARCELINO MARTINS, NAS IMEDIAÇÕES DAS EMPRESAS DY PINTURA E RT ESTOFADOS, E SERVIÇO DE COLOCAÇÃO DE CASCALHO BRITADO EM FRENTE À EMPRESA RT ESTOFADOS.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4634/indicacao_no_10_-2022_-_encascalhamento_elcio_kasprzak_-__rio_novo_de_cima__-_ver.__leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4634/indicacao_no_10_-2022_-_encascalhamento_elcio_kasprzak_-__rio_novo_de_cima__-_ver.__leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO À VIA QUE DA ACESSO À PROPRIEDADE DO SR. ELCIO KASPRZAK, LOCALIZADA NA LOCALIDADE DE RIO NOVO DE CIMA.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4635/indicacao_no_11_-2022_-_encascalhamento_a_propriedade_do_eduardo_luiz_loch_no_rio_novo__-_ver.__leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4635/indicacao_no_11_-2022_-_encascalhamento_a_propriedade_do_eduardo_luiz_loch_no_rio_novo__-_ver.__leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA PROPRIEDADE DO SR. EDUARDO LUIZ LOCH, POIS NA PROPRIEDADE EXISTE UMA GRANDE PRODUÇÃO DE LEITE QUE NECESSITA DE UMA VIA ADEQUADA PARA O ESCOAMENTO DA PRODUÇÃO.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4636/indicacao_no_12-2022_-_construcao_de__museu_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4636/indicacao_no_12-2022_-_construcao_de__museu_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO E SERVIÇO DE CONSTRUÇÃO DE UM MUSEU MUNICIPAL.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4651/indicacao_no_13-2022_-_sinalizacao_hospital_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4651/indicacao_no_13-2022_-_sinalizacao_hospital_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO PARA PROIBIÇÃO DE ESTACIONAMENTO DE VEÍCULOS JUNTO A ENTRADA DO PRONTO ATENDIMENTO MUNICIPAL, REGULAMENTANDO APENAS O EMBARQUE E DESEMBARQUE DE PACIENTES NO LOCAL.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4652/indicacao_no_14-2022_-_ar_condicionado_hospital_e_pa_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4652/indicacao_no_14-2022_-_ar_condicionado_hospital_e_pa_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE COMPRA E INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO PARA OS QUARTOS LOTADOS AO ATENDIMENTO DE PACIENTES EM FASE TERMINAL, E ATENDIMENTO PEDIÁTRICO, NAS DEPENDÊNCIAS DO HOSPITAL MUNICIPAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4653/indicacao_no_15-2022_-_bueiro_dirceu_pires_-_ver._vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4653/indicacao_no_15-2022_-_bueiro_dirceu_pires_-_ver._vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO JUNTO A ESTRUTURA DE BUEIRO LOCALIZADO JUNTO AO ACESSO DA PROPRIEDADE DO SR. DIRCEU PIRES, BEM COMO O ACESSO A LAVOURA DO SR. JULIO DE VEIGA, SITUADAS NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4654/indicacao_no_16-2022_-construcao_pesseio_publico_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4654/indicacao_no_16-2022_-construcao_pesseio_publico_ver._leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CONTINUAÇÃO DE CONSTRUÇÃO DE PASSEIO PÚBLICO COM BLOCOS INTERTRAVADOS EM LOCAL SITUADO ENTRE AS RUAS OTÁVIO TABALIPA E VITOR FERNANDES DE SOUZA.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4655/indicacao_no_17_-2022_-_iluminacao_afonso_subzack_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4655/indicacao_no_17_-2022_-_iluminacao_afonso_subzack_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM TRECHO DA RUA AFONSO SOBCZACK.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4656/indicacao_no_18-2021_-_projeto_turismo_-_vereador_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4656/indicacao_no_18-2021_-_projeto_turismo_-_vereador_leandro.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADA ANÁLISE REFERENTE A IMPLEMENTAÇÃO DO PROJETO TURISMO EDUCATIVO, CUJO ANTEPROJETO DE LEI SEGUE ENCAMINHADO ANEXO COM A PRSENTE INDICAÇÃO</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4661/indicacao_no_019_-_2022_-_treinamento_professores_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4661/indicacao_no_019_-_2022_-_treinamento_professores_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM TREINAMENTO REALIZADO POR FONOAUDIÓLOGA PARA TODOS OS PROFESSORES QUE LECIONAM PARA CRIANÇAS PORTADORES DE TRANSTORNO DO ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4662/indicacao_no_20_-2022_-_encascalhamento_patio_latco___-_ver.__leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4662/indicacao_no_20_-2022_-_encascalhamento_patio_latco___-_ver.__leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO E COMPACTAÇÃO DO CASCALHO NO PÁTIO DE ACESSO DA EMPRESA LÁTCO, DEVIDO A GRANDE PRODUÇÃO DE PRODUTOS LACTÍCIOS QUE NECESSITAM DE UMA VIA ADEQUADA PARA O ESCOAMENTO DA PRODUÇÃO.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4663/indicacao_no_21_-2022_-_encascalhamento_na_propriedade_do_gilvane_j._becker_no_rio_novo__-_ver.__leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4663/indicacao_no_21_-2022_-_encascalhamento_na_propriedade_do_gilvane_j._becker_no_rio_novo__-_ver.__leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO AO PÁTIO DA PROPRIEDADE DO SR. GILVANE J. BECKER LOCALIZADA NA LOCALIDADE DO RIO NOVO.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4671/indicacao_no_22-2022_-_acessibilidade_modulo_esportivo-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4671/indicacao_no_22-2022_-_acessibilidade_modulo_esportivo-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE RAMPA DE ACESSO EM LOCAL DE ENTRADA DO MÓDULO ESPORTIVO MUNICIPAL, BEM COMO PLANTIO DE ARVORES PARA SOMBRA.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4672/indicacao_no_23-2022_-_construcao_ponte_sol_nascente_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4672/indicacao_no_23-2022_-_construcao_ponte_sol_nascente_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE PONTE EM LOCAL SITUADO ENTRE AS RUAS VITOR FERNANDO DE SOUZA E NARCISO LEONARDO RUTHES.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4673/indicacao_no_24_-_2022_-_tubulacao_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4673/indicacao_no_24_-_2022_-_tubulacao_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE REDE DE TUBULAÇÃO PARA DRENAGEM FLUVIAL NA RUA ODILON DAVET, EM PONTO SITUADO PRÓXIMO A LOJA VEIMAC TORNEARIA.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4674/indicacao_no_25_-_2022_-_doacao_de_imovel_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4674/indicacao_no_25_-_2022_-_doacao_de_imovel_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PEDIDO SOLICITANDO DOAÇÃO DO GOVERNO ESTADUAL DO IMÓVEL DENOMINADO ESCOLA FREI ANDRÉ MALINSKI.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4675/indicacao_no_26_-_2022_-_contratacao_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4675/indicacao_no_26_-_2022_-_contratacao_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE TRÊS CAMINHÕES CAÇAMBA E UMA MOTONIVELADORA PARA INTEGRA-LAS AS ATIVIDADES DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4676/indicacao_no_27_-_2022_-_ver_laercio_-_manutencao_-_rede_de_energia_eletrica_rio_novo_do_meio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4676/indicacao_no_27_-_2022_-_ver_laercio_-_manutencao_-_rede_de_energia_eletrica_rio_novo_do_meio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO JUNTO A REDE PÚBLICA DE ENERGIA ELÉTRICA DA LOCALIDADE DE RIO NOVO DO MEIO, EM PERÍMETRO COMPREENDIDO ENTRE A RESIDÊNCIA DO SR. ISIDORO NOVACK, E A RESIDÊNCIA DO SR. VICENTE SOBCZACK.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4679/indicacao_no_28-2022_-__bancos_na_area_externa_do_pa_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4679/indicacao_no_28-2022_-__bancos_na_area_externa_do_pa_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BANCOS, NA ÁREA EXTERNA DO NO PRONTO ATENDIMENTO MUNICIPAL, A FIM DE QUE AS PESSOAS QUE NÃO CONSEGUEM ADENTRAR NA RECEPÇÃO POR FALTA DE ESPAÇO FÍSICO, NÃO TENHAM QUE FICAR AGUARDANDO EM PÉ E EXPOSTOS AO SOL</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4687/indicacao_no_29-2022_-_calcada_nova_brasilia_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4687/indicacao_no_29-2022_-_calcada_nova_brasilia_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PROSSEGUIMENTO DAS OBRAS DE CONSTRUÇÃO/INSTALAÇÃO DE CALÇADA PARA PEDESTRES (PASSEIO) NA RUA LUIZ DAVET, MAIS ESPECIFICAMENTE NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4688/indicacao_no_30-2022_-_bueiro_lavacao_nova_brasilia_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4688/indicacao_no_30-2022_-_bueiro_lavacao_nova_brasilia_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO, JUNTO A ESTRUTURA DE BUEIRO LOCALIZADO NAS PROXIMIDADES DA LAVAÇÃO ENTITULADA “CVM”, SITUADA NA ENTRADA DO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4689/indicacao_no_31-2022_-_encascalhamento_-_ver._silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4689/indicacao_no_31-2022_-_encascalhamento_-_ver._silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DO SR. VILSON ADANCHESKI, SITUADA NA LOCALIDADE DE RIO BONITO.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4702/indicacao_no__32-_2022_-_ver_laercio_-_poda_das_arvores_-_hospital.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4702/indicacao_no__32-_2022_-_ver_laercio_-_poda_das_arvores_-_hospital.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PODA DAS ÁRVORES LOCALIZADAS NO ESTACIONAMENTO DO HOSPITAL MUNICIPAL SÃO LUCAS</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4706/indicacao_no_33-2022_-_sinalizacao_cruzamentos_-_ver._alcir_iarrocheski.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4706/indicacao_no_33-2022_-_sinalizacao_cruzamentos_-_ver._alcir_iarrocheski.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO E MANUTENÇÃO DE PLACAS DE SINALIZAÇÃO EM INTERSEÇÕES DE RUAS LOCALIZADAS NO PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4707/indicacao_no_34-2022_-_coleta_de_lixo_sol_nascente_-_ver._vilma.doc</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4707/indicacao_no_34-2022_-_coleta_de_lixo_sol_nascente_-_ver._vilma.doc</t>
   </si>
   <si>
     <t>SERVIÇO DE EXTENSÃO DO PERÍMETRO ATENDIDO PELO SERVIÇO DE COLETA PERIÓDICA DE LIXO, DE MODO A PROPICIAR O ATENDIMENTO A CENTRO DE RECICLAGEM NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4709/indicacao_no_35-2022_-_encascalhamento_-_ver._silvio_-_tiago_mello_-_colonia_ruthes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4709/indicacao_no_35-2022_-_encascalhamento_-_ver._silvio_-_tiago_mello_-_colonia_ruthes.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DO SR. TIAGO MELLO, SITUADA NA LOCALIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4715/indicacao_no_36_-_2022_-_doacao_de_imovel_ver._antonio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4715/indicacao_no_36_-_2022_-_doacao_de_imovel_ver._antonio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PEDIDO SOLICITANDO A DOAÇÃO DO IMÓVEL PÚBLICO QUE ABRIGA AS ATIVIDADES DO GRUPO DE IDOSOS CONVIVER.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4716/indicacao_no_37_-_2022_-_aquisicao_de_veiculo_para_atendimentos_veterinarios._ver._vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4716/indicacao_no_37_-_2022_-_aquisicao_de_veiculo_para_atendimentos_veterinarios._ver._vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AQUISIÇÃO DE UM VEÍCULO A SER DESTINADO AOS SERVIÇOS DA SECRETARIA DE AGRICULTURA, MAIS ESPECIFICAMENTE PARA OS SERVIÇOS DE ATENDIMENTOS VETERINÁRIOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4717/indicacao_no_38-2021_-_ver_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4717/indicacao_no_38-2021_-_ver_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS PARA VERIFICAR A POSSIBILIDADE DE IMPLEMENTAÇÃO DE MÃO ÚNICA NA RUA PEDRO MARON, TRECHO COMPRENDIDO ENTRE AS RUAS JOSÉ PEREIRA DO VALE E ARGEMIRO PIRES.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4719/indicacao_n_o_39-2022_-_ver._vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4719/indicacao_n_o_39-2022_-_ver._vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO, JUNTO A PROPRIEDADE DE OSNI PIRES, SITUADA NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4721/indicacao_no_040_-2022_-_ponto_de_onibus__-ver._soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4721/indicacao_no_040_-2022_-_ponto_de_onibus__-ver._soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE CAMPINA DOS SANTOS, NAS PROXIMIDADES DA CASA DO SENHOR WILIAN BOIKO.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4722/indicacao_no_41-2022_-_patrolamento_estrada_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4722/indicacao_no_41-2022_-_patrolamento_estrada_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE RECUPERAÇÃO E PATROLAMENTO DA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. GERALDO MICALOVSKI, NA LOCALIDADE DE AGUDOS.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4726/indicacao_no_42-2022_-_patrolamento_e_encascalhamento_estrada_lageado_liso_-_ver._alcir_iarrocheski.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4726/indicacao_no_42-2022_-_patrolamento_e_encascalhamento_estrada_lageado_liso_-_ver._alcir_iarrocheski.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DOS SRS. NELSON KASPICHACK E JACENIR GREIN, RESIDENTES NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4792/indicacao_n43-2022_-_ver_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4792/indicacao_n43-2022_-_ver_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE BANHEIROS JUNTO AO MÓDULO ESPORTIVO DO CAMPO MUNICIPAL.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4809/indicacao_n_44-2022_-_ver_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4809/indicacao_n_44-2022_-_ver_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS AO ENCAMINHAMENTO DE PROJETO LEI QUE ALTERE A VIGENTE LEI 2558/2015, VISANDO O AUMENTO DO VALOR DE AUXÍLIO FUNERAL PAGO ÀS FAMÍLIAS CARENTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4819/indicacao_n_45-2022_-_ver_silvio_e_osnildo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4819/indicacao_n_45-2022_-_ver_silvio_e_osnildo.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA TOMADA DE PROVIDÊNCIAS COM VIAS A CONVERSÃO DO PADRÃO DA REDE DE ENERGIA ELÉTRICA EXISTENTE JUNTO AO PERÍMETRO SITUADO DA LOJA DA CÉLIA ATÉ A PROPRIEDADE DO SR. JOELCIO NIEJELSKI (BAIRRO RIO BUTIÁ), PARA O PADRÃO TRIFÁSICO, NECESSÁRIO À UTILIZAÇÃO EMPRESARIAL.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4820/indicacao_n_46-2022_-_ver_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4820/indicacao_n_46-2022_-_ver_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UMA ONDULAÇÃO TRANSVERSAL (LOMBADA FÍSICA), JUNTO ÀS IMEDIAÇÕES DA IGREJA CATÓLICA DA COMUNIDADE DO PAIOL VELHO.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4821/indicacao_n_47-2022_-_ver_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4821/indicacao_n_47-2022_-_ver_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UMA ONDULAÇÃO TRANSVERSAL (LOMBADA FÍSICA) JUNTO À RUA CARLOS FÉLIX MUCK, NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4822/indicacao_n_48-2022_-_ver_vilma_em_construcao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4822/indicacao_n_48-2022_-_ver_vilma_em_construcao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REFORMA DO TELHADO DA ANTIGA ESCOLA DA COMUNIDADE DO PAIOL VELHO</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>Osnildo Ricardo da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4823/indicacao_n_49-2022_-_ver_osnildo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4823/indicacao_n_49-2022_-_ver_osnildo.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO E/OU COLOCAÇÃO DE “RESTOS DE ASFALTO” NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DOS SRS. EMERSOM PIMENTEL, NILTON VESOLOSKI, CLEIDIMARA FRANCO DE OLIVEIRA E EDUARDO FRANCO DE OLIVEIRA, RESIDENTES NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4824/indicacao_n_50-2022_-_ver_osnildo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4824/indicacao_n_50-2022_-_ver_osnildo.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO COM MÁQUINA RETROESCAVADEIRA, COM VIAS A LIMPEZA DE VALETAS, JUNTO A PROPRIEDADE DE SRS. EMERSOM PIMENTEL, RESIDENTE NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4826/indicacao_no_051-2022_-_transporte_criancas_educacao_infantil__-_ver._laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4826/indicacao_no_051-2022_-_transporte_criancas_educacao_infantil__-_ver._laercio.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE SOBRE A REALIZAÇÃO DO TRANSPORTE ESCOLAR DAS CRIANÇAS QUE FREQUENTAM A CRECHE (CRIANÇAS COM 02 E 03 ANOS DE IDADE), NAS UNIDADES ESCOLARES DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4827/indicacao_n_52-2022_-_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4827/indicacao_n_52-2022_-_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE LIMPEZA E DESOBSTRUÇÃO DO CÓRREGO (VALETA) QUE PASSA PRÓXIMO À RESIDENCIA DE MAFALDA FALKIEVSKI E DA LAVAÇÃO MARTINS.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4828/indicacao_n_53-2022_-_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4828/indicacao_n_53-2022_-_soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REFORMA DOS PONTOS DE ÔNIBUS, LOCALIZADOS EM FRENTE À RESIDÊNCIA DE ALÍPIO LEFFEI DOS GUEDES, EM COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4832/indicacao_n_54-2022_-_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4832/indicacao_n_54-2022_-_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CALÇAMENTO EM TODA A EXTENSÃO DA RUA CECÍLIA MARON VEIGA.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4834/indicacao_n_55-2022_-_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4834/indicacao_n_55-2022_-_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DO SR. CELESTE JULKOSKI, SITUADA NA LOCALIDADE DE CANUDOS.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4835/indicacao_n_56-2022_-_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4835/indicacao_n_56-2022_-_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE CANUDOS, NAS PROXIMIDADES DA CASA DO SENHOR CELESTE JULKOSKI.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4837/indicacao_n_57-2022_-_vilma_e_vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4837/indicacao_n_57-2022_-_vilma_e_vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO EM ESTRADA PROJETADA QUE DÁ ACESSO AO BARRACÃO DE COLETA DE LIXO RECICLÁVEL DO SR. DIRCEU.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4838/indicacao_n_58-2022_-_osnildo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4838/indicacao_n_58-2022_-_osnildo.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A ANÁLISE DA VIABILIDADE DA AQUISIÇÃO DE UMA MÁQUINA DE PINTURA VIÁRIA PARA UTILIZAÇÃO JUNTO À SECRETARIA DE OBRAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4843/indicacao_n_59-2022_-_antonio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4843/indicacao_n_59-2022_-_antonio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A CONTRATAÇÃO DE VIGILANTES/GUARDAS MUNICIPAIS PARA AS ESCOLAS E CRECHE DO MUNICÍPIO, OU ANÁLISE DA POSSIBILIDADE DE CONTRATAÇÃO DE SEGURANÇA TERCEIRIZADA PARA ATENDER E SUPRIR TAL FINALIDADE.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4844/indicacao_no_60-2022_-_patrolamento_butia-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4844/indicacao_no_60-2022_-_patrolamento_butia-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO DA ESTRADA PRINCIPAL QUE DÁ ACESSO À PROPRIEDADE DO SR. FERNANDO LUCACHINSKI E DEMAIS CIRCUNVIZINHOS, RESIDENTES NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4845/indicacao_n_61-2022_-_osnildo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4845/indicacao_n_61-2022_-_osnildo.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE REPAROS/MANUTENÇÃO DOS EQUIPAMENTOS ODONTOLÓGICOS NAS UNIDADES DE SAÚDE DAS COMUNIDADES DE COLÔNIA RUTHES E RIO NOVO.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4851/indicacao_no_62_-2022_-_alargamento_de_estrada_-_ver.__laercio.doc</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4851/indicacao_no_62_-2022_-_alargamento_de_estrada_-_ver.__laercio.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ANÁLISE E TOMADA DE PROVIDÊNCIAS COM VIAS A REALIZAÇÃO DE SERVIÇO DE ALARGAMENTO DE PONTOS MAIS ESTREITOS DA ESTRADA GERAL QUE DÁ ACESSO DA LOCALIDADE DE RIO NOVO AO LAGEADO LISO, EM PERÍMETRO COMPREENDIDO DA SUBIDA PRÓXIMA AO SR. ERNANI SCHEMCHACK ATÉ A PROPRIEDADE DO SR. JUAREZ MODESKI</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4853/indicacao_no_63_-2022_-_ver.__laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4853/indicacao_no_63_-2022_-_ver.__laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE DESTINAÇÃO DE CARGAS DE CASCALHO JUNTO A PONTOS EM QUE COSTUMEIRAMENTE SÃO REALIZADAS MANOBRAS DE RETORNO DOS ÔNIBUS ESCOLARES MUNICIPAIS. ESPECIFICAMENTE NOS LOCAIS QUE SITUAM-SE PRÓXIMOS À PROPRIEDADE DE SRA. ROSELI STRACK, NA COMUNIDADE DE SANTO ANTÔNIO, E A PROPRIEDADE DO SR DORVALINO MENDES, EM COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4865/indicacao_n_64-2022_-_vilma.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4865/indicacao_n_64-2022_-_vilma.docx</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE INSTALAÇÃO DE TUBOS, E CONCOMITANTE ATERRAMENTO NO CÓRREGO EXISTENTE JUNTO AO BAIRRO SOL NASCENTE, EM PERÍMETRO DE ESTRADA QUE DÁ ACESSO À COHAB MADRE PAULINA E A VILA DAS ANTENAS.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4870/indicacao_no_65_-2022_-_ver.__laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4870/indicacao_no_65_-2022_-_ver.__laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REVITALIZAÇÃO, ENCASCALHAMENTO E ALARGAMENTO EM PONTOS DA ESTRADA GERAL DA LOCALIDADE DE CAMPINA DOS SANTOS.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4871/indicacao_no_66_-2022_-_ver.__silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4871/indicacao_no_66_-2022_-_ver.__silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE 2 “MATA-BURROS” JUNTO AO PONTO DE ACESSO À PROPRIEDADE DO SR. VANDERLEI BECKER, SITUADA NA LOCALIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4877/indicacao_no_67_-2022_-_ver.__silvio_-_vilma_e_alcir.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4877/indicacao_no_67_-2022_-_ver.__silvio_-_vilma_e_alcir.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE JOÃO CESAR VEIGA, SITUADA NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4878/indicacao_n_65-2022-alcir_iarrocheski.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4878/indicacao_n_65-2022-alcir_iarrocheski.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE VILMAR MIGUEL BARBOSA, SITUADA NA LOCALIDADE DO RIO DA VEADA.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4882/indicacao_n_69-2022-antonio_almeida.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4882/indicacao_n_69-2022-antonio_almeida.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS CONSTRUÇÃO OU DESTINAÇÃO DE UMA SALA DE ACOLHIMENTO PÓS ÓBITO (NECROTÉRIO), JUNTO AO PRÉDIO DO HOSPITAL MUNICIPAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4884/indicacao_n_70-2022-todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4884/indicacao_n_70-2022-todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM TRECHO DE ESTRADA QUE SE INICIA EM FRENTE A PROPRIEDADE DE SEBASTIÃO SOBCZACK, EM COLÔNIA RUTHES, ATÉ A PROPRIEDADE DA FAMÍLIA TABORDA, NO ALTO DO CEDRO, NA LOCALIDADE DE PAIOL VELHO.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4898/indicacao_no_70-2022_-_construcao_de_ponto_de_onibus_-_silvio_e_alcir.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4898/indicacao_no_70-2022_-_construcao_de_ponto_de_onibus_-_silvio_e_alcir.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS, JUNTO A PERÍMETRO LOCALIZADO AS PROXIMIDADES DA RESIDÊNCIA DO SR. ERNANI LOPES DE MEDEIROS, SITUADA NA LOCALIDADE DE SALTO CANOINHAS</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4908/indicacao_no_72_-2022_-_ver.__laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4908/indicacao_no_72_-2022_-_ver.__laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO JUNTO A ESTRADA E AO BUEIRO QUE DÁ ACESSO ÀS PROPRIEDADES DE TEODORO REGODINSKI E CLÉRCIO KOASKI, NA LOCALIDADE DE RIO NOVO.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4920/indicacao_no_73_-2022_-_vereadoras_soleima_e_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4920/indicacao_no_73_-2022_-_vereadoras_soleima_e_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS À CONTRATAÇÃO, ATRAVÉS DE PROCESSO LICITATÓRIO, DE EMPRESA ESPECIALIZADA EM REALIZAR MANUTENÇÃO/LIMPEZA DE FOSSAS SÉPTICAS.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4921/indicacao_no_74_-2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4921/indicacao_no_74_-2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PROSSEGUIMENTO DAS OBRAS DE CONSTRUÇÃO/INSTALAÇÃO DE CALÇADA PARA PEDESTRES (PASSEIO), COM CONCOMITANTE SERVIÇO DE REPARO/MANUTENÇÃO DE BOCAS DE LOBO EXISTENTES JUNTO A RUA LUIZ DAVET, MAIS ESPECIFICAMENTE NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4922/indicacao_no_75-2022_-_vereador_antonio_e_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4922/indicacao_no_75-2022_-_vereador_antonio_e_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS À INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO E BEBEDOUROS, JUNTOS ÀS CASAS MORTUÁRIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4926/indicacao_no_76_-2022_-_ver.__silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4926/indicacao_no_76_-2022_-_ver.__silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS, JUNTO A PERÍMETRO LOCALIZADO PRÓXIMO À RESIDÊNCIA DO SR. JOEL KIZEMA, SITUADA NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4928/indicacao_no_77_-2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4928/indicacao_no_77_-2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAR AS RONDAS POLICIAIS NO BAIRRO SOL NASCENTE</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4940/indicacao_n_78-2022-_vereadores_silvio_e_vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4940/indicacao_n_78-2022-_vereadores_silvio_e_vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO EM TRECHO DE ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. JOEL SILVEIRA, NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4941/indicacao_no_79_-2022_-_ver.__laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4941/indicacao_no_79_-2022_-_ver.__laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ROLO COMPACTADOR E MANUTENÇÃO DA RUA POR CAMINHÃO PIPA JUNTO A ESTRADA DO RIO NOVO DO MEIO ATÉ A COLONIA RUTHES.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4993/indicacao_no_80-2022_-_todos_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4993/indicacao_no_80-2022_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A CONSTRUÇÃO DE UMA LOMBADA, JUNTO A PONTO DA RUA NARCISO LEONARDO RUTHES, NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4994/indicacao_no_81-2022_-__todos_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4994/indicacao_no_81-2022_-__todos_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE "ONDULAÇÃO TRANSVERSAL" (REDUTOR DE VELOCIDADE), JUNTO A PERÍMETRO SITUADO A ACERCA DE 50 MTS DO ESTABELECIMENTO POPULARMENTE CONHECIDO COMO "BAR DO KATIO", NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4995/indicacao_no_82-2022_-_todos_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4995/indicacao_no_82-2022_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>TOMADA DE PROVIDÊNCIAS URGENTE COM VIAS A REALIZAÇÃO DE OPERAÇÃO DE RECUPERAÇÃO DA MALHA ASFÁLTICA EXISTENTE NO PERÍMETRO CENTRAL DO MUNICÍPIO, E BAIRROS NOVA BRASÍLIA E SOL NASCENTE. (TAPA BURACO)</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4996/indicacao_no_83-2022_-__todos_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4996/indicacao_no_83-2022_-__todos_vereadores.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE EXTENSÃO DO PERÍMETRO ATENDIDO PELO SERVIÇO DE COLETA PERIÓDICA DE LIXO, DE MODO A PROPICIAR O ATENDIMENTO A CENTRO DE RECICLAGEM NO BAIRRO SOL NASCENTE, JUNTO A PROPRIEDADE DO MORADOR POPULARMENTE COMO “NÊNE”.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4997/indicacao_no_84-2022_-__todos_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4997/indicacao_no_84-2022_-__todos_vereadores.pdf</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4998/indicacao_no_85-2022_-__todos_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4998/indicacao_no_85-2022_-__todos_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE INSTALAÇÃO DE TUBOS, E CONCOMITANTE ATERRAMENTO NO CÓRREGO EXISTENTE JUNTO AO BAIRRO SOL NASCENTE, EM PERÍMETRO DE ESTRADA QUE DÁ ACESSO À COHAB MADRE PAULINA E A VILA DAS ANTENAS</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5001/indicacao_no_86-2022_-__laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5001/indicacao_no_86-2022_-__laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO EM PONTOS CRÍTICOS DA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DAS FAMÍLIAS SHUMACHER, NA LOCALIDADE DE PAIOL VELHO.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5002/indicacao_no_87-2022_-__silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5002/indicacao_no_87-2022_-__silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO JUNTO AO ACESSO À PROPRIEDADE DE GILMAR LUCACHINSKI, NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5003/indicacao_no_88-2022_-__silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5003/indicacao_no_88-2022_-__silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO JUNTO AO ACESSO À PROPRIEDADE DA FAMÍLIA STEMPOSKI, NA LOCALIDADE DE AGUDOS.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5019/indicacao_no_89-2022_-__vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5019/indicacao_no_89-2022_-__vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO NO PERÍMETRO DA ESTRADA QUE LIGA AS PROPRIEDADES DE MARIO MALAKOSKI E MARIO STEIN, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Alcir Iarrocheski</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5018/indicacao_no_90-2022_-__alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5018/indicacao_no_90-2022_-__alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO JUNTO À PROPRIEDADE DE NELSON TELES, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5020/indicacao_no_91-2022_-__laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5020/indicacao_no_91-2022_-__laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO JUNTO AO ACESSO À PROPRIEDADE DO SR. AIRTON DE SOUSA E ÂNGELA CORREA DA CRUZ, NA LOCALIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5033/indicacao_no_92-2022_-__silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5033/indicacao_no_92-2022_-__silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO NA ESTRADA GERAL DE ACESSO À PROPRIEDADE DE ANÉZIO MUCHALOVSKI, NA LOCALIDADE DE RIO BUTIÁ, COM CONCOMITANTE SERVIÇO DE RETROESCAVADEIRA.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5138/indicacao_n_93-2022_-_vicente_e_alcir.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5138/indicacao_n_93-2022_-_vicente_e_alcir.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REFORMA E MANUTENÇÃO DO TELHADO E PARTE DA FORRAÇÃO, DO POSTO DE SAÚDE DA COMUNIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5139/indicacao_no_94-2022_-__silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5139/indicacao_no_94-2022_-__silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO, JUNTO A PERÍMETRO LOCALIZADO PRÓXIMO A PROPRIEDADE DO SR MAICON SEMENTECOSKI, SITUADA NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Alcir de Deus Bueno</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5140/indicacao_no_95-2022_-__alcir_de_deus_bueno.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5140/indicacao_no_95-2022_-__alcir_de_deus_bueno.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE DESTINAÇÃO DE CARGAS DE CASCALHO, A SEREM REVERTIDAS AO PÁTIO DA GRANJA DE PROPRIEDADE DE MARCELO BIALESKI, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5141/indicacao_n._96-2022_-_alcir_de_deus_bueno.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5141/indicacao_n._96-2022_-_alcir_de_deus_bueno.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE DESTINAÇÃO DE CARGAS DE CASCALHO, A SEREM REVERTIDAS AO PÁTIO DA GRANJA DE PROPRIEDADE DE LÚCIO SCHIMINGOSKI, NA LOCALIDADE DE RIO BONITO. PLEITO QUE SE FAZ SOBRETUDO PELA GRANDE DIFICULDADE VERIFICADA NO SERVIÇO DE ACESSO DOS CAMINHÕES DE TRANSPORTE.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5155/indicacao_no_97-2022_-__soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5155/indicacao_no_97-2022_-__soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO, JUNTO A PERÍMETRO LOCALIZADO NA PROPRIEDADE DO SR MARCELO BODNAR, SITUADA NA LOCALIDADE DO BUTIÁ.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5156/indicacao_no_98-2022_-__soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5156/indicacao_no_98-2022_-__soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO JUNTO À PROPRIEDADE DO SR. SANDRO SCHIMINGOSKI, NA LOCALIDADE DE RIO BONITO.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5192/indicacao_no_99-2022_-__soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5192/indicacao_no_99-2022_-__soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO JUNTO À PROPRIEDADE DO SR. LAURO NIEPSUÍ, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5194/indicacao_no_100_-2022_-_ver.__alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5194/indicacao_no_100_-2022_-_ver.__alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE CARLINHOS SCHISSEL, SITUADA NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5195/indicacao_no_101_-2022_-_ver.__alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5195/indicacao_no_101_-2022_-_ver.__alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE ADILSON KNOP, SITUADA NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5196/indicacao_no_102_-2022_-_ver.__alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5196/indicacao_no_102_-2022_-_ver.__alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE ALEX JÚNIOR SHISSEL, SITUADA NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5197/indicacao_no_103_-2022_-_ver.__alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5197/indicacao_no_103_-2022_-_ver.__alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE CLAUDINEI SEMENTEKOSKI, SITUADA NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5198/indicacao_no_104_-2022_-_ver.__augustinho.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5198/indicacao_no_104_-2022_-_ver.__augustinho.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UM BUEIRO, COM A UTILIZAÇÃO DE TUBOS DE UM METRO DE DIÂMETRO, JUNTO À PONTO ONDE SE ENCONTRA A DIVISA ENTRE AS COMUNIDADES DE TOLDO DE CIMA E SERRA PRETA.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5210/indicacao_no_105_-2022_-_ver.__osnildo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5210/indicacao_no_105_-2022_-_ver.__osnildo.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A CONSTRUÇÃO DE UMA LOMBADA, JUNTO A PONTO DA RUA ESTANISLAU WOJCIECHOWSKI, PRÓXIMO AO SUPERMERCADO CORDEIRO E A AGROPECUÁRIA SÃO JORGE.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_106_-2022_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_106_-2022_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM TOMADA DE PROVIDÊNCIAS COM VIAS A CONSTRUÇÃO DE DUAS LOMBADAS, NA RUA ALFONSO SOBCZACK, PRÓXIMO À VIA DE ACESSO À EMPRESA MISTER PAPER.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5212/indicacao_no_107_-2022_-_ver._alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5212/indicacao_no_107_-2022_-_ver._alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DE ACESSO A PROPRIEDADE DE OSNI MACHADO, SITUADA NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5213/indicacao_no_108_-2022_-_ver._alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5213/indicacao_no_108_-2022_-_ver._alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTOS DE ACESSO ÀS PROPRIEDADE DAS FAMÍLIAS DE NEUSA BUENO JANCOSKI, ORLANDO JANCOSKI, MAURÍCIO JANCOSKI E CELESTINO JANCOSKI, SITUADAS NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5214/indicacao_no_109_-2022_-_ver._alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5214/indicacao_no_109_-2022_-_ver._alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTOS DE ACESSO ÀS PROPRIEDADE DAS FAMÍLIAS PAULO ROTESKI, RODENILSON RODRIGUES E SIDENIR NIEPSUÍ, SITUADAS NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5216/indicacao_no_110_-2022_-_ver._silvio_kizema.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5216/indicacao_no_110_-2022_-_ver._silvio_kizema.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A LAVOURAS DOS SRS. VANDE LISBOA, NELLY BECKER, DAMIR COSTA, MARCELO SEMENTCOSKI, DAILTON LISBOA E FAMÍLIA KACHIMARECK, SITUADAS NA LOCALIDADE DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5217/indicacao_no_111_-2022_-_ver._silvio_kizema_-_copia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5217/indicacao_no_111_-2022_-_ver._silvio_kizema_-_copia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DE ACESSO À PROPRIEDADE DO SR. NILSON LUCACHISKI, SITUADAS NA LOCALIDADE DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5218/indicacao_no_112_-2022_-_ver._silvio_kizema_-_copia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5218/indicacao_no_112_-2022_-_ver._silvio_kizema_-_copia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE REDE DE TUBULAÇÃO PARA DRENAGEM FLUVIAL, JUNTO À PROPRIEDADE DA SRA. CASSILDA NOVACK.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5237/indicacao_no_113_-2022_-_ver._alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5237/indicacao_no_113_-2022_-_ver._alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO COM 10 (DEZ) CARGAS DE CASCALHO, JUNTO AO ACESSO À PROPRIEDADE DO SR. ROBERTO KRAUS, RESIDENTE NA LOCALIDADE DE RIO CLARO. PLEITO QUE SE FAZ, EM DETRIMENTO DAS GRANDES DIFICULDADES ENFRENTADAS PELO MESMO, NA CONSECUÇÃO DE SEUS TRABALHOS NA ATIVIDADE PECUÁRIA LEITEIRA.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5238/indicacao_no_114_-2022_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5238/indicacao_no_114_-2022_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS PARA ELABORAÇÃO DE PROJETO DE LEI COM VIAS A CONCESSÃO DO DIREITO REAL DE USO DE IMÓVEL PÚBLICO (TERRENO) PARA INSTALAÇÃO DE OFICINA MECÂNICA</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5239/indicacao_no_115_-2022_-_vera._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5239/indicacao_no_115_-2022_-_vera._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE LIMPEZA COM POSTERIOR PLANTIO DE FLORES, NOS CANTEIROS QUE FICAM JUNTOS À CALÇADA DE PASSEIO, NA RUA ALFONSO SOBZACK</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5241/indicacao_no_116-2022_-_calcamento_rua_fioravante_ribeiro_da_silva_-_vereadora_soleima_-_silvio_-_antonio_-_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5241/indicacao_no_116-2022_-_calcamento_rua_fioravante_ribeiro_da_silva_-_vereadora_soleima_-_silvio_-_antonio_-_vilma.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CALÇADA PARA PEDESTRES (PASSEIO) NA RUA FIORAVANTE RIBEIRO DA SILVA NAS PROXIMIDADES DA CASA DO SR. IVO SZABELSKI</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5274/indicacao_no_117_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5274/indicacao_no_117_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO AO PÁTIO DA PROPRIEDADE DO SR. DAMIR COSTA, NA COMUNIDADE DE COLÔNIA SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5275/indicacao_no_118_-2022_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5275/indicacao_no_118_-2022_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO AO ACESSO À PROPRIEDADE DO SR. CLÉRCIO E DICO PEREIRA DA ROCHA, NA COMUNIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5276/indicacao_no_119_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5276/indicacao_no_119_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. SEBASTIÃO RUTHES, NA COMUNIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5282/indicacao_no_120_-2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5282/indicacao_no_120_-2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPARO/MANUTENÇÃO DE BOCAS DE LOBO EXISTENTES JUNTO A RUA ALFONSO SOBCZACK, MAIS ESPECIFICAMENTE EM FRENTE À EMPRESA MISTER PAPER, E NO CONJUNTO HABITACIONAL MADRE PAULINA</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5283/indicacao_no_121_-2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5283/indicacao_no_121_-2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE “TAPAGEM DE BURACOS” JUNTO A RUA LUIZ DAVET.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5284/indicacao_no_122-2022-__ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5284/indicacao_no_122-2022-__ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ANÁLISE E TOMADA DE PROVIDÊNCIAS COM VIAS A CONSTRUÇÃO DE UM LOCAL ESPECÍFICO, ANEXO AO POSTO DE SAÚDE MUNICIPAL, PARA ARMAZENAGEM   E COLETA DO LIXO HOSPITALAR</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5285/indicacao_n_.123-2022_-todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5285/indicacao_n_.123-2022_-todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REFORMA E MANUTENÇÃO DO TELHADO DA CASA MORTUÁRIA ANTÔNIO MARON BECIL.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5286/indicacao_no_124-2022-__ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5286/indicacao_no_124-2022-__ver._vilma.pdf</t>
   </si>
   <si>
     <t>SEJAM TOMADAS TODAS AS MEDIDAS NECESSÁRIAS PARA QUE IMEDIATAMENTE O PODER PÚBLICO MUNICIPAL IMPLEMENTE O SERVIÇO DE ATENDIMENTO DE PROFISSIONAL DE FONOAUDILOGIA NO MUNICÍPIO DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5311/indicacao_no_125_-2022_-_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5311/indicacao_no_125_-2022_-_vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. BETO GRAF, NA COMUNIDADE DE PALMITAL.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5314/indicacao_no_126_-2022_-_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5314/indicacao_no_126_-2022_-_vilma.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE CARGAS DE CASCALHO JUNTO AO BUEIRO QUE DÁ ACESSO ÀS PROPRIEDADE DE LAURO E ÁLVARO KRISAN, NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5321/indicacao_no_127_-2022_-_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5321/indicacao_no_127_-2022_-_vilma.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE CARGAS DE CASCALHO JUNTO A ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE ODACIR VEIGA, NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5322/indicacao_no_128_-2022_-_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5322/indicacao_no_128_-2022_-_silvio.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE CARGAS DE CASCALHO NA ESTRADA QUE DÁ ACESSO E, JUNTO AOS PÁTIOS DAS PROPRIEDADES DE VALDOMIRO, GELSON E ADRIANO BOSSE, LOCALIZADAS PRÓXIMAS À SUBSTAÇÃO, NA BR 477.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5331/indicacao_no_129-2022-_lombada_fisica_-_ver._soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5331/indicacao_no_129-2022-_lombada_fisica_-_ver._soleima.pdf</t>
   </si>
   <si>
     <t>ANÁLISE E POSSÍVEL IMPLANTAÇÃO DE 01 (UMA) ONDULAÇÃO TRANSVERSAL (LOMBADA FÍSICA), JUNTO À PERIMETRO DA RUA MARCELINO MARTINS DOS SANTOS, PRÓXIMA A RESIDÊNCIA DO SR. DANIEL NOVACK (RUA RECÉM ABERTA).</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5332/indicacao_no_130-2022-_ver._vilma_-_em_construcao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5332/indicacao_no_130-2022-_ver._vilma_-_em_construcao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE COLOCAÇÃO DE CASCALHO OU “PÓ DE BRITA”, EM RUA QUE PASSA EM FRENTE ÀS RESIDÊNCIAS DE NATIVIDADE BUENO E CLAUDINEI LISBOA, NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5333/indicacao_no_131-2022-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5333/indicacao_no_131-2022-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO À LAVOURA DE ALDORI LAVANDOSKI, NA COMUNIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5335/indicacao_no_132-2022-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5335/indicacao_no_132-2022-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE JANGO TELES, NA COMUNIDADE DE CANUDOS.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5336/indicacao_no_133-2022-_ver._laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5336/indicacao_no_133-2022-_ver._laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE RECUPERAÇÃO E PATROLAMENTO EM ESTRADA QUE DÁ ACESSO À PROPRIEDADE DA FAMÍLIA DUDEK, NA COMUNIDADE DE RIO NOVO DO MEIO.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5339/indicacao_no_134_-2022_-_ver._alcir_ia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5339/indicacao_no_134_-2022_-_ver._alcir_ia.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE SIDNEI E DÉBORA VIEIRA, SITUADA NA LOCALIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5340/indicacao_no_135-2022-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5340/indicacao_no_135-2022-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A INCLUSÃO NO CALENDÁRIO DE ATIVIDADES DO CONTRA TURNO ESCOLAR, PROGRAMA DESTINADO AO ACOLHIMENTO E DESENVOLVIMENTO DAS CRIANÇAS COM TRANSTORNOS DO ESPECTRO AUTISTA (TEA)</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5341/indicacao_no_136-2022_-__soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5341/indicacao_no_136-2022_-__soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO À ESTRADA QUE DÁ ACESSO À GRUTA SÃO JOÃO MARIA, NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5342/indicacao_no_137-2022_-__soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5342/indicacao_no_137-2022_-__soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM NOVO PONTO DE ÔNIBUS, JUNTO A PERÍMETRO LOCALIZADO NAS PROXIMIDADES DA RESIDÊNCIA DO SR VILMAR OSTROVISKI, SITUADA NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5346/indicacao_no_138-2022_-__ver_vilma_-_antonio_-_alcir_i_-_antonio_de_deus_-_soleima_-_laercio_-_vicente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5346/indicacao_no_138-2022_-__ver_vilma_-_antonio_-_alcir_i_-_antonio_de_deus_-_soleima_-_laercio_-_vicente.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A TOMADA DE PROVIDENCIAS PARA A DESTINAÇÃO DE UMA DAS SALAS DO IMÓVEL PÚBLICO LOCALIZADO NA PRAÇA JÚLIO COSTA, PARA A INSTALAÇÃO DE UMA BIBLIOTECA PÚBLICA.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5351/indicacao_no_139-2022_-alargamento_de_estrada.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5351/indicacao_no_139-2022_-alargamento_de_estrada.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ANÁLISE E TOMADA DE PROVIDÊNCIAS COM VIAS A REALIZAÇÃO DE SERVIÇO DE ALARGAMENTO DE PONTOS MAIS ESTREITOS DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SR. JOÃO GUTERVIL, NA COMUNIDADE DE PULADOR, COM CONCOMITANTE SERVIÇO DE ENCASCALHAMENTO.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5352/indicacao_no_140-2022_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5352/indicacao_no_140-2022_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO JUNTO A ESTRUTURA DE BUEIRO SITUADO EM PONTO DA VIA QUE DÁ ACESSO A PROPRIEDADE DO SR. PEDRO MELO, NA COMUNIDADE DE COLÔNIA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5353/indicacao_no_141-2022_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5353/indicacao_no_141-2022_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE TIAGO MELO, NA COMUNIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5364/indicacao_no_142-2022_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5364/indicacao_no_142-2022_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE COLOCAÇÃO DE CASCALHO OU “PÓ DE BRITA” NA RUA FRANCISCO SANTOS VEIGA, EM PONTO SITUADO PRÓXIMO AO SALÃO DE BELEZA DE SOFIA ZAP.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5365/indicacao_no_143-2022_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5365/indicacao_no_143-2022_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE LIMPEZA DE VALETA/BUEIRO, BEM COMO ENCASCALHAMENTO DA RUA GREGÓRIO MALICHESKI, ESQUINA COM A RUA PEDRO MARON.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5366/indicacao_no_144-2022_-_massa_asfaltica_hospital_-_ver._vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5366/indicacao_no_144-2022_-_massa_asfaltica_hospital_-_ver._vilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE COLOCAÇÃO DE MASSA ASFÁLTICA NA ENTRADA DO PRONTO ATENDIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5367/indicacao_no_145-2022-_ver._alcir_iarr.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5367/indicacao_no_145-2022-_ver._alcir_iarr.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO REVITALIZAÇÃO E ENCASCALHAMENTO EM ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE NELSON SEMENTECOSKI, NA COMUNIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5379/indicacao_no_146-2022-_ver._soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5379/indicacao_no_146-2022-_ver._soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO REVITALIZAÇÃO E ENCASCALHAMENTO NAS ESTRADAS DA COMUNIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5380/indicacao_no_147-2022-_ver._soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5380/indicacao_no_147-2022-_ver._soleima.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE “MATA-BURRO” SITUADO NAS PROXIMIDADES DÁ PROPRIEDADE DE EVELISE ADAMCHESKI, RESIDENTE NA LOCALIDADE DE RIO DA VEADA.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5382/indicacao_no_148-2022_-__silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5382/indicacao_no_148-2022_-__silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO AO PONTO QUE DÁ ACESSO À PROPRIEDADE DO SR. IVONEI DOS SANTOS E SRA. ROSANE JIENTARA, NA LOCALIDADE DO AGUDO.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5398/indicacao_no_149-2022-_ver._laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5398/indicacao_no_149-2022-_ver._laercio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS INDICADOS POR ESTE VEREADOR, DURANTE O CORRENTE ANO, QUE AINDA NÃO FORAM REALIZADOS.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4693/mocao_01-2021_-_mocao_de_pesar_-_falecimento_sr_valdir_martins_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4693/mocao_01-2021_-_mocao_de_pesar_-_falecimento_sr_valdir_martins_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem, em sinal de respeito e luto pelo falecimento do Sr. Valdir Martins, ocorrido no dia 06 de março de 2022, seja registrada em ata Moção de Pesar. A Câmara de Vereadores de Major Vieira, se solidariza com esse momento de dor e expressa sinceras condolências a toda família.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4694/mocao_02-2022_-_aplausos_dia_da_mulher_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4694/mocao_02-2022_-_aplausos_dia_da_mulher_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Aplausos dia da mulher.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4761/mocao_03-2022_-_aplausos_-_et_pater_filium_-ver._lezan.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4761/mocao_03-2022_-_aplausos_-_et_pater_filium_-ver._lezan.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Promotor da Comarca de Canoinhas SC, Renato Maia de Faria.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_04-2022_-_mocao_de_pesar_-_falecimento_ver_anderson_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_04-2022_-_mocao_de_pesar_-_falecimento_ver_anderson_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do amigo, vereador e funcionário público municipal Sr. Anderson Gean Fernandes, ocorrido no dia 29 de abril de 2022,</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4881/mocao_05-2022_-_mocao_de_pesar_-_falecimento_sr_sergio_roberto_lezan_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4881/mocao_05-2022_-_mocao_de_pesar_-_falecimento_sr_sergio_roberto_lezan_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>requerem, em sinal de respeito e luto pelo falecimento do Sr. Sérgio Roberto Lezan (suplente de vereador), ocorrido no dia 14 de junho de 2022, seja registrada em ata Moção de Pesar.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4885/mocao_06-2022_-_mocao_de_pesar_-_falecimento_sra_valdirene_caetano_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4885/mocao_06-2022_-_mocao_de_pesar_-_falecimento_sra_valdirene_caetano_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem, em sinal de respeito e luto pelo falecimento da Sra. Valdirene Caetano da Silva, ocorrido no dia 26 de junho de 2022, seja registrada em ata Moção de Pesar.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4886/mocao_07-2022_-_mocao_de_pesar_-_falecimento_sra__-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4886/mocao_07-2022_-_mocao_de_pesar_-_falecimento_sra__-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem, em sinal de respeito e luto pelo falecimento da Sra. Lucia Kicheleski Rodrigues, ocorrido no dia 26 de junho de 2022, seja registrada em ata Moção de Pesar.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5089/mocao_08-2022_-_mocao_de_pesar_-_falecimento_gilmar_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5089/mocao_08-2022_-_mocao_de_pesar_-_falecimento_gilmar_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Moção 08-2022 - Moção de Pesar Falecimento Gilmar Kizema</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>OFREC</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
     <t>Adilson Liczkovski</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5317/ccf_001034.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5317/ccf_001034.pdf</t>
   </si>
   <si>
     <t>Ofício GAB N° 509/2022: Encaminha o Projeto de Lei n°40/2022</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4622/pedido_de_informacoes_01-2022_-_vereadora_vilma_-_destinacao_tubos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4622/pedido_de_informacoes_01-2022_-_vereadora_vilma_-_destinacao_tubos.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski sejam encaminhadas informações acerca da específica destinação dedicada aos tubos adquiridos em conformidade aos empenhos n.º 124, 380, 410, 755, 783, 425, 524, 608, 895, 1002, 1744, 1920, e 2136, com menção a “obra ou serviço em que tenham sido empregados”, bem como, esclarecimentos acerca de:  _x000D_
 - Como é realizado o controle da destinação de uso dos tubos adquiridos? e, qual o nome do servidor encarregado desta atribuição?</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4641/pedido_de_informacoes_02-2022_-todos_os__vereadores_-_relacao_de_servidores_contratados_temporariamente.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4641/pedido_de_informacoes_02-2022_-todos_os__vereadores_-_relacao_de_servidores_contratados_temporariamente.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações acerca da contratação de pessoal por tempo determinado pela atual administração, quais sejam:_x000D_
 a)	informar quantos servidores contratados por tempo determinado estão com contrato vigente junto ao Poder Executivo Municipal;_x000D_
 b)	apresentar relação com os nomes, data da contratação, cargos ocupados e os respectivos vencimentos.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4667/pedido_de_informacoes_03-2022_-_vereadora_vilma_-_destinacao_tubos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4667/pedido_de_informacoes_03-2022_-_vereadora_vilma_-_destinacao_tubos.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária Municipal de Saúde Sílvia Clarice Kondrat, sejam encaminhadas informações acerca da existência de normas internas a respeito do número de consultas médicas a serem realizadas pelos servidores públicos médicos de nosso município.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4669/pedido_de_informacoes_04-2022_-_vereadora_vilma_-_garagem_carros_saude_com_nova_logo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4669/pedido_de_informacoes_04-2022_-_vereadora_vilma_-_garagem_carros_saude_com_nova_logo.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária Municipal_x000D_
 de Saúde Sílvia Clarice Kondrat, sejam encaminhadas informações sobre a existência de_x000D_
 projeto e previsão para execução da construção da garagem para os carros da saúde</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4670/pedido_de_informacoes_05-2022_-_vereadora_vilma_-_conclusao_pa_com_nova_logo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4670/pedido_de_informacoes_05-2022_-_vereadora_vilma_-_conclusao_pa_com_nova_logo.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária Municipal de Saúde Sílvia Clarice Kondrat, sejam encaminhadas informações sobre quais as medidas estão sendo tomadas pela administração municipal para que ocorra a conclusão da obra do Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4677/pedido_de_informacoes_06-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4677/pedido_de_informacoes_06-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretário Municipal de Administração e Gestão, Sr. Joel Martins Alves, sejam encaminhadas informações sobre a existência de previsão para instalação de academias ao ar livre, as quais constaram no orçamento aprovado no final do ano de 2020, para implementação no exercício de 2021.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4678/pedido_de_informacoes_07-2022_-_tomada_hospital-_carros_eletricos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4678/pedido_de_informacoes_07-2022_-_tomada_hospital-_carros_eletricos.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, para a Superintendente do Hospital Municipal São Lucas, Sra. Joci Mari de Oliveira, sejam encaminhadas informações sobre a existência de uma tomada para recarga de veículos elétricos no estacionamento do referida Autarquia Municipal (conforme fotos que seguem anexas), especialmente em relação as seguintes questões:_x000D_
 a)	A instalação da referida tomada e da placa de sinalização foi realizada com recursos públicos? Quem efetivamente foi responsável pelo pagamento de tais despesas?_x000D_
 b)	Existem veículos públicos municipais elétricos que possam ser recarregados no referido local?_x000D_
 c)	O Hospital realiza cobrança pela utilização do ponto elétrico para realização da recarga dos veículos que eventualmente são recarregados naquele local? Como a cobrança é efetivada?_x000D_
 Poderia informar qual é o interesse público que está sendo atendido com a instalação da referida tomada para recarga de veículos?</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4690/pedido_de_informacoes_08-2022_-_emenda_dr._vicente_caropreso_-_r100.00000_ver._antonio_e_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4690/pedido_de_informacoes_08-2022_-_emenda_dr._vicente_caropreso_-_r100.00000_ver._antonio_e_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Secretário Municipal de Administração e Gestão, Sr. Joel Martins Alves, sejam encaminhadas informações sobre a efetiva destinação dos recursos oriundos da Emenda n° 1901/2021 de Autoria de Deputado Dr. Vicente Caropreso no valor de R$100.000,00 (cem mil reais), cujo pagamento foi realizado na data de 27 de agosto de 2021, conforme extrato anexo.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4695/pedido_de_informacoes_09-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4695/pedido_de_informacoes_09-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Secretário Municipal de Obras e Serviços, sejam encaminhadas relação de empenhos e respectivas notas fiscais do último ano, referentes aos serviços de reparo/manutenção, e/ou aquisição de peças, que hajam sido realizados em veículos da frota municipal, com respectiva menção ao veículo a que cada qual se dedicou.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4701/pedido_de_informacoes_010-2022_-todos_os__vereadores_-_procon.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4701/pedido_de_informacoes_010-2022_-todos_os__vereadores_-_procon.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações acerca da instalação da Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON no Município de Major Vieira.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4713/pedido_de_informacoes_011-2022_-_pocos_artesianos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4713/pedido_de_informacoes_011-2022_-_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal, Sr. Adilson Lisczkovski, e a Secretária de Assistência Social, Sra. Franciele Geraldo, informações acerca da realização dos serviços de instalação de poços artesianos no Município de Major Vieira</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4724/pedido_de_informacoes_012-2022_-_vereadores_laercio_alcir_e_vilma_-_cfof.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4724/pedido_de_informacoes_012-2022_-_vereadores_laercio_alcir_e_vilma_-_cfof.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações pertinentes ao Projeto de Lei 015/2022 que Dispõe sobre o procedimento para instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação – ETR autorizada pela Agência Nacional de Telecomunicações – ANATEL</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4763/pedido_de_informacoes_013-2022_-_vereadora_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4763/pedido_de_informacoes_013-2022_-_vereadora_soleima.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Sr. Prefeito Municipal informações referentes a todas as despesas efetivadas com os recursos oriundos do FUNDEB, nos meses de janeiro, fevereiro e março do presente exercício financeiro, considerando que neste período o valor repassado ao Município de Major Vieira atingiu o montante de R$1.758.700,72 (um milhão setecentos e cinquenta e oito mil setecentos reais e setenta e dois centavos)</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4794/pedido_de_informacoes_14-2022_-todos_os__vereadores_-_relacao_de_servidores_em_comissao_-_funcoes_gratificadas.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4794/pedido_de_informacoes_14-2022_-todos_os__vereadores_-_relacao_de_servidores_em_comissao_-_funcoes_gratificadas.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações acerca dos cargos comissionados ocupados e funções gratificadas em exercício na atual administração, quais sejam:_x000D_
 a)	informar quantos servidores comissionados e ocupantes de funções gratificadas estão  em exercício no Poder Executivo Municipal;_x000D_
 b)	apresentar relação com os nomes, data da nomeação, cargos/funções ocupados e os respectivos vencimentos.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4808/pedido_de_informacoes_no_15-2020-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4808/pedido_de_informacoes_no_15-2020-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski sejam encaminhadas informações acerca do cumprimento da Lei Complementar n.º 56/2015 - que altera o Código Tributário municipal (Lei Complementar n.º 07/2004)</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4810/pedido_de_informacoes_n.o_16-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4810/pedido_de_informacoes_n.o_16-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e à Secretária da Assistência Social, Sra. Franciele Geraldo, sejam encaminhadas cópias dos processos de concessão dos benefícios de auxílio funeral, referentes aos anos de 2020, 2021 e 2022, em cumprimento da Lei n.º 2258/2015</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4813/pedido_de_informacoes_n.o_17-_2022_-_vereadora_vilma_-_van_apae.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4813/pedido_de_informacoes_n.o_17-_2022_-_vereadora_vilma_-_van_apae.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e ao Secretário de Administração, Sr. Joel Martins Alves, informações acerca da manutenção e previsão do término da cessão do micro-ônibus marca Renault/Master Reth Aces, Ano/Modelo:2021/2022, Placa: RLK7J46 à APAE de Major Vieira, nos termos da Lei 2.547/2021.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4818/pedido_de_informacoes_018-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4818/pedido_de_informacoes_018-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações pertinentes ao Projeto de Lei Complementar 02/2022 que Cria Vagas de Provimento Efetivo na Estrutura de Pessoal de Major Vieira e dá Outras Providências, quais sejam</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4839/pedido_de_informacoes_019-2022_-_vereadoras_vilma_e_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4839/pedido_de_informacoes_019-2022_-_vereadoras_vilma_e_soleima.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal, a informação do NOME DE FUNCIONÁRIO(A) DO QUADRO DE FUNCIONÁRIOS CONTRATADOS, RESPONSÁVEL PELA LIMPEZA DA CASA MORTUÁRIA ANTÔNIO MARON BECIL, LOCALIZADA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>Comissão de Educação e Bem Estar Social</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4841/pedido_de_informacoes_020-2022_-_comissao_de_educacao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4841/pedido_de_informacoes_020-2022_-_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal e a Secretária de Educação, Cultura e Desporto, informações sobre o pagamento de abonos pecuniários para servidores vinculados à referida Secretaria no presente exercício financeiro.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4848/pedido_de_informacoes_021-2022_-_vereador_vicente_-_creche_pulador.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4848/pedido_de_informacoes_021-2022_-_vereador_vicente_-_creche_pulador.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Prefeito Municipal – Sr. Adilson Lisczkovski informações acerca da instalação da Creche Municipal na comunidade de Pulador.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4869/pedido_de_informacoes_022-2022_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4869/pedido_de_informacoes_022-2022_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal – Sr. Adilson Lisczkovski informações acerca da implementação/cumprimento das emendas de execução obrigatória constante no anexo das emendas individuais do legislativo municipal, constante na Lei Municipal nº 2569 de 10 de janeiro de 2022</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4872/pedido_de_informacoes_023-2022_-_comissao_de_financas_-_falta_de_resposta_ao_pedido_de_informacoes_n_012-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4872/pedido_de_informacoes_023-2022_-_comissao_de_financas_-_falta_de_resposta_ao_pedido_de_informacoes_n_012-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal – Sr. Adilson Lisczkovski esclarecimentos sobre a falta de resposta acerca do Pedido de Informações n° 12/2022(cópia anexa), aprovado pelo Plenário desta Casa de Lei na data de 04 de abril de 2022, para o qual não houve resposta até a presente data.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4873/pedido_de_informacoes_024-2022_-_todos_os_vereadores_-_contas_2021.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4873/pedido_de_informacoes_024-2022_-_todos_os_vereadores_-_contas_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal – Sr. Adilson Lisczkovski informações acerca da prestação de contas referente ao exercício financeiro de 2021:</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4880/pedido_de_informacoes_025-2022_-_comissao_de_educacao_-_horas_extras.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4880/pedido_de_informacoes_025-2022_-_comissao_de_educacao_-_horas_extras.pdf</t>
   </si>
   <si>
     <t>SOLICITAM a Secretaria de Educação, Cultura e Desporto, Sra. Marilda Rodecz, informações acerca do abono pecuniário pago a alguns profissionais vinculados a referida secretaria no mês de janeiro de 2022:</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4913/pedido_de_informacoes_n.o_26-_2022_-_vereadora_vilma_-_caminhao_lixo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4913/pedido_de_informacoes_n.o_26-_2022_-_vereadora_vilma_-_caminhao_lixo.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e ao Secretário de Administração, Sr. Joel Martins Alves, maiores informações acerca da terceirização do serviço da coleta do lixo no município</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4937/pedido_de_informacoes_n.o_27-_2022_-_todos_os_vereadores_-_coletivo_santa_cruz.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4937/pedido_de_informacoes_n.o_27-_2022_-_todos_os_vereadores_-_coletivo_santa_cruz.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, informações à Empresa Coletivo Santa  Cruz, com sede na Rua Wolf Filho, 25, Centro em Canoinhas/SC a respeito da continuidade da  linha de transporte intermunicipal mantida pela referida empresa entre os Municípios de  Major Vieira e Canoinhas.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4999/pedido_de_informacoes_n.o_28-_2022_-_vereadora_vilma__e_soleima_-_veiculos_da_saude_-_despesas.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4999/pedido_de_informacoes_n.o_28-_2022_-_vereadora_vilma__e_soleima_-_veiculos_da_saude_-_despesas.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária de Saúde, Sra. Sílvia Clarice Kondrat, informações acerca das despesas com a manutenção dos veículos da Secretaria Municipal de Saúde no corrente exercício financeiro</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5028/pedido_de_informacoes_029-2022_-todos_os__vereadores_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5028/pedido_de_informacoes_029-2022_-todos_os__vereadores_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações acerca das medidas que estão sendo tomadas a fim de garantir a aplicação do Piso Nacional aos Profissionais de Enfermagem nos termos da Emenda Constitucional n° 124/2022 e da Lei 14.434/2022</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5021/pedido_de_informacoes_n.o_30-_2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5021/pedido_de_informacoes_n.o_30-_2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>informações a respeito do cumprimento da execução de emenda parlamentar de autoria da Deputada Geovania de Sá, no valor de R$200.000,00 (duzentos mil reais) destinados ao Fundo Municipal da Saúde, pago na data de 27/06/2022, conforme extrato anexo.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5022/pedido_de_informacoes_n.o_31-_2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5022/pedido_de_informacoes_n.o_31-_2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski sejam encaminhadas informações sobre a existência de previsão para instalação dos Parques Infantis junto à Praça Central e ao módulo esportivo do Município.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5023/pedido_de_informacoes_32-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5023/pedido_de_informacoes_32-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5095/pedido_de_informacoes_33-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma_e_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5095/pedido_de_informacoes_33-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma_e_silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Secretário Municipal de Obras e Serviços, sejam encaminhadas relação de empenhos e respectivas notas fiscais do corrente ano, impressas, referentes aos serviços de reparo/manutenção, e/ou aquisição de peças, que hajam sido realizados em veículos da frota municipal, com respectiva menção ao veículo a que cada qual se dedicou.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_informacoes_034-2022_-_comissao_de_constituicao_justica_e_redacao_-_permuta_imovel.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_informacoes_034-2022_-_comissao_de_constituicao_justica_e_redacao_-_permuta_imovel.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal, Sr. Adilson Lisczkovski, informações acerca da vigência do Contrato de Concessão de Uso do Imóvel em favor da Rádio Planalto de Major Vieira, autorizado pela Lei Municipal n° 2.366, de 27 de Julho de 2017.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_informacoes_035-2022_-_notebooks_para_os_professores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_informacoes_035-2022_-_notebooks_para_os_professores.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal, Sr. Adilson Lisczkovski e a Secretária de Educação Cultura e Desporto, Sra. Marilda Rodecz, informações acerca dos valores necessários para a aquisição de notebooks com acesso gratuito à internet, com a aprovação do Projeto de Lei Ordinária 031/2022 que visa instituir o programa aprendizado na cultura digital no âmbito do Município de Major Vieira</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5158/pedido_de_informacoes_036-2022_-_destinacao_devolucao_camara_229-000_-_aquisicao_spin_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5158/pedido_de_informacoes_036-2022_-_destinacao_devolucao_camara_229-000_-_aquisicao_spin_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a destinação vertida à devolução realizada do montante de R$ 229.000,00 do orçamento do Poder Legislativo municipal ao Poder Executivo municipal, em 22 de janeiro de 2021.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5193/pedido_de_informacoes_n.o_37-_2022_-todos_os_vereadores_-_veiculo_amarok.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5193/pedido_de_informacoes_n.o_37-_2022_-todos_os_vereadores_-_veiculo_amarok.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária Municipal de Saúde Sílvia Clarice Kondrat, sejam encaminhadas informações a respeito do veículo Amarok, pertencente a Secretaria de Saúde</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5201/pedido_de_informacoes_038-2022_-todos_os__vereadores_-carga_horaria_medicos_esf.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5201/pedido_de_informacoes_038-2022_-todos_os__vereadores_-carga_horaria_medicos_esf.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações acerca da carga horária efetivamente realizada pelos médicos que atuam no Programa Estratégia Saúde da Família no Município de Major Vieira</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5235/pedido_de_informacoes_n.o_39-_2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5235/pedido_de_informacoes_n.o_39-_2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski sejam encaminhadas informações acerca de quando efetivamente será realizada a instalação da tubulação junto ao córrego existente nas imediações do Conselho Tutelar Municipal, visando a regularização do escoamento sanitário deste e, dos demais imóveis públicos situados nas imediações.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5236/pedido_de_informacoes_n.o_40-_2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5236/pedido_de_informacoes_n.o_40-_2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski sejam encaminhadas informações acerca de quando efetivamente será realizada a manutenção/reforma da calçada de passeio, localizada na Rua Luiz Davet, Bairro Nova Brasília, mais especificamente próxima ao Mercado Caçula.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5242/pedido_de_informacoes_n.o_41-_2022_-economia_expediente_externo_-_antonio_alcir_soleima_vilma_e_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5242/pedido_de_informacoes_n.o_41-_2022_-economia_expediente_externo_-_antonio_alcir_soleima_vilma_e_silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, ao Prefeito Municipal Sr. Adilson Lisczkovski que informe se existe algum estudo ou alguma estimativa do montante que o Poder Público pretende economizar com a redução do horário de atendimento ao público na Prefeitura Municipal de Major Vieira.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_informacoes_n.o_42-_2022_-soleima_-_pagamento_de_verbas_rescisorias_servidora_educacao_-_veradora_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_informacoes_n.o_42-_2022_-soleima_-_pagamento_de_verbas_rescisorias_servidora_educacao_-_veradora_soleima.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária de Educação, Cultura e Desporto, Sra. Marilda Rodecz, INFORMAÇÕES a respeito do pagamento das verbas rescisórias de servidora da referida secretaria.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_informacoes_n.o_43-_2022_-soleima_-_insalubridade_agentes_de_saude.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_informacoes_n.o_43-_2022_-soleima_-_insalubridade_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária de Sáude, Sra. Silvia Clarice Kondrat, INFORMAÇÕES a respeito do pagamento do adicional de insalubridade aos agentes de saúde, conforme estabelece a Lei Municipal n° 2.597, de 30 de agosto de 2022.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5278/pedido_de_informacoes_044-2022_-_laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5278/pedido_de_informacoes_044-2022_-_laercio.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Prefeito Municipal – Sr. Adilson Lisczkovski informações acerca da implementação/cumprimento das emendas de execução obrigatória constante no anexo das emendas individuais do legislativo municipal, constante na Lei Municipal nº 2569 de 10 de janeiro de 2022</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5279/pedido_de_informacoes_45-2022_-_vereador_laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5279/pedido_de_informacoes_45-2022_-_vereador_laercio.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Secretário Municipal de Obras e Serviços, a seguinte informação:_x000D_
 _x000D_
 	1 – Existe algum funcionário responsável pela deliberação (autorização) para empresa licitada realizar a manutenção dos maquinários e veículos da Prefeitura Municipal_x000D_
 _x000D_
 2 - Qual é a empresa licitada para essa demanda</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5281/pedido_de_informacoes_46-2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5281/pedido_de_informacoes_46-2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Secretaria Municipal de Saúde, a seguinte informação:_x000D_
 _x000D_
 		1 – Existe algum funcionário responsável pelos veículos da Secretaria de Saúde? Em caso afirmativo, qual seria o nome do responsável, o cargo que exerce e quais as suas respectivas atribuições?</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5280/pedido_de_informacoes_47-2022_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5280/pedido_de_informacoes_47-2022_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Prefeito Municipal Sr. Adilson Lisczkovski e a Secretária Municipal de Saúde Sílvia Clarice Kondrat, sejam encaminhadas informações a respeito do veículo Amarok, pertencente a Secretaria de Saúde, qual seja: _x000D_
 _x000D_
 1 – Informar o valor TOTAL já gasto em serviços/reparos nela realizados, desde janeiro de 2021 até o presente momento.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5288/pedido_de_informacoes_48-2022_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5288/pedido_de_informacoes_48-2022_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal – Sr. Adilson Lisczkovski informações acerca da implementação/cumprimento das emendas de execução obrigatória constante no anexo das emendas individuais do legislativo municipal, constante na Lei Municipal nº 2569 de 10 de janeiro de 2022, quais sejam:</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5297/pedido_de_informacoes_049-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_retirada_projetos_lc02_lo03_e_lo_28-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5297/pedido_de_informacoes_049-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_retirada_projetos_lc02_lo03_e_lo_28-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações pertinentes ao Projeto de Lei Complementar 02/2022 que Cria Vagas de Provimento Efetivo na Estrutura de Pessoal de Major Vieira e dá Outras Providências; ao Projeto de Lei 03/2022 que Institui jornada especial de trabalho de 12h 36h no âmbito do município; e Projeto 028/2022 que Dispõe sobre a autorização de troca de imóveis através de permuta e dá outras providências.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5298/pedido_de_informacoes_050-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_empresa_reciclagem_-_auxilio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5298/pedido_de_informacoes_050-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_empresa_reciclagem_-_auxilio.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Sr. Prefeito Municipal informações pertinentes ao Projeto de Lei 036/2022 Autoriza a concessão de auxílio financeiro a Empresa que especifica para Apoio à Reciclagem, e dá outras providências.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5337/pedido_de_informacoes_051-2022_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5337/pedido_de_informacoes_051-2022_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ao Prefeito Municipal – Sr. Adilson Lisczkovski, que seja realizado o encaminhamento com a relação dos servidores efetivos, comissionados e contratados do município de Major Vieira, especificando cargos que ocupam e carga horária, bem como sejam encaminhadas as folhas de pagamentos dos mesmos.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5344/pedido_de_informacoes_n.o_52_2022_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5344/pedido_de_informacoes_n.o_52_2022_-.pdf</t>
   </si>
   <si>
     <t>SOLICITA, informações à Delegacia de Polícia Civil do Município de Major Vieira, com sede na Rua Argemiro Borges, 502, Centro em Major Vieira/SC a respeito das medidas que estão sendo tomadas com relação aos furtos de gado, que voltaram a ocorrer no interior do Município, mais precisamente na comunidade de Rio Claro.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5377/pedido_de_informacoes_53-2022_-_vereador_laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5377/pedido_de_informacoes_53-2022_-_vereador_laercio.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski, sejam encaminhadas informações sobre o motivo de ainda não ter sido concluído a colocação de britas na estrada geral da comunidade de Santo Antônio.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5378/pedido_de_informacoes_54-2022_-_vereador_laercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5378/pedido_de_informacoes_54-2022_-_vereador_laercio.pdf</t>
   </si>
   <si>
     <t>SOLICITA, ao Prefeito Municipal Sr. Adilson Lisczkovski, sejam encaminhadas informações sobre o andamento da colocação de britas na estrada geral que liga o centro de Major Vieira até a comunidade de Rio Claro.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Kizema </t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4968/portaria_no_01-2022_-_designa_tesoureiro_tercio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4968/portaria_no_01-2022_-_designa_tesoureiro_tercio.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONÁRIO DO QUADRO DE SERVIDORES EFETIVOS DA CÂMARA DE VEREADORES, PARA DESEMPENHAR A FUNÇÃO DE TESOUREIRO.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4942/002-2022_-_concede_ferias_tercio_concessao_de_20_dias_de_ferias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4942/002-2022_-_concede_ferias_tercio_concessao_de_20_dias_de_ferias.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4965/portaria_n.o_03-2022_-_horario_excepcional_-_inicio_de_ano.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4965/portaria_n.o_03-2022_-_horario_excepcional_-_inicio_de_ano.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O HORÁRIO DE EXPEDIENTE DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, EM CARATER EXCEPCIONAL E TEMPORÁRIO.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4966/portaria_n.o_04-2022_-_designa_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4966/portaria_n.o_04-2022_-_designa_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÕES DA CÂMARA DE VEREADORES DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4953/portaria_n_05-2022_cadastro_de_veiculo_-_ver_osnildo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4953/portaria_n_05-2022_cadastro_de_veiculo_-_ver_osnildo.pdf</t>
   </si>
   <si>
     <t>ALTERA O CADASTRO DE VEÍCULOS DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, PARA USO EM VIAGENS OFICIAIS”</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4943/006-2022_-_concede_pagamento_de_ferias_laudir_pagamento_de_ferias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4943/006-2022_-_concede_pagamento_de_ferias_laudir_pagamento_de_ferias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIA DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4944/007-2022_-_concede_ferias_luci_concessao_de_ferias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4944/007-2022_-_concede_ferias_luci_concessao_de_ferias.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS DE FUNCIONÁRIA DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4945/008-2022_-_concede_ferias_luci_concessao_de_10_dias_de_ferias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4945/008-2022_-_concede_ferias_luci_concessao_de_10_dias_de_ferias.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4947/009-2022_-_concede_adicionais_edenilson_trienio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4947/009-2022_-_concede_adicionais_edenilson_trienio.pdf</t>
   </si>
   <si>
     <t>ELEVA PERCENTUAL DE ADICIONAIS POR TEMPO DE SERVIÇO, DE FUNCIONÁRIO OCUPANTE DE CARGO DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4948/010-2022_-_nomeia_coord_tec_leg_-_bruno_novack_comissionado.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4948/010-2022_-_nomeia_coord_tec_leg_-_bruno_novack_comissionado.pdf</t>
   </si>
   <si>
     <t>NOMEIA FUNCIONÁRIO</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4969/portaria_no_011-2022_-_designa_tesoureira_lucilene.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4969/portaria_no_011-2022_-_designa_tesoureira_lucilene.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONÁRIA DO QUADRO DE SERVIDORES EFETIVOS DA CÂMARA DE VEREADORES, PARA DESEMPENHAR A FUNÇÃO DE TESOUREIRO.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4949/012-2022_-_concede_adicionais_maryell_trienio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4949/012-2022_-_concede_adicionais_maryell_trienio.pdf</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4970/portaria_no_13-2022_estabelece_ponto_facultativo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4970/portaria_no_13-2022_estabelece_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO FACULTATIVO NO AMBITO DA CÂMARA DE VEREADORES DE MUNICÍPIO DE MAJOR VIEIRA.”</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4954/portaria_n_14-2022_-_concede_ferias_maryell_2022_25_dias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4954/portaria_n_14-2022_-_concede_ferias_maryell_2022_25_dias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FÉRIAS DE FUNCIONÁRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4955/portaria_n_15-2022_-_concede_ferias_maryell_2022_05_dias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4955/portaria_n_15-2022_-_concede_ferias_maryell_2022_05_dias.pdf</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4956/portaria_n_16-2022_luto_falecimento_vereador_anderson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4956/portaria_n_16-2022_luto_falecimento_vereador_anderson.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE MAJOR VIEIRA-SC, EM FUNÇÃO DO FALECIMENTO DO VEREADOR ANDERSON GEAN FERNANDES”</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4957/portaria_n_17-2022_cadastro_de_veiculo_-_ver_antonio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4957/portaria_n_17-2022_cadastro_de_veiculo_-_ver_antonio.pdf</t>
   </si>
   <si>
     <t>ALTERA O CADASTRO DE VEÍCULOS DE VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL, PARA USO EM VIAGENS OFICIAIS”.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4958/portaria_n_18-2022_-_concede_ferias_tercio_2022_06_dias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4958/portaria_n_18-2022_-_concede_ferias_tercio_2022_06_dias.pdf</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4959/portaria_n_19-2022_-_reajuste_valor_ressarcimento_combustivel.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4959/portaria_n_19-2022_-_reajuste_valor_ressarcimento_combustivel.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR A SER PAGO PELA CÂMARA DE VEREADORES A TÍTULO DE RESSARCIMENTO DE DESPESAS COM COMBUSTIVEIS, DE VEÍCULOS DE PROPRIEDADE DE VEREADORES E/OU FUNCIONÁRIOS DA CÂMARA MUNICIPAL, NA FORMA PREVISTA NA LEI Nº 1.757/2007.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4960/portaria_n_20-2022_luto_falecimento_ex-vereador_sergio_r_lezan.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4960/portaria_n_20-2022_luto_falecimento_ex-vereador_sergio_r_lezan.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE MAJOR VIEIRA-SC, EM FUNÇÃO DO FALECIMENTO DO SUPLENTE DE VEREADOR SERGIO ROBERTO LEZAN”</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4961/portaria_n_21-2022_exonera_servidora_laudir_ap_de_olvieira.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4961/portaria_n_21-2022_exonera_servidora_laudir_ap_de_olvieira.pdf</t>
   </si>
   <si>
     <t>EXONERA FUNCIONÁRIA</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4967/portaria_n.o_22-2022_-_substitui_membro_da_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4967/portaria_n.o_22-2022_-_substitui_membro_da_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI E NOMEIA MEMBRO À COMISSÃO PERMANENTE DE LICITAÇÕES DA CÂMARA DE VEREADORES, DESIGNADA PELA PORTARIA Nº 004/2022 DE 17 DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4962/portaria_n_24-2022_cadastro_de_veiculo_-_ver_alcir_iarrocheski.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4962/portaria_n_24-2022_cadastro_de_veiculo_-_ver_alcir_iarrocheski.pdf</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4950/025-2022_-_concede_15_dias_residuo_ferias_luci_concessao_de_ferias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4950/025-2022_-_concede_15_dias_residuo_ferias_luci_concessao_de_ferias.pdf</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4963/portaria_n_26-2022_-_concede_pagamento_de_ferias_edenilson_2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4963/portaria_n_26-2022_-_concede_pagamento_de_ferias_edenilson_2022.pdf</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4951/027-2022_-_homologo_resultado_final_de_proc_seletivo_n_01-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4951/027-2022_-_homologo_resultado_final_de_proc_seletivo_n_01-2022.pdf</t>
   </si>
   <si>
     <t>HOMOLOGA RESULTADO FINAL DO PROCESSO SELETIVO SIMPLIFICADO Nº 001/2022, PARA PROVIMENTO DO CARGO DE ZELADOR(A), DA CÂMARA DE_x000D_
 VEREADORES DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4964/portaria_n_28-2022_cadastro_de_veiculo_-_funcionario_-_edenilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4964/portaria_n_28-2022_cadastro_de_veiculo_-_funcionario_-_edenilson.pdf</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4952/029-2022_-_nomeia_zeladora_-_janaina_pape_temporaria_-_proc_sel_simplif_01-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4952/029-2022_-_nomeia_zeladora_-_janaina_pape_temporaria_-_proc_sel_simplif_01-2022.pdf</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4854/projeto_de_decreto_legislativo_-_vereadora_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4854/projeto_de_decreto_legislativo_-_vereadora_soleima.pdf</t>
   </si>
   <si>
     <t>“SUSTA OS EFEITOS DO DECRETO MUNICIPAL Nº 1.977, DE 02 DE DEZEMBRO DE 2021.”</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5173/projeto_de_decreto_legislativo_no_002-2022_-_contas_2020_-_rejeicao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5173/projeto_de_decreto_legislativo_no_002-2022_-_contas_2020_-_rejeicao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 2020</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4643/projeto_l.c_no_01-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4643/projeto_l.c_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2022: Institui o Programa de Recuperação Fiscal - REFIS/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4764/ccf_0001141.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4764/ccf_0001141.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 02/2022: Cria vagas de provimento efetivo na estrutura de pessoal do Município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4812/p.l.c._no_03-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4812/p.l.c._no_03-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 03/2022: Altera disposições da Lei Complementar nº 050, de 29 de junho de 2015, que cria o cargo de provimento em comissão de gestor de recursos do regime próprio de previdência social do município de Major Vieira- SC e dá outras providências.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4616/ccf_000858.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4616/ccf_000858.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 001/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 267.283,65).</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4626/ccf_000869.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4626/ccf_000869.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2022: Dispõe sobre abertura de crédito adicional especial suplementar e contém outras providências (R$ 145.000,00)</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4628/projeto_de_lei_no_03-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4628/projeto_de_lei_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2022: Institui jornada especial de trabalho de 12h 36h no âmbito do município.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4627/projeto_de_lei_no_04-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4627/projeto_de_lei_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2022: Altera o protocolo de Intenções do Consórcio Público denominado de Agência Reguladora Intermunicipal de Saneamento (ARIS), anexo da Lei nº 2.508/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4657/projeto_de_lei_005-2022_-_vereador_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4657/projeto_de_lei_005-2022_-_vereador_leandro.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Major Vieira-SC, e dá outras providências.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4658/projeto_de_lei_006-2022_-_vereador_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4658/projeto_de_lei_006-2022_-_vereador_leandro.pdf</t>
   </si>
   <si>
     <t>Institui o Casamento Civil Comunitário no âmbito do município de Major Vieira, estabelece a celebração de convênio e parceria para a realização do casamento e dá outras providências</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4659/projeto_de_lei_007-2022_-_vereador_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4659/projeto_de_lei_007-2022_-_vereador_leandro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação dos veículos oficiais e a serviço da Administração Pública e dá outras providências.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4660/ccf_000907.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4660/ccf_000907.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social ao núcleo de apoio aos pacientes oncológicos de Major Vieira - NAPON e da outras providências.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4668/p.l.o_no_09-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4668/p.l.o_no_09-2022.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções, consubstanciado no contrato de consórcio público do consórcio de inovação na gestão pública (CIGA), e dá outras providências.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4685/ccf_000935.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4685/ccf_000935.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2022: Concede recomposição salarial e dá outras providências.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4696/p.l.o_no_11-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4696/p.l.o_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2022: Autoriza o Poder Executivo Municipal a firmar termo de cooperação técnica com a empresa HUI HAO, a fim de promover, em conjunto com Rede Municipal, a formação e capacitação profissional de operadores de máquina e dá outras providências.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4697/p.l.o_no_12-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4697/p.l.o_no_12-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 79.811,60)</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4698/p.l.o_no_13-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4698/p.l.o_no_13-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2022: Autoriza o Chefe do Poder Executivo a firmar convênio com a APAE de Major Vieira para repasse de subvenção social e dá outras providências.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4711/p.l.o._no_14-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4711/p.l.o._no_14-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 97.115,97)</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4712/p.l.o._no_15-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4712/p.l.o._no_15-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2022: Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para estação transmissora de radiocomunicação - ETR autorizada pela agência nacional de telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4765/ccf_0001161.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4765/ccf_0001161.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2022: Altera a Lei nº 2.554 e o Art. 5º da Lei nº 1.917 que dispõe sobre a composição do Conselho Gestor do Fundo Municipal de Habitação de Interesse Social - FMHIS e dá outras providências.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4791/ccf_0001881.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4791/ccf_0001881.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 4.962.362,45).</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4816/p.l._18-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4816/p.l._18-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 12.293.200,34).</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4825/p.l_no19-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4825/p.l_no19-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2022: Dispõe sobre retificação de rubrica de suplementação orçamentária e suas apliações.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4830/ccf_0003141.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4830/ccf_0003141.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2022: Reformula o Programa Operação Trabalho - POT do município de Major Vieira/SC e dá outras providências.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4831/p.l._no_21-2022_-_pot.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4831/p.l._no_21-2022_-_pot.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2022: Reformula o Programa Operação Trabalho - POT do município de Major Vieira - SC e dá outras providências.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4887/projeto_de_lei_no_22-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4887/projeto_de_lei_no_22-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Conselho Municipal de Habitação e a criação do Fundo Municipal de Habitação - FMH a ele vinculado, revoga a Lei Municipal nº 1991/2009, de 17 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4903/projeto_de_lei_no_23-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4903/projeto_de_lei_no_23-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 2.500.000,00).</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4904/projeto_de_lei_no_24-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4904/projeto_de_lei_no_24-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 24/2022: Autoriza o Poder Executivo de Major Vieira a firmar convênio com o Estado de Santa Catarina, atraves da Polícia Militar , para execução de serviços de policiamento ostensivo e dá outras providências.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4929/ccf_0004481.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4929/ccf_0004481.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 2.980.000,00)</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4933/projeto_de_lei_no_26-2022_2.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4933/projeto_de_lei_no_26-2022_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26/2022: Autoriza a concessão de auxílio financeiro à Rede Feminina de Combate ao Câncer de Canoinhas.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4934/ccf_0004681.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4934/ccf_0004681.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2022: Autoriza a destinação de recursos financeiros à associação dos apicultores florada nativa.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4935/projeto_de_lei_no_28-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4935/projeto_de_lei_no_28-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28/2022: Dispõe sobre a autorização de troca de imóveis através de permuta e dá outras providências.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4946/projeto_de_lei_no_29-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4946/projeto_de_lei_no_29-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2022: Dispõe sobre abertura de crédito especial suplementar e contém outras providências (R$ 650.000,00)</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4991/projeto_de_lei_no_30-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4991/projeto_de_lei_no_30-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2022: Altera o piso salarial dos agentes comunitários de saúde e dos agentes de combate às endemias e dá outras providências.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5061/projeto_de_lei_no_31-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5061/projeto_de_lei_no_31-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2022: Institui o Programa Aprendizagem na cultura digital e estabelece outras providências.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5176/projeto_de_lei_no_32-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5176/projeto_de_lei_no_32-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 32/2022: Autoriza o poder executivo municipal a celebrar termo de cessão de uso de veículo com o estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5188/projeto_de_lei_no_33-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5188/projeto_de_lei_no_33-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33/2022: Dispõe sobre abertura de crédito adicional suplementar contém outras providências (R$ 86.000,00).</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_lei_no_34-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_lei_no_34-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 34/2022 Dispõe sobre abertura de crédito adicional suplementar contém outras providências (R$ 4.087.000,00).</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5202/ccf_0009081.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5202/ccf_0009081.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 35/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 196.000,00)</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5203/projeto_de_lei_no_36-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5203/projeto_de_lei_no_36-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 36/2022: Autoriza a concessão de auxílio financeiro a Empresa que especifica para Apoio à Reciclagem, e dá outras providências.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5293/projeto_de_lei_n37.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5293/projeto_de_lei_n37.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 37/2022: Concede recurso financeiro de R$ 15.000,00 a Câmara de Dirigentes Lojistas - CDL.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5294/projeto_de_lei_n38.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5294/projeto_de_lei_n38.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°38/2022: AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE CESSÃO DE USO DE IMÓVEL PERTENCENTE AO MUNICÍPIO COM O ESTADO DE SANTA CATARINA, POR INTERMÉDIO DA POLÍCIA, MILITAR DO ESTADO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5295/ldo_parte_1_merged.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5295/ldo_parte_1_merged.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°39/2022: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÕES DA LEI ORÇAMENTÁRIA DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5296/loa_2023.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5296/loa_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°40/2022: ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MAJOR VIEIRA PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5320/ccf_001045.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5320/ccf_001045.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 41/2022: Altera redação de artigo e parágrafo, da Lei 1.941 de nove de outubro de 2009.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5338/ccf_001073.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5338/ccf_001073.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 42/2022: AUTORIZA COM ENCARGO DO IMÓVEL QUE ESPECIFICA A EMPRESA HUIHÃO MADEIREIRA INTERNACIONAL LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5347/ccf_001080.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5347/ccf_001080.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 43/2022: Autoriza o poder executivo municipal a aderir ao programa BADESC cidades e tomar empréstimo junto ao BADESC - agência de fomento do Estado de Santa Catarina S/A e dá outras providências.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5348/ccf_001084.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5348/ccf_001084.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 44/2022: Autoriza a destinação de recursos financeiros a Associação dos Apicultores Apis Verde Vale.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5349/ccf_001085.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5349/ccf_001085.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 45/2022: Autoriza a concessão de auxílio financeiro a Associação da 3ª idade ''Conviver'' de Major Vieira.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5376/ccf_001123.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5376/ccf_001123.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 46/2022: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 2.629.373,17)</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4700/projeto_de_resolucao_n.o_01-2022_-_trabalho_remoto_para_lactantes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4700/projeto_de_resolucao_n.o_01-2022_-_trabalho_remoto_para_lactantes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre condições diferenciadas a lactantes para exercício de suas funções institucionais.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_resolucao_n.o_02-2022_-_aprovacao_o_orcamento_de_2023.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_resolucao_n.o_02-2022_-_aprovacao_o_orcamento_de_2023.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA DE ORÇAMENTO DA UNIDADE ORÇAMENTÁRIA CÂMARA DE VEREADORES DE MAJOR VIEIRA, PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4620/requerimento_01-2022_-_pronto_atendimento.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4620/requerimento_01-2022_-_pronto_atendimento.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal – Sr. Adilson Lisczkovski e a_x000D_
 Secretária Municipal de Saúde, Sra. Silvia Clarice Kondrat que sejam tomadas medidas para_x000D_
 melhor atendimento junto ao Pronto Atendimento Municipal, especialmente durante o_x000D_
 período noturno.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4621/requerimento_no_02-2022-_soleima_aparecida_de_oliveira_-_licenca_interesse_particular.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4621/requerimento_no_02-2022-_soleima_aparecida_de_oliveira_-_licenca_interesse_particular.pdf</t>
   </si>
   <si>
     <t>REQUERER a concessão por esta Casa Legislativa, de LICENÇA_x000D_
 do cargo de vereador, sem remuneração, para o trato de interesses particulares, no período_x000D_
 compreendido entre 03 de Fevereiro a 05 de março de 2022.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4625/requerimento_03-2022_-_policiamento_-_onda_de_furtos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4625/requerimento_03-2022_-_policiamento_-_onda_de_furtos.pdf</t>
   </si>
   <si>
     <t>Os vereadores que o presente subscrevem, REQUEREM ao Comandante do Grupamento Policial de Major Vieira - 2º sargento Sr. Reni Graciano Leite, a mais célere análise e tomada de providências urgentes com vias a coibição da acentuada onda de furtos que vem ocorrendo em nosso município, se necessário, requisitando-se o apoio tático de contingente policial do 3.º Batalhão de Policia Militar de Canoinhas/SC, e/ou Batalhão de Operações Especiais.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4666/requerimento_n_04-2022_-_revisao_geral_servidores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4666/requerimento_n_04-2022_-_revisao_geral_servidores.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Sr. Prefeito Municipal o cumprimento do disposto no art. 260 do Estatuto dos Servidores Públicos do Município de Major Vieira – Lei Complementar 069/2017</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4664/requerimento_05-2022_-_projeto_03-2022_-_12x36.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4664/requerimento_05-2022_-_projeto_03-2022_-_12x36.pdf</t>
   </si>
   <si>
     <t>Tendo em vista, que foi encaminhado a esta Comissão de Finanças, Orçamento e Fiscalização, para análise e manifestação, o Projeto de Lei nº. 003/2022, oriundo do Poder Executivo Municipal, com a ementa “Institui jornada especial de trabalho 12hx36h no âmbito do Município”, e não obstante, verifica-se no texto do Projeto de Lei, caso aprovado, que implicará  em aumento de despesas, razão pela qual, devem ser observadas as disposições constantes do artigo 16 da  Lei de Responsabilidade Fiscal</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4665/requerimento_06-2022_-_natalidade_de_caes_e_gatos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4665/requerimento_06-2022_-_natalidade_de_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Prefeito Municipal – Sr. Adilson Lisczkovski e ao Secretário Municipal de Agricultura, Sr. Narciso Woichikosky, sejam tomadas as medidas necessárias para o cumprimento no âmbito do Município de Major Vieira da Lei Federal 13.426/2017, visando controlar a natalidade de cães e gatos no Município de Major Vieira.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4680/requerimento_07-2022_-_contratacao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4680/requerimento_07-2022_-_contratacao.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal - Sr. Adilson Lisczkovski que seja realizado concurso público, nos termos do art. 37, II, da CF/88, para o provimento dos cargos necessários para o bom andamento dos trabalhos da administração pública municipal, hoje vacantes.  (Com especial atenção a demanda existente de servidores para ocupar as funções de mecânico, eletricista, e agente operacional especializado – borracheiro).</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4681/requerimento_08-2022_-_doacao_imovel.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4681/requerimento_08-2022_-_doacao_imovel.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal – Sr. Adilson Lisczkovski que realize solicitação ao Estado de doação do imóvel denominado Escola Isolado Colônia Ruthes com imóvel registrado na matrícula 2.6078 com área de 7.865m².</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4682/requerimento_09-2022_-_portal_da_transparencia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4682/requerimento_09-2022_-_portal_da_transparencia.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal – Sr. Adilson Lisczkovski que seja promovida a regularização do cadastramento/lançamento de informações junto ao Portal de transparência municipal, com sua consequente atualização.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4683/requerimento_10-2022_-_notas_de_servico.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4683/requerimento_10-2022_-_notas_de_servico.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal – Sr. Adilson Lisczkovski o encaminhamento de cópia das notas fiscais de serviços mecânicos realizados de todos os ônibus escolares municipais, referentes ao mês de novembro e dezembro de 2021 e janeiro de 2022.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4691/requerimento_11-2022_-_audiencia_3_quadrimestre.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4691/requerimento_11-2022_-_audiencia_3_quadrimestre.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja realizada audiência pública referente ao cumprimento das metas fiscais do 3° quadrimestre do exercício financeiro de 2021, prevista no §4º, do art. 9° da Lei Complementar 101/2000.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4692/requerimento_12-2022_-_documento_lrf_-_projeto_refis.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4692/requerimento_12-2022_-_documento_lrf_-_projeto_refis.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que nos termos do disposto do art. 14 da Lei de Responsabilidade Fiscal, sejam encaminhados os documentos necessários ao Projeto de Lei Complementar 01/2022 – REFIS 2022.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4714/requerimento_no_13-2022-_osnildo_ricardo_da_cruz_-_licenca_interesse_particular.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4714/requerimento_no_13-2022-_osnildo_ricardo_da_cruz_-_licenca_interesse_particular.pdf</t>
   </si>
   <si>
     <t>REQUERE a concessão por esta Casa Legislativa, de LICENÇA do cargo de vereador, sem remuneração, para o trato de interesses particulares, no período compreendido entre 01 de abril a 30 de abril de 2022.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4725/requerimento_14-2022_-_tomada_de_providencias_-_reclamacao_facebook_-_atendimento_medico.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4725/requerimento_14-2022_-_tomada_de_providencias_-_reclamacao_facebook_-_atendimento_medico.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Poder Executivo, a averiguação, e tomada de providências necessárias, acerca de Reclamação pública veiculada junto a plataforma digital Facebook, por moradora do municipal, acerca de mal atendimento recebido de servidor público municipal a serviço em plantão na unidade hospitalar municipal, quando do atendimento de sua filha (menor), conforme descrição, e informações constantes na publicação registrada sobre o endereço: https://m.facebook.com/story.php?story_fbid=1941 033056075630&amp;id=100005068622918, na data de 29 de março do corrente ano, a qual segue como cópia anexa.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4766/requerimento_15-2022_-_notas_de_servico_-_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4766/requerimento_15-2022_-_notas_de_servico_-_soleima.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal – Sr. Adilson Lisczkovski, o encaminhamento de cópia das notas fiscais dos serviços mecânicos realizados de todos os ônibus escolares municipais, referentes ao mês de novembro e dezembro de 2021 e janeiro de 2022.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4768/requerimento_16-2022_-_notas_de_servico_-_referencia_a_veiculo_-_silvio_-_soleima_-_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4768/requerimento_16-2022_-_notas_de_servico_-_referencia_a_veiculo_-_silvio_-_soleima_-_vilma.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal - Sr. Adilson Lisczkovski, o encaminhamento de cópia dos empenhos e respectivas notas fiscais do último ano, referentes aos serviços de reparo/manutenção, e/ou aquisição de peças, que hajam sido realizados em veículos da frota municipal, com respectiva menção ao veículo a que cada qual se dedicou. (REENCAMINHADO)</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4815/requerimento_17-2022_-_reparo_buracos_sc_477.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4815/requerimento_17-2022_-_reparo_buracos_sc_477.pdf</t>
   </si>
   <si>
     <t>REQUEREM a Coordenadora Regional de Infraestrutura da Região Norte, Sra. Andréa Cristina Teixeira para que sejam tomadas as medidas necessárias para efetivação de reparos na SC 477 em frente ao acesso do Município de Major Vieira.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4846/ccf_0003441.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4846/ccf_0003441.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao PLENÁRIO deste Poder Legislativo Municipal, nos termos do Art. 122, §1º do Regimento Interno da Câmara de Vereadores de Major Vieira que o Projeto de Lei nº 017/2022 passe a tramitar em Regime de Urgência.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4842/requerimento_19-2022_-_licitacao_administracao_cemiterio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4842/requerimento_19-2022_-_licitacao_administracao_cemiterio.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Prefeito Municipal – Sr. Adilson Lisczkovski que sejam tomadas as providências necessárias para a realização de procedimento licitatório para a Concessão dos Serviços Públicos de Administração do Cemitério Municipal e da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4855/requerimento_20-2022_-_lrf_-_aumento_de_despesa_com_pessoal_-_projeto_criacao_de_cargos_agentes_de_servicos_publicos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4855/requerimento_20-2022_-_lrf_-_aumento_de_despesa_com_pessoal_-_projeto_criacao_de_cargos_agentes_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que nos termos da Lei de Responsabilidade Fiscal, sejam encaminhados os documentos necessários ao Projeto de Lei Complementar 02/2022 – que Cria Cargos de Provimento Efetivo na estrutura de pessoal do Município de Major Vieira, especialmente:</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4874/requerimento_21-2022_-_convocacao_secretaria_franciele_geraldo_-_projeto_pot.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4874/requerimento_21-2022_-_convocacao_secretaria_franciele_geraldo_-_projeto_pot.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Presidência da Casa, o encaminhamento de expediente à Sra. FRANCIELE GERALDO, Secretária Municipal de Assistência Social, CONVOCANDO-A para comparecer na sede da Câmara Municipal de Major Vieira, na sessão ordinária do dia 20 de Junho de 2022, às 19:00 horas, para prestar informações e esclarecimentos sobre o Projeto de Lei nº 21/2022: Reformula o Programa Operação Trabalho - POT do município de Major Vieira - SC e dá outras providências.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4875/requerimento_22-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_concluido.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4875/requerimento_22-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_concluido.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Presidência da  Casa,  o encaminhamento de expediente  convidando o Prefeito Municipal – Sr. Adilson Lisczkovski, a Secretária de Saúde -  Sra. Sílvia Clarice Kondrat e a Superintendente do Hospital Municipal São Lucas - Sra. Joci Mari de Oliveira da Silveira para comparecerem na sede da Câmara  Municipal de Major Vieira, no dia 20 de Junho de 2022, às 17:30horas, para participar de reunião relativa ao funcionamento do Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4930/requerimento_23-2022_-_requer_informacoes_-_projeto_suplementacao_2-500-000.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4930/requerimento_23-2022_-_requer_informacoes_-_projeto_suplementacao_2-500-000.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Sr. Prefeito Municipal, Sr. Adilson _x000D_
 Lisczkovski,  e  o Sr. Secretário de Administração  - Joel  Martins  Alves,  seja  encaminhado _x000D_
 demonstrativo de excesso de arrecadação atualizado até o mês de junho do corrente exercício _x000D_
 financeiro.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4938/requerimento_24-2022_-_pagamento_antecipado_das_ferias_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4938/requerimento_24-2022_-_pagamento_antecipado_das_ferias_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>REQUER ao Sr. Prefeito Municipal, Sr. Adilson Lisczkovski, e ao Sr. Secretário de Administração - Joel Martins Alves, que seja verificada a possibilidade da realização do pagamento das férias aos servidores públicos, antes de seu início.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4939/requerimento_025-2022_-_secretaria_de_infraestrutura_e_mobilidade_-_linha_transporte_publico_-_major_vieira_-_canoinhas.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4939/requerimento_025-2022_-_secretaria_de_infraestrutura_e_mobilidade_-_linha_transporte_publico_-_major_vieira_-_canoinhas.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Secretaria Estadual de Infraestrutura e Mobilidade que sejam tomadas providências com relação a linha de transporte público intermunicipal existente entre os Municípios de Major Vieira e Canoinhas.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5005/requerimento_26-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_22.08.2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5005/requerimento_26-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_22.08.2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Presidência da  Casa,  o encaminhamento de expediente  convidando o Prefeito Municipal – Sr. Adilson Lisczkovski, a Secretária de Saúde -  Sra. Sílvia Clarice Kondrat e a Superintendente do Hospital Municipal São Lucas - Sra. Joci Mari de Oliveira da Silveira para comparecerem na sede da Câmara  Municipal de Major Vieira, no dia 22 de Agosto de 2022, às 17:30 horas, para participar de reunião relativa ao funcionamento do Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5006/requerimento_27-2022_-_transporte_-_pericia_inss_-_vereadora_vilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5006/requerimento_27-2022_-_transporte_-_pericia_inss_-_vereadora_vilma.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal – Sr. Adilson Lisczkovski, que tome todas as medidas necessárias para assegurar aos munícipes majorvieirenses hipossuficientes, o transporte para que possam realizar suas perícias médicas junto ao INSS.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5170/requerimento_no_28-2022-_laercio-_licenca_interesse_particular.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5170/requerimento_no_28-2022-_laercio-_licenca_interesse_particular.pdf</t>
   </si>
   <si>
     <t>REQUERER a concessão por esta Casa Legislativa, de LICENÇA do cargo de vereador, sem remuneração, para o trato de interesses particulares, no período compreendido entre 13 de setembro a 12 de outubro de 2022.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5171/requerimento_no_29-2022-vicente-_licenca_interesse_particular.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5171/requerimento_no_29-2022-vicente-_licenca_interesse_particular.pdf</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5199/requerimento_30_-_2022_-_pautar_projeto_de_decreto_legislativo_-_vereadora_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5199/requerimento_30_-_2022_-_pautar_projeto_de_decreto_legislativo_-_vereadora_soleima.pdf</t>
   </si>
   <si>
     <t>, REQUER ao Sr. Presidente da Câmara Municipal de Major Vieira, Vereador Silvio Kizema, que o projeto de Decreto Legislativo n° 01/2022 seja incluído na pauta da próxima sessão ordinária desta Casa de Leis, nos termos do artigo 41 do Regimento Interno da Câmara Vereadores de Major Vieira.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5200/requerimento_31_-_2022_-_piso_dos_professores_-_vereadora_soleima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5200/requerimento_31_-_2022_-_piso_dos_professores_-_vereadora_soleima.pdf</t>
   </si>
   <si>
     <t>REQUER ao Sr. Prefeito Adilson Lisczkovski que tome todas as medidas necessárias para que o Piso do Magistério seja pago a todos os Professores do Município de Major Vieira, o mais breve possível.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5215/requerimento_32-2022_-_requer_informacoes_-_projetos_suplementacao_34_e_35-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5215/requerimento_32-2022_-_requer_informacoes_-_projetos_suplementacao_34_e_35-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Sr. Prefeito Municipal, Sr. Adilson Lisczkovski, e o Sr. Secretário Municipal Joel Martins Alves, seja encaminhado demonstrativo de excesso de arrecadação atualizado até o mês de setembro do corrente exercício financeiro.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5245/requerimento_33_-_2022_-_devolucao_dos_valores_diarias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5245/requerimento_33_-_2022_-_devolucao_dos_valores_diarias.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Prefeito do Município de Major Vieira, Sr. Adilson Lisczcovski, que efetive a devolução dos valores das diárias recebidas com fundamento no Decreto 1977, de 02 de dezembro de 2021, considerando sua revogação pelo Decreto 2038, de 28 de setembro de 2022.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5315/requerimento_34_-_2022_-_beneficiarios_material.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5315/requerimento_34_-_2022_-_beneficiarios_material.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Sr. Adilson Lisczkovski, Prefeito Municipal, e a Sra. Franciele Geraldo, Secretária de Assistência Social do Município de Major Vieira, a relação de todas as pessoas que foram beneficiadas neste ano de 2022, com doação de material de construção, material elétrico e fornecimento de mão de obra, nos termos da Lei Municipal n° 2.561/2021.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5345/requerimento_35_-_2022_-_biblioteca_publica.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5345/requerimento_35_-_2022_-_biblioteca_publica.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Sr. Adilson Lisczkovski, Prefeito Municipal, que sejam realizados estudos com vias à elaboração de Projeto de lei, que autorize a destinação de uma das salas do imóvel público localizado na Praça Júlio Costa, para a construção e instalação de uma Biblioteca Pública.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5354/requerimento_36-2022_-_celesc.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5354/requerimento_36-2022_-_celesc.pdf</t>
   </si>
   <si>
     <t>REQUER ao Gerente da Agência Regional da CELESC de Mafra, Senhor Leandro Gonçalves de Oliveira, informar se a CELESC tem conhecimento das reiteradas  quedas de energia, causadas por explosões na fiação elétrica, que vem ocorrendo no prolongamento da Rua Luiz Davet, na saída para a Rodovia 477, próximo ao estabelecimento comercial VPM Pneus, e quais as medidas que vem sendo tomadas para a resolução desse problema de fornecimento de energia elétrica, que vem ocasionando sérios danos materiais aos moradores e empresários locais.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO PROMULGADA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4971/resolucao_no_123-2022_-_licenca_interesse_partic_-_soleima_aparecida_de_oliveira.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4971/resolucao_no_123-2022_-_licenca_interesse_partic_-_soleima_aparecida_de_oliveira.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA INTERESSES PARTICULARES, A VEREADORA SOLEIMA APARECIDA DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4972/resolucao_no_124-2022_-_licenca_tratamento_de_saude_-_anderson_gean_fernandes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4972/resolucao_no_124-2022_-_licenca_tratamento_de_saude_-_anderson_gean_fernandes.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAMENTO DE SAÚDE, AO VEREADOR ANDERSON GEAN FERNANDES”.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4973/resolucao_no_125-2022_-_licenca_interesses_particulares_-_osnildo_ricardo_da_cruz.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4973/resolucao_no_125-2022_-_licenca_interesses_particulares_-_osnildo_ricardo_da_cruz.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA INTERESSES PARTICULARES, AO VEREADOR OSNILDO RICARDO DA CRUZ”.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4974/resolucao_no_126-2022_-_regulamentacao_trabalho_remoto_-_lactantes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4974/resolucao_no_126-2022_-_regulamentacao_trabalho_remoto_-_lactantes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONDIÇÕES DIFERENCIADAS A LACTANTES PARA EXERCÍCIO DE SUAS FUNÇÕES INSTITUCIONAIS.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4624/substitutivo_-_credito_adicional_-_01-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4624/substitutivo_-_credito_adicional_-_01-2022.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI ORDINÁRIA N° 01/2022 DE 31 DE JANEIRO DE 2022 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS (R$ 267.283,63).</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4639/substitutivo_-_credito_adicional_-_01-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4639/substitutivo_-_credito_adicional_-_01-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS (R$ 267.283,65).</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4836/substitutivo_-_plc_02-2022_-_cria_cargos_de_agentes_de_servicos_publicos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4836/substitutivo_-_plc_02-2022_-_cria_cargos_de_agentes_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR N° 02/2022 _x000D_
 _x000D_
 “CRIA CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA DE PESSOAL DO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5325/substitutivo_-_imovel_policia_militar_-_pl_038-2022.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5325/substitutivo_-_imovel_policia_militar_-_pl_038-2022.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI ORDINÁRIA N° 038/2022 DE 28 DE OUTUBRO DE 2022_x000D_
 “AUTORIZA O PODER EXECUTIVO A OUTORGAR CONCESSÃO DO DIREITO REAL DE USO DE IMÓVEL PERTENCENTE AO MUNICÍPIO DE MAJOR VIEIRA PARA O ESTADO DE SANTA CATARINA, PARA INSTALAÇÃO DE UNIDADE DA POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4692,67 +4692,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4617/ata_no_55_da_9a_sessao_extraordinaria_22-12-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4623/ata_no_01_da_1a_sessao_ordinaria_02-02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4640/ata_no_02_da_2a_sessao_ordinaria_07-02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4650/ata_no_03_da_3a_sessao_ordinaria_14-02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4684/ata_no_04_da_4a_sessao_ordinaria_21-02-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4686/ata_no_05_da_5a_sessao_ordinaria_02-03-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4699/ata_no_06_da_6a_sessao_ordinaria_07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4708/ata_no_07_da_7a_sessao_ordinaria_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4718/ata_no_08_da_8a_sessao_ordinaria_21-03-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4720/ata_no_09_da_9o_sessao_ordinaria_28-03-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4762/ata_no_10_da_10a_sessao_ordinaria_04-04-20222.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4767/ata_no_11_da_11a_sessao_ordinaria_11-04-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4793/ata_n.o_12_da_12a_sessao_ordinaria_18-04-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4806/ata_no_13_da_13a_sessao_ordinaria_25-04-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4817/ata_no_14_da_14a_sessao_ordinaria_04-05-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4829/ata_no_15_da_15a_sessao_ordinaria_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4833/ata_no_16_da_16a_sessao_ordinaria_16-05-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4840/ata_no_17_da_17a_sessaoordinaria_23-05-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4852/ata_no_18_da_18a_sessaoordinaria_30-05-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4876/ata_no_19_da_19a_sessaoordinaria_06-06-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4879/ata_no_20_da_20a_sessaoordinaria_13-06-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4883/ata_no_21_da_21a_sessaoordinaria_20-06-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4914/ata_no_22_da_22a_sessaoordinaria_27-06-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4927/ata_no_23_da_23a_sessaoordinaria_04-07-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4936/ata_no_24_da_24a_sessaoordinaria_11-07-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4992/ata_no_25_da_25a_sessaoordinaria_01-08-2022.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5000/ata_no_26_da_26a_sessaoordinaria_08-08-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5004/ata_no_27_da_1a_sessao_extraordinaria_10-08-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5024/ata_no_28_da_27a_sessaoordinaria_15-08-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5078/ata_no_29_da_28a_sessaoordinaria_22-08-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5142/ata_no_30_da_29a_sessaoordinaria_29-08-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5172/ata_no_31_da_30a_sessaoordinaria_05-09-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5178/ata_no_32_da_31a_sessao_ordinaria_12-09-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5179/ata_no_33_da_2a_sessao_extraordinaria_12-09-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5190/ata_no_34_da_32a_sessao_ordinaria_19-09-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5191/ata_no_35_da_3a_sessao_extraordinaria_19-09-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5219/ata_no_36_da_33a_sessao_ordinaria_26-09-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5240/ata_no_37_da_34a_sessao_ordinaria_03-10-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5277/ata_no_38_da_35a_sessao_ordinaria_10-10-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5287/ata_no_39_da_36a_sessao_ordinaria_17-10-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5312/ata_no_40_da_37a_sessao_ordinaria_24-10-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5316/ata_no_41_da_38a_sessao_ordinaria_03-11-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5323/ata_no_42_da_39a_sessao_ordinaria_07-11-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5324/ata_no_43_da_4a_sessao_extraordinaria_07-11-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5334/ata_no_44_da_40a_sessao_ordinaria_14-11-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5343/ata_no_45_da_41a_sessao_ordinaria_21-11-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5350/ata_no_46_da_42a_sessao_ordinaria_28-11-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5381/ata_no_47_da_43a_sessao_ordinaria_07-12-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5397/ata_no_48_da_44a_sessao_ordinaria_12-12-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5400/ata_no_49_da_45a_sessao_ordinaria_19-12-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5414/ata_no_50_da_5a_sessao_extraordinaria_20-12-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4703/emenda_001_-_recomposicao_servidores_-_modifica_redacao_art._1_pl_10-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4704/emenda_002_-_recomposicao_servidores_-_modifica_redacao_art._2_-_pl_10-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4705/emenda_003_-_recomposicao_servidores_-_modifica_redacao_art._4_-_pl_10-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4710/emenda_004_-_recomposicao_servidores_-_modificativa_art._3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4723/emenda_001_-_projeto_de_lei_14-2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4932/emenda_001_-_decreto_legislativo_-_susta_efeitos_do_decreto_1977_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5177/emenda_001_-_projeto_de_lei_31-2022_-_aprendizagem_na_cultura_digital.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5318/emenda_001_-_projeto_de_lei_37-2022_-_moto_cdl_-_ementa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5319/emenda_002_-_projeto_de_lei_37-2022_-_moto_cdl_-_natal_pascoa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda_001_modificativa_-_cfof_-_pl__039-2022_-_artigo_12-_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda_002_modificativa_-_cfof_-_pl__039-2022_-_artigo_18-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda_003_modificativa_-_cfof_-_numeracao_dos_artigos_a_partir_do_artigo_25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda_004_modificativa_-_cfof_-_altera_redacao_do_art._28.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda_005_modificativa_-_cfof_-_altera_art._46.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda_002_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda_003_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda_001_modificativa_-_cfof_-_pl__040-2022_-_artigo_4-_loa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda_04_-_projeto_de_lei_040-2022_-_loa_-_anexo_emendas_impositivas_-_final.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5399/emenda_001_-_impossibilidade_de_carencia_para_amortizar_o_debito_-_emprestimo_badesc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4618/indicacao_no_01-2021_-_construcao_de_2_lombada_igreja_do_lageado_liso_-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4619/indicacao_no_02-2022_-_recuperacao_estradas_rio_vermelho_-_ver._silvio_e_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4637/indicacao_no_03_-_2022_-_tubulacao_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4638/indicacao_no_04-2022_-_asfalto_saida_pulador_instalacao_placa_fim_do_asfalto-_ver_vilma_e_vicente.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4629/indicacao_no_05-2022_-_academia_ao_ar_livre-_ginasio-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4630/indicacao_no_06_-2022_-_esgoto_a_ceu_aberto_-_rua_do_butia_-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4631/indicacao_no_07_-2022_-_encascalhamento_partio_madeireira_ruthes_-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4632/indicacao_no_08-2022_-construcao_parque_linear_rio_manjolo_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4633/indicacao_no_09_-2022_-_esgoto_a_ceu_aberto_rua_marcelino_martins_e_escascalhamento_empresa_rt_estofados_-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4634/indicacao_no_10_-2022_-_encascalhamento_elcio_kasprzak_-__rio_novo_de_cima__-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4635/indicacao_no_11_-2022_-_encascalhamento_a_propriedade_do_eduardo_luiz_loch_no_rio_novo__-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4636/indicacao_no_12-2022_-_construcao_de__museu_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4651/indicacao_no_13-2022_-_sinalizacao_hospital_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4652/indicacao_no_14-2022_-_ar_condicionado_hospital_e_pa_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4653/indicacao_no_15-2022_-_bueiro_dirceu_pires_-_ver._vicente.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4654/indicacao_no_16-2022_-construcao_pesseio_publico_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4655/indicacao_no_17_-2022_-_iluminacao_afonso_subzack_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4656/indicacao_no_18-2021_-_projeto_turismo_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4661/indicacao_no_019_-_2022_-_treinamento_professores_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4662/indicacao_no_20_-2022_-_encascalhamento_patio_latco___-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4663/indicacao_no_21_-2022_-_encascalhamento_na_propriedade_do_gilvane_j._becker_no_rio_novo__-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4671/indicacao_no_22-2022_-_acessibilidade_modulo_esportivo-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4672/indicacao_no_23-2022_-_construcao_ponte_sol_nascente_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4673/indicacao_no_24_-_2022_-_tubulacao_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4674/indicacao_no_25_-_2022_-_doacao_de_imovel_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4675/indicacao_no_26_-_2022_-_contratacao_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4676/indicacao_no_27_-_2022_-_ver_laercio_-_manutencao_-_rede_de_energia_eletrica_rio_novo_do_meio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4679/indicacao_no_28-2022_-__bancos_na_area_externa_do_pa_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4687/indicacao_no_29-2022_-_calcada_nova_brasilia_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4688/indicacao_no_30-2022_-_bueiro_lavacao_nova_brasilia_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4689/indicacao_no_31-2022_-_encascalhamento_-_ver._silvio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4702/indicacao_no__32-_2022_-_ver_laercio_-_poda_das_arvores_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4706/indicacao_no_33-2022_-_sinalizacao_cruzamentos_-_ver._alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4707/indicacao_no_34-2022_-_coleta_de_lixo_sol_nascente_-_ver._vilma.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4709/indicacao_no_35-2022_-_encascalhamento_-_ver._silvio_-_tiago_mello_-_colonia_ruthes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4715/indicacao_no_36_-_2022_-_doacao_de_imovel_ver._antonio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4716/indicacao_no_37_-_2022_-_aquisicao_de_veiculo_para_atendimentos_veterinarios._ver._vicente.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4717/indicacao_no_38-2021_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4719/indicacao_n_o_39-2022_-_ver._vicente.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4721/indicacao_no_040_-2022_-_ponto_de_onibus__-ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4722/indicacao_no_41-2022_-_patrolamento_estrada_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4726/indicacao_no_42-2022_-_patrolamento_e_encascalhamento_estrada_lageado_liso_-_ver._alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4792/indicacao_n43-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4809/indicacao_n_44-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4819/indicacao_n_45-2022_-_ver_silvio_e_osnildo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4820/indicacao_n_46-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4821/indicacao_n_47-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4822/indicacao_n_48-2022_-_ver_vilma_em_construcao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4823/indicacao_n_49-2022_-_ver_osnildo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4824/indicacao_n_50-2022_-_ver_osnildo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4826/indicacao_no_051-2022_-_transporte_criancas_educacao_infantil__-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4827/indicacao_n_52-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4828/indicacao_n_53-2022_-_soleima.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4832/indicacao_n_54-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4834/indicacao_n_55-2022_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4835/indicacao_n_56-2022_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4837/indicacao_n_57-2022_-_vilma_e_vicente.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4838/indicacao_n_58-2022_-_osnildo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4843/indicacao_n_59-2022_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4844/indicacao_no_60-2022_-_patrolamento_butia-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4845/indicacao_n_61-2022_-_osnildo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4851/indicacao_no_62_-2022_-_alargamento_de_estrada_-_ver.__laercio.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4853/indicacao_no_63_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4865/indicacao_n_64-2022_-_vilma.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4870/indicacao_no_65_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4871/indicacao_no_66_-2022_-_ver.__silvio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4877/indicacao_no_67_-2022_-_ver.__silvio_-_vilma_e_alcir.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4878/indicacao_n_65-2022-alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4882/indicacao_n_69-2022-antonio_almeida.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4884/indicacao_n_70-2022-todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4898/indicacao_no_70-2022_-_construcao_de_ponto_de_onibus_-_silvio_e_alcir.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4908/indicacao_no_72_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4920/indicacao_no_73_-2022_-_vereadoras_soleima_e_vilma.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4921/indicacao_no_74_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4922/indicacao_no_75-2022_-_vereador_antonio_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4926/indicacao_no_76_-2022_-_ver.__silvio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4928/indicacao_no_77_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4940/indicacao_n_78-2022-_vereadores_silvio_e_vicente.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4941/indicacao_no_79_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4993/indicacao_no_80-2022_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4994/indicacao_no_81-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4995/indicacao_no_82-2022_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4996/indicacao_no_83-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4997/indicacao_no_84-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4998/indicacao_no_85-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5001/indicacao_no_86-2022_-__laercio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5002/indicacao_no_87-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5003/indicacao_no_88-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5019/indicacao_no_89-2022_-__vicente.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5018/indicacao_no_90-2022_-__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5020/indicacao_no_91-2022_-__laercio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5033/indicacao_no_92-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5138/indicacao_n_93-2022_-_vicente_e_alcir.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5139/indicacao_no_94-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5140/indicacao_no_95-2022_-__alcir_de_deus_bueno.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5141/indicacao_n._96-2022_-_alcir_de_deus_bueno.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5155/indicacao_no_97-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5156/indicacao_no_98-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5192/indicacao_no_99-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5194/indicacao_no_100_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5195/indicacao_no_101_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5196/indicacao_no_102_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5197/indicacao_no_103_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5198/indicacao_no_104_-2022_-_ver.__augustinho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5210/indicacao_no_105_-2022_-_ver.__osnildo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_106_-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5212/indicacao_no_107_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5213/indicacao_no_108_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5214/indicacao_no_109_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5216/indicacao_no_110_-2022_-_ver._silvio_kizema.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5217/indicacao_no_111_-2022_-_ver._silvio_kizema_-_copia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5218/indicacao_no_112_-2022_-_ver._silvio_kizema_-_copia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5237/indicacao_no_113_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5238/indicacao_no_114_-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5239/indicacao_no_115_-2022_-_vera._vilma.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5241/indicacao_no_116-2022_-_calcamento_rua_fioravante_ribeiro_da_silva_-_vereadora_soleima_-_silvio_-_antonio_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5274/indicacao_no_117_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5275/indicacao_no_118_-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5276/indicacao_no_119_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5282/indicacao_no_120_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5283/indicacao_no_121_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5284/indicacao_no_122-2022-__ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5285/indicacao_n_.123-2022_-todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5286/indicacao_no_124-2022-__ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5311/indicacao_no_125_-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5314/indicacao_no_126_-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5321/indicacao_no_127_-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5322/indicacao_no_128_-2022_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5331/indicacao_no_129-2022-_lombada_fisica_-_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5332/indicacao_no_130-2022-_ver._vilma_-_em_construcao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5333/indicacao_no_131-2022-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5335/indicacao_no_132-2022-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5336/indicacao_no_133-2022-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5339/indicacao_no_134_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5340/indicacao_no_135-2022-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5341/indicacao_no_136-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5342/indicacao_no_137-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5346/indicacao_no_138-2022_-__ver_vilma_-_antonio_-_alcir_i_-_antonio_de_deus_-_soleima_-_laercio_-_vicente.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5351/indicacao_no_139-2022_-alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5352/indicacao_no_140-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5353/indicacao_no_141-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5364/indicacao_no_142-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5365/indicacao_no_143-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5366/indicacao_no_144-2022_-_massa_asfaltica_hospital_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5367/indicacao_no_145-2022-_ver._alcir_iarr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5379/indicacao_no_146-2022-_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5380/indicacao_no_147-2022-_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5382/indicacao_no_148-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5398/indicacao_no_149-2022-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4693/mocao_01-2021_-_mocao_de_pesar_-_falecimento_sr_valdir_martins_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4694/mocao_02-2022_-_aplausos_dia_da_mulher_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4761/mocao_03-2022_-_aplausos_-_et_pater_filium_-ver._lezan.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_04-2022_-_mocao_de_pesar_-_falecimento_ver_anderson_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4881/mocao_05-2022_-_mocao_de_pesar_-_falecimento_sr_sergio_roberto_lezan_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4885/mocao_06-2022_-_mocao_de_pesar_-_falecimento_sra_valdirene_caetano_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4886/mocao_07-2022_-_mocao_de_pesar_-_falecimento_sra__-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5089/mocao_08-2022_-_mocao_de_pesar_-_falecimento_gilmar_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5317/ccf_001034.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4622/pedido_de_informacoes_01-2022_-_vereadora_vilma_-_destinacao_tubos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4641/pedido_de_informacoes_02-2022_-todos_os__vereadores_-_relacao_de_servidores_contratados_temporariamente.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4667/pedido_de_informacoes_03-2022_-_vereadora_vilma_-_destinacao_tubos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4669/pedido_de_informacoes_04-2022_-_vereadora_vilma_-_garagem_carros_saude_com_nova_logo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4670/pedido_de_informacoes_05-2022_-_vereadora_vilma_-_conclusao_pa_com_nova_logo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4677/pedido_de_informacoes_06-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4678/pedido_de_informacoes_07-2022_-_tomada_hospital-_carros_eletricos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4690/pedido_de_informacoes_08-2022_-_emenda_dr._vicente_caropreso_-_r100.00000_ver._antonio_e_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4695/pedido_de_informacoes_09-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4701/pedido_de_informacoes_010-2022_-todos_os__vereadores_-_procon.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4713/pedido_de_informacoes_011-2022_-_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4724/pedido_de_informacoes_012-2022_-_vereadores_laercio_alcir_e_vilma_-_cfof.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4763/pedido_de_informacoes_013-2022_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4794/pedido_de_informacoes_14-2022_-todos_os__vereadores_-_relacao_de_servidores_em_comissao_-_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4808/pedido_de_informacoes_no_15-2020-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4810/pedido_de_informacoes_n.o_16-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4813/pedido_de_informacoes_n.o_17-_2022_-_vereadora_vilma_-_van_apae.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4818/pedido_de_informacoes_018-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4839/pedido_de_informacoes_019-2022_-_vereadoras_vilma_e_soleima.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4841/pedido_de_informacoes_020-2022_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4848/pedido_de_informacoes_021-2022_-_vereador_vicente_-_creche_pulador.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4869/pedido_de_informacoes_022-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4872/pedido_de_informacoes_023-2022_-_comissao_de_financas_-_falta_de_resposta_ao_pedido_de_informacoes_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4873/pedido_de_informacoes_024-2022_-_todos_os_vereadores_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4880/pedido_de_informacoes_025-2022_-_comissao_de_educacao_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4913/pedido_de_informacoes_n.o_26-_2022_-_vereadora_vilma_-_caminhao_lixo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4937/pedido_de_informacoes_n.o_27-_2022_-_todos_os_vereadores_-_coletivo_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4999/pedido_de_informacoes_n.o_28-_2022_-_vereadora_vilma__e_soleima_-_veiculos_da_saude_-_despesas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5028/pedido_de_informacoes_029-2022_-todos_os__vereadores_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5021/pedido_de_informacoes_n.o_30-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5022/pedido_de_informacoes_n.o_31-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5023/pedido_de_informacoes_32-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5095/pedido_de_informacoes_33-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_informacoes_034-2022_-_comissao_de_constituicao_justica_e_redacao_-_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_informacoes_035-2022_-_notebooks_para_os_professores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5158/pedido_de_informacoes_036-2022_-_destinacao_devolucao_camara_229-000_-_aquisicao_spin_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5193/pedido_de_informacoes_n.o_37-_2022_-todos_os_vereadores_-_veiculo_amarok.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5201/pedido_de_informacoes_038-2022_-todos_os__vereadores_-carga_horaria_medicos_esf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5235/pedido_de_informacoes_n.o_39-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5236/pedido_de_informacoes_n.o_40-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5242/pedido_de_informacoes_n.o_41-_2022_-economia_expediente_externo_-_antonio_alcir_soleima_vilma_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_informacoes_n.o_42-_2022_-soleima_-_pagamento_de_verbas_rescisorias_servidora_educacao_-_veradora_soleima.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_informacoes_n.o_43-_2022_-soleima_-_insalubridade_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5278/pedido_de_informacoes_044-2022_-_laercio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5279/pedido_de_informacoes_45-2022_-_vereador_laercio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5281/pedido_de_informacoes_46-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5280/pedido_de_informacoes_47-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5288/pedido_de_informacoes_48-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5297/pedido_de_informacoes_049-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_retirada_projetos_lc02_lo03_e_lo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5298/pedido_de_informacoes_050-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_empresa_reciclagem_-_auxilio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5337/pedido_de_informacoes_051-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5344/pedido_de_informacoes_n.o_52_2022_-.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5377/pedido_de_informacoes_53-2022_-_vereador_laercio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5378/pedido_de_informacoes_54-2022_-_vereador_laercio.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4968/portaria_no_01-2022_-_designa_tesoureiro_tercio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4942/002-2022_-_concede_ferias_tercio_concessao_de_20_dias_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4965/portaria_n.o_03-2022_-_horario_excepcional_-_inicio_de_ano.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4966/portaria_n.o_04-2022_-_designa_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4953/portaria_n_05-2022_cadastro_de_veiculo_-_ver_osnildo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4943/006-2022_-_concede_pagamento_de_ferias_laudir_pagamento_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4944/007-2022_-_concede_ferias_luci_concessao_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4945/008-2022_-_concede_ferias_luci_concessao_de_10_dias_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4947/009-2022_-_concede_adicionais_edenilson_trienio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4948/010-2022_-_nomeia_coord_tec_leg_-_bruno_novack_comissionado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4969/portaria_no_011-2022_-_designa_tesoureira_lucilene.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4949/012-2022_-_concede_adicionais_maryell_trienio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4970/portaria_no_13-2022_estabelece_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4954/portaria_n_14-2022_-_concede_ferias_maryell_2022_25_dias.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4955/portaria_n_15-2022_-_concede_ferias_maryell_2022_05_dias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4956/portaria_n_16-2022_luto_falecimento_vereador_anderson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4957/portaria_n_17-2022_cadastro_de_veiculo_-_ver_antonio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4958/portaria_n_18-2022_-_concede_ferias_tercio_2022_06_dias.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4959/portaria_n_19-2022_-_reajuste_valor_ressarcimento_combustivel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4960/portaria_n_20-2022_luto_falecimento_ex-vereador_sergio_r_lezan.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4961/portaria_n_21-2022_exonera_servidora_laudir_ap_de_olvieira.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4967/portaria_n.o_22-2022_-_substitui_membro_da_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4962/portaria_n_24-2022_cadastro_de_veiculo_-_ver_alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4950/025-2022_-_concede_15_dias_residuo_ferias_luci_concessao_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4963/portaria_n_26-2022_-_concede_pagamento_de_ferias_edenilson_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4951/027-2022_-_homologo_resultado_final_de_proc_seletivo_n_01-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4964/portaria_n_28-2022_cadastro_de_veiculo_-_funcionario_-_edenilson.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4952/029-2022_-_nomeia_zeladora_-_janaina_pape_temporaria_-_proc_sel_simplif_01-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4854/projeto_de_decreto_legislativo_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5173/projeto_de_decreto_legislativo_no_002-2022_-_contas_2020_-_rejeicao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4643/projeto_l.c_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4764/ccf_0001141.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4812/p.l.c._no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4616/ccf_000858.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4626/ccf_000869.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4628/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4627/projeto_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4657/projeto_de_lei_005-2022_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4658/projeto_de_lei_006-2022_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4659/projeto_de_lei_007-2022_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4660/ccf_000907.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4668/p.l.o_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4685/ccf_000935.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4696/p.l.o_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4697/p.l.o_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4698/p.l.o_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4711/p.l.o._no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4712/p.l.o._no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4765/ccf_0001161.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4791/ccf_0001881.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4816/p.l._18-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4825/p.l_no19-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4830/ccf_0003141.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4831/p.l._no_21-2022_-_pot.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4887/projeto_de_lei_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4903/projeto_de_lei_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4904/projeto_de_lei_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4929/ccf_0004481.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4933/projeto_de_lei_no_26-2022_2.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4934/ccf_0004681.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4935/projeto_de_lei_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4946/projeto_de_lei_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4991/projeto_de_lei_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5061/projeto_de_lei_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5176/projeto_de_lei_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5188/projeto_de_lei_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_lei_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5202/ccf_0009081.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5203/projeto_de_lei_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5293/projeto_de_lei_n37.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5294/projeto_de_lei_n38.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5295/ldo_parte_1_merged.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5296/loa_2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5320/ccf_001045.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5338/ccf_001073.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5347/ccf_001080.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5348/ccf_001084.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5349/ccf_001085.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5376/ccf_001123.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4700/projeto_de_resolucao_n.o_01-2022_-_trabalho_remoto_para_lactantes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_resolucao_n.o_02-2022_-_aprovacao_o_orcamento_de_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4620/requerimento_01-2022_-_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4621/requerimento_no_02-2022-_soleima_aparecida_de_oliveira_-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4625/requerimento_03-2022_-_policiamento_-_onda_de_furtos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4666/requerimento_n_04-2022_-_revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4664/requerimento_05-2022_-_projeto_03-2022_-_12x36.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4665/requerimento_06-2022_-_natalidade_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4680/requerimento_07-2022_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4681/requerimento_08-2022_-_doacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4682/requerimento_09-2022_-_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4683/requerimento_10-2022_-_notas_de_servico.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4691/requerimento_11-2022_-_audiencia_3_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4692/requerimento_12-2022_-_documento_lrf_-_projeto_refis.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4714/requerimento_no_13-2022-_osnildo_ricardo_da_cruz_-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4725/requerimento_14-2022_-_tomada_de_providencias_-_reclamacao_facebook_-_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4766/requerimento_15-2022_-_notas_de_servico_-_soleima.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4768/requerimento_16-2022_-_notas_de_servico_-_referencia_a_veiculo_-_silvio_-_soleima_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4815/requerimento_17-2022_-_reparo_buracos_sc_477.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4846/ccf_0003441.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4842/requerimento_19-2022_-_licitacao_administracao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4855/requerimento_20-2022_-_lrf_-_aumento_de_despesa_com_pessoal_-_projeto_criacao_de_cargos_agentes_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4874/requerimento_21-2022_-_convocacao_secretaria_franciele_geraldo_-_projeto_pot.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4875/requerimento_22-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_concluido.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4930/requerimento_23-2022_-_requer_informacoes_-_projeto_suplementacao_2-500-000.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4938/requerimento_24-2022_-_pagamento_antecipado_das_ferias_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4939/requerimento_025-2022_-_secretaria_de_infraestrutura_e_mobilidade_-_linha_transporte_publico_-_major_vieira_-_canoinhas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5005/requerimento_26-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5006/requerimento_27-2022_-_transporte_-_pericia_inss_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5170/requerimento_no_28-2022-_laercio-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5171/requerimento_no_29-2022-vicente-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5199/requerimento_30_-_2022_-_pautar_projeto_de_decreto_legislativo_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5200/requerimento_31_-_2022_-_piso_dos_professores_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5215/requerimento_32-2022_-_requer_informacoes_-_projetos_suplementacao_34_e_35-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5245/requerimento_33_-_2022_-_devolucao_dos_valores_diarias.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5315/requerimento_34_-_2022_-_beneficiarios_material.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5345/requerimento_35_-_2022_-_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5354/requerimento_36-2022_-_celesc.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4971/resolucao_no_123-2022_-_licenca_interesse_partic_-_soleima_aparecida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4972/resolucao_no_124-2022_-_licenca_tratamento_de_saude_-_anderson_gean_fernandes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4973/resolucao_no_125-2022_-_licenca_interesses_particulares_-_osnildo_ricardo_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4974/resolucao_no_126-2022_-_regulamentacao_trabalho_remoto_-_lactantes.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4624/substitutivo_-_credito_adicional_-_01-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4639/substitutivo_-_credito_adicional_-_01-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4836/substitutivo_-_plc_02-2022_-_cria_cargos_de_agentes_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5325/substitutivo_-_imovel_policia_militar_-_pl_038-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4617/ata_no_55_da_9a_sessao_extraordinaria_22-12-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4623/ata_no_01_da_1a_sessao_ordinaria_02-02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4640/ata_no_02_da_2a_sessao_ordinaria_07-02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4650/ata_no_03_da_3a_sessao_ordinaria_14-02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4684/ata_no_04_da_4a_sessao_ordinaria_21-02-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4686/ata_no_05_da_5a_sessao_ordinaria_02-03-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4699/ata_no_06_da_6a_sessao_ordinaria_07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4708/ata_no_07_da_7a_sessao_ordinaria_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4718/ata_no_08_da_8a_sessao_ordinaria_21-03-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4720/ata_no_09_da_9o_sessao_ordinaria_28-03-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4762/ata_no_10_da_10a_sessao_ordinaria_04-04-20222.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4767/ata_no_11_da_11a_sessao_ordinaria_11-04-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4793/ata_n.o_12_da_12a_sessao_ordinaria_18-04-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4806/ata_no_13_da_13a_sessao_ordinaria_25-04-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4817/ata_no_14_da_14a_sessao_ordinaria_04-05-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4829/ata_no_15_da_15a_sessao_ordinaria_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4833/ata_no_16_da_16a_sessao_ordinaria_16-05-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4840/ata_no_17_da_17a_sessaoordinaria_23-05-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4852/ata_no_18_da_18a_sessaoordinaria_30-05-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4876/ata_no_19_da_19a_sessaoordinaria_06-06-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4879/ata_no_20_da_20a_sessaoordinaria_13-06-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4883/ata_no_21_da_21a_sessaoordinaria_20-06-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4914/ata_no_22_da_22a_sessaoordinaria_27-06-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4927/ata_no_23_da_23a_sessaoordinaria_04-07-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4936/ata_no_24_da_24a_sessaoordinaria_11-07-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4992/ata_no_25_da_25a_sessaoordinaria_01-08-2022.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5000/ata_no_26_da_26a_sessaoordinaria_08-08-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5004/ata_no_27_da_1a_sessao_extraordinaria_10-08-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5024/ata_no_28_da_27a_sessaoordinaria_15-08-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5078/ata_no_29_da_28a_sessaoordinaria_22-08-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5142/ata_no_30_da_29a_sessaoordinaria_29-08-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5172/ata_no_31_da_30a_sessaoordinaria_05-09-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5178/ata_no_32_da_31a_sessao_ordinaria_12-09-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5179/ata_no_33_da_2a_sessao_extraordinaria_12-09-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5190/ata_no_34_da_32a_sessao_ordinaria_19-09-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5191/ata_no_35_da_3a_sessao_extraordinaria_19-09-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5219/ata_no_36_da_33a_sessao_ordinaria_26-09-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5240/ata_no_37_da_34a_sessao_ordinaria_03-10-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5277/ata_no_38_da_35a_sessao_ordinaria_10-10-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5287/ata_no_39_da_36a_sessao_ordinaria_17-10-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5312/ata_no_40_da_37a_sessao_ordinaria_24-10-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5316/ata_no_41_da_38a_sessao_ordinaria_03-11-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5323/ata_no_42_da_39a_sessao_ordinaria_07-11-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5324/ata_no_43_da_4a_sessao_extraordinaria_07-11-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5334/ata_no_44_da_40a_sessao_ordinaria_14-11-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5343/ata_no_45_da_41a_sessao_ordinaria_21-11-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5350/ata_no_46_da_42a_sessao_ordinaria_28-11-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5381/ata_no_47_da_43a_sessao_ordinaria_07-12-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5397/ata_no_48_da_44a_sessao_ordinaria_12-12-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5400/ata_no_49_da_45a_sessao_ordinaria_19-12-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5414/ata_no_50_da_5a_sessao_extraordinaria_20-12-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4703/emenda_001_-_recomposicao_servidores_-_modifica_redacao_art._1_pl_10-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4704/emenda_002_-_recomposicao_servidores_-_modifica_redacao_art._2_-_pl_10-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4705/emenda_003_-_recomposicao_servidores_-_modifica_redacao_art._4_-_pl_10-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4710/emenda_004_-_recomposicao_servidores_-_modificativa_art._3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4723/emenda_001_-_projeto_de_lei_14-2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4932/emenda_001_-_decreto_legislativo_-_susta_efeitos_do_decreto_1977_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5177/emenda_001_-_projeto_de_lei_31-2022_-_aprendizagem_na_cultura_digital.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5318/emenda_001_-_projeto_de_lei_37-2022_-_moto_cdl_-_ementa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5319/emenda_002_-_projeto_de_lei_37-2022_-_moto_cdl_-_natal_pascoa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5355/emenda_001_modificativa_-_cfof_-_pl__039-2022_-_artigo_12-_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5356/emenda_002_modificativa_-_cfof_-_pl__039-2022_-_artigo_18-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5357/emenda_003_modificativa_-_cfof_-_numeracao_dos_artigos_a_partir_do_artigo_25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5358/emenda_004_modificativa_-_cfof_-_altera_redacao_do_art._28.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5359/emenda_005_modificativa_-_cfof_-_altera_art._46.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5360/emenda_002_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5361/emenda_003_modificativa_-_cfof_-_pl__040-2022_-_paragrafo_1_do_artigo_5-_loa-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5362/emenda_001_modificativa_-_cfof_-_pl__040-2022_-_artigo_4-_loa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5363/emenda_04_-_projeto_de_lei_040-2022_-_loa_-_anexo_emendas_impositivas_-_final.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5399/emenda_001_-_impossibilidade_de_carencia_para_amortizar_o_debito_-_emprestimo_badesc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4618/indicacao_no_01-2021_-_construcao_de_2_lombada_igreja_do_lageado_liso_-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4619/indicacao_no_02-2022_-_recuperacao_estradas_rio_vermelho_-_ver._silvio_e_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4637/indicacao_no_03_-_2022_-_tubulacao_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4638/indicacao_no_04-2022_-_asfalto_saida_pulador_instalacao_placa_fim_do_asfalto-_ver_vilma_e_vicente.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4629/indicacao_no_05-2022_-_academia_ao_ar_livre-_ginasio-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4630/indicacao_no_06_-2022_-_esgoto_a_ceu_aberto_-_rua_do_butia_-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4631/indicacao_no_07_-2022_-_encascalhamento_partio_madeireira_ruthes_-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4632/indicacao_no_08-2022_-construcao_parque_linear_rio_manjolo_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4633/indicacao_no_09_-2022_-_esgoto_a_ceu_aberto_rua_marcelino_martins_e_escascalhamento_empresa_rt_estofados_-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4634/indicacao_no_10_-2022_-_encascalhamento_elcio_kasprzak_-__rio_novo_de_cima__-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4635/indicacao_no_11_-2022_-_encascalhamento_a_propriedade_do_eduardo_luiz_loch_no_rio_novo__-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4636/indicacao_no_12-2022_-_construcao_de__museu_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4651/indicacao_no_13-2022_-_sinalizacao_hospital_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4652/indicacao_no_14-2022_-_ar_condicionado_hospital_e_pa_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4653/indicacao_no_15-2022_-_bueiro_dirceu_pires_-_ver._vicente.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4654/indicacao_no_16-2022_-construcao_pesseio_publico_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4655/indicacao_no_17_-2022_-_iluminacao_afonso_subzack_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4656/indicacao_no_18-2021_-_projeto_turismo_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4661/indicacao_no_019_-_2022_-_treinamento_professores_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4662/indicacao_no_20_-2022_-_encascalhamento_patio_latco___-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4663/indicacao_no_21_-2022_-_encascalhamento_na_propriedade_do_gilvane_j._becker_no_rio_novo__-_ver.__leandro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4671/indicacao_no_22-2022_-_acessibilidade_modulo_esportivo-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4672/indicacao_no_23-2022_-_construcao_ponte_sol_nascente_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4673/indicacao_no_24_-_2022_-_tubulacao_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4674/indicacao_no_25_-_2022_-_doacao_de_imovel_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4675/indicacao_no_26_-_2022_-_contratacao_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4676/indicacao_no_27_-_2022_-_ver_laercio_-_manutencao_-_rede_de_energia_eletrica_rio_novo_do_meio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4679/indicacao_no_28-2022_-__bancos_na_area_externa_do_pa_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4687/indicacao_no_29-2022_-_calcada_nova_brasilia_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4688/indicacao_no_30-2022_-_bueiro_lavacao_nova_brasilia_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4689/indicacao_no_31-2022_-_encascalhamento_-_ver._silvio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4702/indicacao_no__32-_2022_-_ver_laercio_-_poda_das_arvores_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4706/indicacao_no_33-2022_-_sinalizacao_cruzamentos_-_ver._alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4707/indicacao_no_34-2022_-_coleta_de_lixo_sol_nascente_-_ver._vilma.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4709/indicacao_no_35-2022_-_encascalhamento_-_ver._silvio_-_tiago_mello_-_colonia_ruthes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4715/indicacao_no_36_-_2022_-_doacao_de_imovel_ver._antonio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4716/indicacao_no_37_-_2022_-_aquisicao_de_veiculo_para_atendimentos_veterinarios._ver._vicente.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4717/indicacao_no_38-2021_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4719/indicacao_n_o_39-2022_-_ver._vicente.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4721/indicacao_no_040_-2022_-_ponto_de_onibus__-ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4722/indicacao_no_41-2022_-_patrolamento_estrada_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4726/indicacao_no_42-2022_-_patrolamento_e_encascalhamento_estrada_lageado_liso_-_ver._alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4792/indicacao_n43-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4809/indicacao_n_44-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4819/indicacao_n_45-2022_-_ver_silvio_e_osnildo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4820/indicacao_n_46-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4821/indicacao_n_47-2022_-_ver_vilma.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4822/indicacao_n_48-2022_-_ver_vilma_em_construcao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4823/indicacao_n_49-2022_-_ver_osnildo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4824/indicacao_n_50-2022_-_ver_osnildo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4826/indicacao_no_051-2022_-_transporte_criancas_educacao_infantil__-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4827/indicacao_n_52-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4828/indicacao_n_53-2022_-_soleima.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4832/indicacao_n_54-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4834/indicacao_n_55-2022_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4835/indicacao_n_56-2022_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4837/indicacao_n_57-2022_-_vilma_e_vicente.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4838/indicacao_n_58-2022_-_osnildo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4843/indicacao_n_59-2022_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4844/indicacao_no_60-2022_-_patrolamento_butia-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4845/indicacao_n_61-2022_-_osnildo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4851/indicacao_no_62_-2022_-_alargamento_de_estrada_-_ver.__laercio.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4853/indicacao_no_63_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4865/indicacao_n_64-2022_-_vilma.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4870/indicacao_no_65_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4871/indicacao_no_66_-2022_-_ver.__silvio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4877/indicacao_no_67_-2022_-_ver.__silvio_-_vilma_e_alcir.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4878/indicacao_n_65-2022-alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4882/indicacao_n_69-2022-antonio_almeida.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4884/indicacao_n_70-2022-todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4898/indicacao_no_70-2022_-_construcao_de_ponto_de_onibus_-_silvio_e_alcir.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4908/indicacao_no_72_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4920/indicacao_no_73_-2022_-_vereadoras_soleima_e_vilma.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4921/indicacao_no_74_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4922/indicacao_no_75-2022_-_vereador_antonio_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4926/indicacao_no_76_-2022_-_ver.__silvio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4928/indicacao_no_77_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4940/indicacao_n_78-2022-_vereadores_silvio_e_vicente.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4941/indicacao_no_79_-2022_-_ver.__laercio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4993/indicacao_no_80-2022_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4994/indicacao_no_81-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4995/indicacao_no_82-2022_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4996/indicacao_no_83-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4997/indicacao_no_84-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4998/indicacao_no_85-2022_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5001/indicacao_no_86-2022_-__laercio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5002/indicacao_no_87-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5003/indicacao_no_88-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5019/indicacao_no_89-2022_-__vicente.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5018/indicacao_no_90-2022_-__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5020/indicacao_no_91-2022_-__laercio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5033/indicacao_no_92-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5138/indicacao_n_93-2022_-_vicente_e_alcir.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5139/indicacao_no_94-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5140/indicacao_no_95-2022_-__alcir_de_deus_bueno.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5141/indicacao_n._96-2022_-_alcir_de_deus_bueno.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5155/indicacao_no_97-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5156/indicacao_no_98-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5192/indicacao_no_99-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5194/indicacao_no_100_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5195/indicacao_no_101_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5196/indicacao_no_102_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5197/indicacao_no_103_-2022_-_ver.__alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5198/indicacao_no_104_-2022_-_ver.__augustinho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5210/indicacao_no_105_-2022_-_ver.__osnildo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_106_-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5212/indicacao_no_107_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5213/indicacao_no_108_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5214/indicacao_no_109_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5216/indicacao_no_110_-2022_-_ver._silvio_kizema.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5217/indicacao_no_111_-2022_-_ver._silvio_kizema_-_copia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5218/indicacao_no_112_-2022_-_ver._silvio_kizema_-_copia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5237/indicacao_no_113_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5238/indicacao_no_114_-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5239/indicacao_no_115_-2022_-_vera._vilma.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5241/indicacao_no_116-2022_-_calcamento_rua_fioravante_ribeiro_da_silva_-_vereadora_soleima_-_silvio_-_antonio_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5274/indicacao_no_117_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5275/indicacao_no_118_-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5276/indicacao_no_119_-2022_-_antonio_silvio_vilma_soleima_e_alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5282/indicacao_no_120_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5283/indicacao_no_121_-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5284/indicacao_no_122-2022-__ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5285/indicacao_n_.123-2022_-todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5286/indicacao_no_124-2022-__ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5311/indicacao_no_125_-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5314/indicacao_no_126_-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5321/indicacao_no_127_-2022_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5322/indicacao_no_128_-2022_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5331/indicacao_no_129-2022-_lombada_fisica_-_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5332/indicacao_no_130-2022-_ver._vilma_-_em_construcao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5333/indicacao_no_131-2022-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5335/indicacao_no_132-2022-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5336/indicacao_no_133-2022-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5339/indicacao_no_134_-2022_-_ver._alcir_ia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5340/indicacao_no_135-2022-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5341/indicacao_no_136-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5342/indicacao_no_137-2022_-__soleima.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5346/indicacao_no_138-2022_-__ver_vilma_-_antonio_-_alcir_i_-_antonio_de_deus_-_soleima_-_laercio_-_vicente.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5351/indicacao_no_139-2022_-alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5352/indicacao_no_140-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5353/indicacao_no_141-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5364/indicacao_no_142-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5365/indicacao_no_143-2022_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5366/indicacao_no_144-2022_-_massa_asfaltica_hospital_-_ver._vilma.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5367/indicacao_no_145-2022-_ver._alcir_iarr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5379/indicacao_no_146-2022-_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5380/indicacao_no_147-2022-_ver._soleima.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5382/indicacao_no_148-2022_-__silvio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5398/indicacao_no_149-2022-_ver._laercio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4693/mocao_01-2021_-_mocao_de_pesar_-_falecimento_sr_valdir_martins_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4694/mocao_02-2022_-_aplausos_dia_da_mulher_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4761/mocao_03-2022_-_aplausos_-_et_pater_filium_-ver._lezan.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_04-2022_-_mocao_de_pesar_-_falecimento_ver_anderson_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4881/mocao_05-2022_-_mocao_de_pesar_-_falecimento_sr_sergio_roberto_lezan_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4885/mocao_06-2022_-_mocao_de_pesar_-_falecimento_sra_valdirene_caetano_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4886/mocao_07-2022_-_mocao_de_pesar_-_falecimento_sra__-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5089/mocao_08-2022_-_mocao_de_pesar_-_falecimento_gilmar_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5317/ccf_001034.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4622/pedido_de_informacoes_01-2022_-_vereadora_vilma_-_destinacao_tubos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4641/pedido_de_informacoes_02-2022_-todos_os__vereadores_-_relacao_de_servidores_contratados_temporariamente.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4667/pedido_de_informacoes_03-2022_-_vereadora_vilma_-_destinacao_tubos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4669/pedido_de_informacoes_04-2022_-_vereadora_vilma_-_garagem_carros_saude_com_nova_logo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4670/pedido_de_informacoes_05-2022_-_vereadora_vilma_-_conclusao_pa_com_nova_logo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4677/pedido_de_informacoes_06-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4678/pedido_de_informacoes_07-2022_-_tomada_hospital-_carros_eletricos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4690/pedido_de_informacoes_08-2022_-_emenda_dr._vicente_caropreso_-_r100.00000_ver._antonio_e_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4695/pedido_de_informacoes_09-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4701/pedido_de_informacoes_010-2022_-todos_os__vereadores_-_procon.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4713/pedido_de_informacoes_011-2022_-_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4724/pedido_de_informacoes_012-2022_-_vereadores_laercio_alcir_e_vilma_-_cfof.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4763/pedido_de_informacoes_013-2022_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4794/pedido_de_informacoes_14-2022_-todos_os__vereadores_-_relacao_de_servidores_em_comissao_-_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4808/pedido_de_informacoes_no_15-2020-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4810/pedido_de_informacoes_n.o_16-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4813/pedido_de_informacoes_n.o_17-_2022_-_vereadora_vilma_-_van_apae.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4818/pedido_de_informacoes_018-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4839/pedido_de_informacoes_019-2022_-_vereadoras_vilma_e_soleima.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4841/pedido_de_informacoes_020-2022_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4848/pedido_de_informacoes_021-2022_-_vereador_vicente_-_creche_pulador.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4869/pedido_de_informacoes_022-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4872/pedido_de_informacoes_023-2022_-_comissao_de_financas_-_falta_de_resposta_ao_pedido_de_informacoes_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4873/pedido_de_informacoes_024-2022_-_todos_os_vereadores_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4880/pedido_de_informacoes_025-2022_-_comissao_de_educacao_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4913/pedido_de_informacoes_n.o_26-_2022_-_vereadora_vilma_-_caminhao_lixo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4937/pedido_de_informacoes_n.o_27-_2022_-_todos_os_vereadores_-_coletivo_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4999/pedido_de_informacoes_n.o_28-_2022_-_vereadora_vilma__e_soleima_-_veiculos_da_saude_-_despesas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5028/pedido_de_informacoes_029-2022_-todos_os__vereadores_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5021/pedido_de_informacoes_n.o_30-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5022/pedido_de_informacoes_n.o_31-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5023/pedido_de_informacoes_32-2022_-_vereadora_vilma_-_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5095/pedido_de_informacoes_33-2022_-_servicos_reparo_pecas_em_veiculo_frota_municipal_-__vereadora_vilma_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_informacoes_034-2022_-_comissao_de_constituicao_justica_e_redacao_-_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_informacoes_035-2022_-_notebooks_para_os_professores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5158/pedido_de_informacoes_036-2022_-_destinacao_devolucao_camara_229-000_-_aquisicao_spin_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5193/pedido_de_informacoes_n.o_37-_2022_-todos_os_vereadores_-_veiculo_amarok.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5201/pedido_de_informacoes_038-2022_-todos_os__vereadores_-carga_horaria_medicos_esf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5235/pedido_de_informacoes_n.o_39-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5236/pedido_de_informacoes_n.o_40-_2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5242/pedido_de_informacoes_n.o_41-_2022_-economia_expediente_externo_-_antonio_alcir_soleima_vilma_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_informacoes_n.o_42-_2022_-soleima_-_pagamento_de_verbas_rescisorias_servidora_educacao_-_veradora_soleima.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_informacoes_n.o_43-_2022_-soleima_-_insalubridade_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5278/pedido_de_informacoes_044-2022_-_laercio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5279/pedido_de_informacoes_45-2022_-_vereador_laercio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5281/pedido_de_informacoes_46-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5280/pedido_de_informacoes_47-2022_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5288/pedido_de_informacoes_48-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5297/pedido_de_informacoes_049-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_retirada_projetos_lc02_lo03_e_lo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5298/pedido_de_informacoes_050-2022_-_vereadores_soleima_antonio_e_osnildo_ccjr_-_empresa_reciclagem_-_auxilio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5337/pedido_de_informacoes_051-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5344/pedido_de_informacoes_n.o_52_2022_-.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5377/pedido_de_informacoes_53-2022_-_vereador_laercio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5378/pedido_de_informacoes_54-2022_-_vereador_laercio.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4968/portaria_no_01-2022_-_designa_tesoureiro_tercio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4942/002-2022_-_concede_ferias_tercio_concessao_de_20_dias_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4965/portaria_n.o_03-2022_-_horario_excepcional_-_inicio_de_ano.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4966/portaria_n.o_04-2022_-_designa_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4953/portaria_n_05-2022_cadastro_de_veiculo_-_ver_osnildo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4943/006-2022_-_concede_pagamento_de_ferias_laudir_pagamento_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4944/007-2022_-_concede_ferias_luci_concessao_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4945/008-2022_-_concede_ferias_luci_concessao_de_10_dias_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4947/009-2022_-_concede_adicionais_edenilson_trienio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4948/010-2022_-_nomeia_coord_tec_leg_-_bruno_novack_comissionado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4969/portaria_no_011-2022_-_designa_tesoureira_lucilene.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4949/012-2022_-_concede_adicionais_maryell_trienio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4970/portaria_no_13-2022_estabelece_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4954/portaria_n_14-2022_-_concede_ferias_maryell_2022_25_dias.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4955/portaria_n_15-2022_-_concede_ferias_maryell_2022_05_dias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4956/portaria_n_16-2022_luto_falecimento_vereador_anderson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4957/portaria_n_17-2022_cadastro_de_veiculo_-_ver_antonio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4958/portaria_n_18-2022_-_concede_ferias_tercio_2022_06_dias.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4959/portaria_n_19-2022_-_reajuste_valor_ressarcimento_combustivel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4960/portaria_n_20-2022_luto_falecimento_ex-vereador_sergio_r_lezan.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4961/portaria_n_21-2022_exonera_servidora_laudir_ap_de_olvieira.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4967/portaria_n.o_22-2022_-_substitui_membro_da_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4962/portaria_n_24-2022_cadastro_de_veiculo_-_ver_alcir_iarrocheski.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4950/025-2022_-_concede_15_dias_residuo_ferias_luci_concessao_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4963/portaria_n_26-2022_-_concede_pagamento_de_ferias_edenilson_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4951/027-2022_-_homologo_resultado_final_de_proc_seletivo_n_01-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4964/portaria_n_28-2022_cadastro_de_veiculo_-_funcionario_-_edenilson.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4952/029-2022_-_nomeia_zeladora_-_janaina_pape_temporaria_-_proc_sel_simplif_01-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4854/projeto_de_decreto_legislativo_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5173/projeto_de_decreto_legislativo_no_002-2022_-_contas_2020_-_rejeicao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4643/projeto_l.c_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4764/ccf_0001141.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4812/p.l.c._no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4616/ccf_000858.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4626/ccf_000869.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4628/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4627/projeto_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4657/projeto_de_lei_005-2022_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4658/projeto_de_lei_006-2022_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4659/projeto_de_lei_007-2022_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4660/ccf_000907.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4668/p.l.o_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4685/ccf_000935.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4696/p.l.o_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4697/p.l.o_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4698/p.l.o_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4711/p.l.o._no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4712/p.l.o._no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4765/ccf_0001161.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4791/ccf_0001881.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4816/p.l._18-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4825/p.l_no19-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4830/ccf_0003141.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4831/p.l._no_21-2022_-_pot.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4887/projeto_de_lei_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4903/projeto_de_lei_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4904/projeto_de_lei_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4929/ccf_0004481.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4933/projeto_de_lei_no_26-2022_2.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4934/ccf_0004681.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4935/projeto_de_lei_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4946/projeto_de_lei_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4991/projeto_de_lei_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5061/projeto_de_lei_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5176/projeto_de_lei_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5188/projeto_de_lei_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_lei_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5202/ccf_0009081.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5203/projeto_de_lei_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5293/projeto_de_lei_n37.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5294/projeto_de_lei_n38.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5295/ldo_parte_1_merged.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5296/loa_2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5320/ccf_001045.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5338/ccf_001073.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5347/ccf_001080.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5348/ccf_001084.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5349/ccf_001085.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5376/ccf_001123.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4700/projeto_de_resolucao_n.o_01-2022_-_trabalho_remoto_para_lactantes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5041/projeto_de_resolucao_n.o_02-2022_-_aprovacao_o_orcamento_de_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4620/requerimento_01-2022_-_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4621/requerimento_no_02-2022-_soleima_aparecida_de_oliveira_-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4625/requerimento_03-2022_-_policiamento_-_onda_de_furtos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4666/requerimento_n_04-2022_-_revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4664/requerimento_05-2022_-_projeto_03-2022_-_12x36.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4665/requerimento_06-2022_-_natalidade_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4680/requerimento_07-2022_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4681/requerimento_08-2022_-_doacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4682/requerimento_09-2022_-_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4683/requerimento_10-2022_-_notas_de_servico.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4691/requerimento_11-2022_-_audiencia_3_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4692/requerimento_12-2022_-_documento_lrf_-_projeto_refis.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4714/requerimento_no_13-2022-_osnildo_ricardo_da_cruz_-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4725/requerimento_14-2022_-_tomada_de_providencias_-_reclamacao_facebook_-_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4766/requerimento_15-2022_-_notas_de_servico_-_soleima.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4768/requerimento_16-2022_-_notas_de_servico_-_referencia_a_veiculo_-_silvio_-_soleima_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4815/requerimento_17-2022_-_reparo_buracos_sc_477.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4846/ccf_0003441.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4842/requerimento_19-2022_-_licitacao_administracao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4855/requerimento_20-2022_-_lrf_-_aumento_de_despesa_com_pessoal_-_projeto_criacao_de_cargos_agentes_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4874/requerimento_21-2022_-_convocacao_secretaria_franciele_geraldo_-_projeto_pot.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4875/requerimento_22-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_concluido.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4930/requerimento_23-2022_-_requer_informacoes_-_projeto_suplementacao_2-500-000.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4938/requerimento_24-2022_-_pagamento_antecipado_das_ferias_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4939/requerimento_025-2022_-_secretaria_de_infraestrutura_e_mobilidade_-_linha_transporte_publico_-_major_vieira_-_canoinhas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5005/requerimento_26-2022_-_convite_reuniao_-_prefeito_secretaria_de_saude_superintendente_do_hospital_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5006/requerimento_27-2022_-_transporte_-_pericia_inss_-_vereadora_vilma.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5170/requerimento_no_28-2022-_laercio-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5171/requerimento_no_29-2022-vicente-_licenca_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5199/requerimento_30_-_2022_-_pautar_projeto_de_decreto_legislativo_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5200/requerimento_31_-_2022_-_piso_dos_professores_-_vereadora_soleima.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5215/requerimento_32-2022_-_requer_informacoes_-_projetos_suplementacao_34_e_35-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5245/requerimento_33_-_2022_-_devolucao_dos_valores_diarias.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5315/requerimento_34_-_2022_-_beneficiarios_material.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5345/requerimento_35_-_2022_-_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5354/requerimento_36-2022_-_celesc.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4971/resolucao_no_123-2022_-_licenca_interesse_partic_-_soleima_aparecida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4972/resolucao_no_124-2022_-_licenca_tratamento_de_saude_-_anderson_gean_fernandes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4973/resolucao_no_125-2022_-_licenca_interesses_particulares_-_osnildo_ricardo_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4974/resolucao_no_126-2022_-_regulamentacao_trabalho_remoto_-_lactantes.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4624/substitutivo_-_credito_adicional_-_01-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4639/substitutivo_-_credito_adicional_-_01-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/4836/substitutivo_-_plc_02-2022_-_cria_cargos_de_agentes_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2022/5325/substitutivo_-_imovel_policia_militar_-_pl_038-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H408"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="195.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="194.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>