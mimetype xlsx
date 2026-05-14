--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -51,5741 +51,5741 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de sessão</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6867/ata_sessao_solene_de_posse_-_01-01-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6867/ata_sessao_solene_de_posse_-_01-01-2025.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Solene de Posse - 01-01-2025</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6868/ata_02-2025_sessao_preparatoria.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6868/ata_02-2025_sessao_preparatoria.pdf</t>
   </si>
   <si>
     <t>Ata 02-2025 sessão preparatória</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6891/ata_no_03_da_1a_sessao_ordinaria_04-02-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6891/ata_no_03_da_1a_sessao_ordinaria_04-02-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 03 da 1ª sessão ordinária 04-02-2025</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6931/ata_no_04_da_2a_sessao_ordinaria_10-02-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6931/ata_no_04_da_2a_sessao_ordinaria_10-02-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 04 da 2ª sessão ordinária 10-02-2025</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6943/ata_no_05_da_3a_sessao_ordinaria_17-02-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6943/ata_no_05_da_3a_sessao_ordinaria_17-02-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 05 da 3ª sessão ordinária 17-02-2025</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6955/ata_no_06_da_4a_sessao_ordinaria_24-02-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6955/ata_no_06_da_4a_sessao_ordinaria_24-02-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 06 da 4ª sessão ordinária 24-02-2025</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6966/ata_no_07_da_5a_sessao_ordinaria_06-03-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6966/ata_no_07_da_5a_sessao_ordinaria_06-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 07 da 5ª sessão ordinária 06-03-2025</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6988/ata_no_08_da_6a_sessao_ordinaria_10-03-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6988/ata_no_08_da_6a_sessao_ordinaria_10-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 08 da 6ª sessão ordinária 10-03-2025</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7002/ata_no_09_da_7a_sessao_ordinaria_17-03-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7002/ata_no_09_da_7a_sessao_ordinaria_17-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 09 da 7ª sessão ordinária 17-03-2025</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7014/ata_no_010_da_8a_sessao_ordinaria_24-03-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7014/ata_no_010_da_8a_sessao_ordinaria_24-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 010 da 8ª sessão ordinária 24-03-2025</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7023/ata_no_011_da_9a_sessao_ordinaria_31-03-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7023/ata_no_011_da_9a_sessao_ordinaria_31-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 011 da 9ª sessão ordinária 31-03-2025</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7037/ata_no_012_da_10a_sessao_ordinaria_07-04-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7037/ata_no_012_da_10a_sessao_ordinaria_07-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 012 da 10ª sessão ordinária 07-04-2025</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7049/ata_no_013_da_11a_sessao_ordinaria_14-04-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7049/ata_no_013_da_11a_sessao_ordinaria_14-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 013 da 11ª sessão ordinária 14-04-2025</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7056/ata_no_014_da_12a_sessao_ordinaria_17-04-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7056/ata_no_014_da_12a_sessao_ordinaria_17-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 014 da 12ª sessão ordinária 17-04-2025</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7065/ata_no_015_da_13a_sessao_ordinaria_28-04-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7065/ata_no_015_da_13a_sessao_ordinaria_28-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 015 da 13ª sessão ordinária 28-04-2025</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7066/ata_no_016_da_1a_sessao_extraordinaria_28-04-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7066/ata_no_016_da_1a_sessao_extraordinaria_28-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 016 da 1ª sessão extraordinária 28-04-2025</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7075/ata_no_017_da_14a_sessao_ordinaria_05-05-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7075/ata_no_017_da_14a_sessao_ordinaria_05-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 017 da 14ª sessão ordinária 05-05-2025</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7076/ata_no_018_da_2a_sessao_extraordinaria_05-05-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7076/ata_no_018_da_2a_sessao_extraordinaria_05-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 018 da 2ª sessão extraordinária 05-05-2025</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7079/ata_no_019_da_15a_sessao_ordinaria_12-05-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7079/ata_no_019_da_15a_sessao_ordinaria_12-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 019 da 15ª sessão ordinária 12-05-2025</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7088/ata_no_020_da_3a_sessao_extraordinaria_13-05-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7088/ata_no_020_da_3a_sessao_extraordinaria_13-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 020 da 3ª sessão extraordinária 13-05-2025 -</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7093/ata_no_021_da_16a_sessao_ordinaria_16-05-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7093/ata_no_021_da_16a_sessao_ordinaria_16-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 021 da 16ª sessão ordinária 16-05-2025</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7096/ata_no_022_da_4a_sessao_extraordinaria_23-05-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7096/ata_no_022_da_4a_sessao_extraordinaria_23-05-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 022 da 4ª sessão extraordinária 23-05-2025 -</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7122/ata_no_023_da_17a_sessao_ordinaria_26-05-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7122/ata_no_023_da_17a_sessao_ordinaria_26-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 023 da 17ª sessão ordinária 26-05-2025</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7123/ata_no_024_da_5a_sessao_extraordinaria_26-05-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7123/ata_no_024_da_5a_sessao_extraordinaria_26-05-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 024 da 5ª sessão extraordinária 26-05-2025 -</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7134/ata_no_025_da_18a_sessao_ordinaria_02-06-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7134/ata_no_025_da_18a_sessao_ordinaria_02-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 025 da 18ª sessão ordinária 02-06-2025</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7144/ata_no_026_da_19a_sessao_ordinaria_09-06-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7144/ata_no_026_da_19a_sessao_ordinaria_09-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 026 da 19ª sessão ordinária 09-06-2025</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7145/ata_no_027_da_6a_sessao_extraordinaria_09-06-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7145/ata_no_027_da_6a_sessao_extraordinaria_09-06-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 027 da 6ª sessão extraordinária 09-06-2025 -</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7154/ata_no_028_da_20a_sessao_ordinaria_16-06-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7154/ata_no_028_da_20a_sessao_ordinaria_16-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 028 da 20ª sessão ordinária 16-06-2025</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7166/ata_no_029_da_21a_sessao_ordinaria_23-06-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7166/ata_no_029_da_21a_sessao_ordinaria_23-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 029 da 21ª sessão ordinária 23-06-2025</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7171/ata_no_030_da_22a_sessao_ordinaria_30-06-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7171/ata_no_030_da_22a_sessao_ordinaria_30-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 030 da 22ª sessão ordinária 30-06-2025</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7172/ata_no_031_da7a_sessao_extraordinaria_30-06-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7172/ata_no_031_da7a_sessao_extraordinaria_30-06-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 031 da7ª sessão extraordinária 30-06-2025 -</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7186/ata_no_032_da_23a_sessao_ordinaria_07-07-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7186/ata_no_032_da_23a_sessao_ordinaria_07-07-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 032 da 23ª sessão ordinária 07-07-2025</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7191/ata_no_033_da_24a_sessao_ordinaria_14-07-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7191/ata_no_033_da_24a_sessao_ordinaria_14-07-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 033 da 24ª sessão ordinária 14-07-2025</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7192/ata_no_034_da_25a_sessao_solene_titulo_de_cidada_honoraria_15-07-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7192/ata_no_034_da_25a_sessao_solene_titulo_de_cidada_honoraria_15-07-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 034 da 25ª sessão solene título de cidadã honorária 15-07-2025</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7195/ata_no_034_da_8a_sessao_extraordinaria_21-07-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7195/ata_no_034_da_8a_sessao_extraordinaria_21-07-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 034 da 8ª sessão extraordinária 21-07-2025 -</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7208/ata_no_035_da_9a_sessao_extraordinaria_22-07-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7208/ata_no_035_da_9a_sessao_extraordinaria_22-07-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 035 da 9ª sessão extraordinária 22-07-2025 -</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7217/ata_no_036_da_25a_sessao_ordinaria_04-08-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7217/ata_no_036_da_25a_sessao_ordinaria_04-08-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 036 da 25ª sessão ordinária 04-08-2025</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7220/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7220/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 037 da 26ª sessão ordinária 11-08-2025</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7231/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7231/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7239/ata_no_038_da_27a_sessao_ordinaria_18-08-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7239/ata_no_038_da_27a_sessao_ordinaria_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 038 da 27ª sessão ordinária 18-08-2025</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7259/ata_no_039_da_28a_sessao_ordinaria_25-08-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7259/ata_no_039_da_28a_sessao_ordinaria_25-08-2025.pdf</t>
   </si>
   <si>
     <t>Ata n.º 39/2025 da Sessão ordinária 25/08/2025</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7260/ata_no_040_da_10a_sessao_extraordinaria_25-08-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7260/ata_no_040_da_10a_sessao_extraordinaria_25-08-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 040 da 10ª sessão extraordinária 25-08-2025</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7270/ata_no_041_da_29a_sessao_ordinaria_01-09-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7270/ata_no_041_da_29a_sessao_ordinaria_01-09-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 041 da 29ª sessão ordinária 01-09-2025</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7271/ata_no_042_da_11a_sessao_extraordinaria_03-09-2025_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7271/ata_no_042_da_11a_sessao_extraordinaria_03-09-2025_-.pdf</t>
   </si>
   <si>
     <t>Ata nº 042 da 11ª sessão extraordinária 03-09-2025 -</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7277/ata_no_043_da_30a_sessao_ordinaria_08-09-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7277/ata_no_043_da_30a_sessao_ordinaria_08-09-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 043 da 30ª sessão ordinária 08-09-2025</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7278/ata_no_044_da_12a_sessao_extraordinaria__09-09-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7278/ata_no_044_da_12a_sessao_extraordinaria__09-09-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 044 da 12ª sessão extraordinária  09-09-2025</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7284/ata_no_045_da_sessao_ordinaria_15-09-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7284/ata_no_045_da_sessao_ordinaria_15-09-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 045 da 31ª sessão ordinária 15-09-2025</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7310/ata_no_046_da_32a_sessao_ordinaria_22-09-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7310/ata_no_046_da_32a_sessao_ordinaria_22-09-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 046 da 32ª sessão ordinária 22-09-2025</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7320/ata_no_047_da_33a_sessao_ordinaria_30-09-2025.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7320/ata_no_047_da_33a_sessao_ordinaria_30-09-2025.docx</t>
   </si>
   <si>
     <t>Ata nº 047 da 33ª sessão ordinária 30-09-2025</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7321/ata_no_048_da_13a_sessao_extraordinaria__02-10-2025.docx</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7321/ata_no_048_da_13a_sessao_extraordinaria__02-10-2025.docx</t>
   </si>
   <si>
     <t>Ata nº 048 da 13ª sessão extraordinária 02-10-2025</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7327/ata_no_049_da_34a_sessao_ordinaria_06-10-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7327/ata_no_049_da_34a_sessao_ordinaria_06-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 049 da 34ª sessão ordinária 06-10-2025</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7338/ata_no_050_da_35a_sessao_ordinaria_14-10-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7338/ata_no_050_da_35a_sessao_ordinaria_14-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 050 da 35ª sessão ordinária 13-10-2025</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7355/ata_no_051_da_36a_sessao_ordinaria_21-10-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7355/ata_no_051_da_36a_sessao_ordinaria_21-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 051 da 36ª sessão ordinária 20-10-2025</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7364/ata_no_052_da_37a_sessao_ordinaria_27-10-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7364/ata_no_052_da_37a_sessao_ordinaria_27-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 052 da 37ª sessão ordinária 27-10-2025</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7375/ata_no_053_da_14a_sessao_extraordinaria__28-10-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7375/ata_no_053_da_14a_sessao_extraordinaria__28-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 053 da 14ª sessão extraordinária 28-10-2025</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7393/ata_no_054_da_38a_sessao_ordinaria_03-11-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7393/ata_no_054_da_38a_sessao_ordinaria_03-11-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 054 da 38ª sessão ordinária 10-11-2025</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7396/ata_no_055_da_39a_sessao_ordinaria_10-11-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7396/ata_no_055_da_39a_sessao_ordinaria_10-11-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 055 da 39ª sessão ordinária 10-11-2025</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7399/ata_no_056_da_15a_sessao_extraordinaria__13-11-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7399/ata_no_056_da_15a_sessao_extraordinaria__13-11-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 056 da 15ª sessão extraordinária 13-11-2025</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7413/ata_no_057_da_40a_sessao_ordinaria_17-11-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7413/ata_no_057_da_40a_sessao_ordinaria_17-11-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 057 da 40ª sessão ordinária 17-11-2025</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7426/ata_no_058_da_41a_sessao_ordinaria_24-11-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7426/ata_no_058_da_41a_sessao_ordinaria_24-11-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 058 da 41ª sessão ordinária 24-11-2025</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7433/ata_no_059_da_42a_sessao_ordinaria_01-12-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7433/ata_no_059_da_42a_sessao_ordinaria_01-12-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 059 da 42ª sessão ordinária 01-12-2025</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7441/ata_no_060_da_43a_sessao_ordinaria_08-12-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7441/ata_no_060_da_43a_sessao_ordinaria_08-12-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 060 da 43ª sessão ordinária 08-12-2025</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7442/ata_no_061_da_16a_sessao_extraordinaria__12-12-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7442/ata_no_061_da_16a_sessao_extraordinaria__12-12-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 061 da 16ª sessão extraordinária 12-12-2025</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7444/ata_no_062_da_44a_sessao_ordinaria_15-12-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7444/ata_no_062_da_44a_sessao_ordinaria_15-12-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 062 da 4ª sessão ordinária 15-12-2025</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7445/ata_no_063_da_45a_sessao_ordinaria_-22-12-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7445/ata_no_063_da_45a_sessao_ordinaria_-22-12-2025.pdf</t>
   </si>
   <si>
     <t>Ata nº 063 da 45ª sessão ordinária -22-12-2025</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6899/emenda_001_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6899/emenda_001_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 001 ao projeto de lei nº 001/2025</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6900/emenda_002_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6900/emenda_002_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 002 ao projeto de lei nº 001/2025</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6901/emenda_003_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6901/emenda_003_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 003 ao projeto de lei nº 001/2025</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_004_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_004_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 004 ao projeto de lei nº 001/2025</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_005_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_005_-_projeto_de_lei_ordinaria_001-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 005 ao projeto de lei nº 001/2025</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_001_-_projeto_de_lei_ordinaria_002-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_001_-_projeto_de_lei_ordinaria_002-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 001 ao projeto de lei nº 002/2025</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6905/emenda_002_-_projeto_de_lei_ordinaria_002-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6905/emenda_002_-_projeto_de_lei_ordinaria_002-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 002 ao projeto de lei nº 002/2025</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6906/emenda_001_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6906/emenda_001_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 001 ao projeto de lei nº 04/2025</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6907/emenda_002_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6907/emenda_002_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 002 ao projeto de lei nº 04/2025</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6908/emenda_003_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6908/emenda_003_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 003 ao projeto de lei nº 04/2025</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6909/emenda_004_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6909/emenda_004_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 004 ao projeto de lei nº 04/2025</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6910/emenda_005_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6910/emenda_005_-_projeto_de_lei_ordinaria_004-2025.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva 005 ao projeto de lei nº 04/2025</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>DILMA SEVERGNINI GRAF</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6911/emenda_001_-_projeto_de_lei_ordinaria_006-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6911/emenda_001_-_projeto_de_lei_ordinaria_006-2025.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 006-2025</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6912/emenda_002_-_projeto_de_lei_ordinaria_006-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6912/emenda_002_-_projeto_de_lei_ordinaria_006-2025.pdf</t>
   </si>
   <si>
     <t>Emenda 002 ao projeto de lei ordinária 006-2025</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6913/emenda_003_-_projeto_de_lei_ordinaria_006-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6913/emenda_003_-_projeto_de_lei_ordinaria_006-2025.pdf</t>
   </si>
   <si>
     <t>Emenda 003 ao projeto de lei ordinária 006-2025</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>TALITA REGINA RODRIGUES, DILMA SEVERGNINI GRAF, LEANDRO RIBEIRO DE CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6929/emenda_001_-_projeto_de_lei_ordinaria_005-2025_-_poder_publico_pagara_exame_toxicologico_motoristas.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6929/emenda_001_-_projeto_de_lei_ordinaria_005-2025_-_poder_publico_pagara_exame_toxicologico_motoristas.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 005-2025</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6930/emenda_001_-_projeto_de_lei_ordinaria_010-2025_-_gratificacao_saude_responsabilidade_tecnica_-_10.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6930/emenda_001_-_projeto_de_lei_ordinaria_010-2025_-_gratificacao_saude_responsabilidade_tecnica_-_10.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 010-2025</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6944/emenda_002_-_projeto_de_lei_ordinaria_010-2025_-_epigrafe_-_lei_complementar.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6944/emenda_002_-_projeto_de_lei_ordinaria_010-2025_-_epigrafe_-_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Emenda 002 ao projeto de lei ordinária 010-2025</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6945/emenda_001_-_projeto_de_lei_ordinaria_015-2025_-_recomposicao_servidores_-_legislativo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6945/emenda_001_-_projeto_de_lei_ordinaria_015-2025_-_recomposicao_servidores_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 015-2025</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6946/emenda_002_-_projeto_de_lei_ordinaria_015-2025_-_altera_artigo_2o_-_a_quem_nao_se_aplica.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6946/emenda_002_-_projeto_de_lei_ordinaria_015-2025_-_altera_artigo_2o_-_a_quem_nao_se_aplica.pdf</t>
   </si>
   <si>
     <t>Emenda 002 ao projeto de lei ordinária 015-2025</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6967/emenda_001_-_projeto_de_lei_ordinaria_003-2025_-_epigrafe_-_lei_complementar_-_fundacao_de_esportes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6967/emenda_001_-_projeto_de_lei_ordinaria_003-2025_-_epigrafe_-_lei_complementar_-_fundacao_de_esportes.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 003-2025</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6968/emenda_002_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_comissao_-_art._7o_-_fundacao_de_esportes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6968/emenda_002_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_comissao_-_art._7o_-_fundacao_de_esportes.pdf</t>
   </si>
   <si>
     <t>Emenda 002 ao projeto de lei ordinária 003-2025</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6969/emenda_003_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_efetivos_-_art._8o_-_fundacao_de_esportes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6969/emenda_003_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_efetivos_-_art._8o_-_fundacao_de_esportes.pdf</t>
   </si>
   <si>
     <t>Emenda 003 ao projeto de lei ordinária 003-2025</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6970/emenda_004_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_artigo_12_supressao_redacao_antiga_-_nova_redacao_-fundacao_de_esportes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6970/emenda_004_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_artigo_12_supressao_redacao_antiga_-_nova_redacao_-fundacao_de_esportes.pdf</t>
   </si>
   <si>
     <t>Emenda 004 ao projeto de lei ordinária 003-2025</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6971/emenda_001_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_atualizacao_fevereiro_e_camara.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6971/emenda_001_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_atualizacao_fevereiro_e_camara.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 017-2025</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6972/emenda_002_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_inclui_paragrafo_no_art._8o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6972/emenda_002_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_inclui_paragrafo_no_art._8o.pdf</t>
   </si>
   <si>
     <t>Emenda 002 ao projeto de lei ordinária 017-2025</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6974/emenda_001_-_projeto_de_lei_ordinaria_018-2025_-_extincao_fundo_rotativo_habitacao_-_revogacao_lei_984-1993.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6974/emenda_001_-_projeto_de_lei_ordinaria_018-2025_-_extincao_fundo_rotativo_habitacao_-_revogacao_lei_984-1993.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 018-2025</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6975/emenda_001_-_projeto_de_lei_ordinaria_019-2025_-_epigrafe_-_lei_complementar.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6975/emenda_001_-_projeto_de_lei_ordinaria_019-2025_-_epigrafe_-_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 019-2025</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6976/emenda_01_-_altera_artigo__2o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6976/emenda_01_-_altera_artigo__2o.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei ordinária 020-2025</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6977/emenda_02_-_altera_artigo__5o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6977/emenda_02_-_altera_artigo__5o.pdf</t>
   </si>
   <si>
     <t>Emenda 002 ao projeto de lei ordinária 020-2025</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6978/emenda_03_-_acrescenta_artigo__6o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6978/emenda_03_-_acrescenta_artigo__6o.pdf</t>
   </si>
   <si>
     <t>Emenda 003 ao projeto de lei ordinária 020-2025</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6989/emenda_003.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6989/emenda_003.pdf</t>
   </si>
   <si>
     <t>Emenda 003 ao projeto de lei nº 17/2025.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7029/emenda_01_-_altera_artigo__1o_-_inclui_facebook_e_instagram.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7029/emenda_01_-_altera_artigo__1o_-_inclui_facebook_e_instagram.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de lei n.º 025/2025 - Altera a redação do Artigo 1º.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7067/emenda_001_-_projeto_de_lei_complementar__07-2025_-_epigrafe.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7067/emenda_001_-_projeto_de_lei_complementar__07-2025_-_epigrafe.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01 ao projeto de lei complementar  nº 007/2025</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7068/emenda_002_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._1o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7068/emenda_002_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._1o.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 02 ao projeto de lei complementar  nº 007/2025</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7069/emenda_003_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._2o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7069/emenda_003_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._2o.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 03 ao projeto de lei complementar  nº 007/2025</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7070/emenda_004_-_projeto_de_lei_complementar__07-2025_-__do_art._3o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7070/emenda_004_-_projeto_de_lei_complementar__07-2025_-__do_art._3o.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 04 ao projeto de lei complementar  nº 007/2025</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7078/emenda_001_-_projeto_de_lei_complementar__09-2025_-_artigo_1o_-_altera_redacao_do_artigo_22_vi.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7078/emenda_001_-_projeto_de_lei_complementar__09-2025_-_artigo_1o_-_altera_redacao_do_artigo_22_vi.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 001 ao PROJETO DE LEI COMPLEMENTAR Nº 09/2025</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7080/emenda_01_-_altera_artigo__1o_-_modifica_a_area_10.04402.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7080/emenda_01_-_altera_artigo__1o_-_modifica_a_area_10.04402.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao projeto de lei 31/20025 - Autoriza a doação do imóvel que especifica, pertencente ao hospital municipal São Lucas para o município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7082/emenda_02_-_inclui_o_anexo_unico_no_projeto_de_lei_031-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7082/emenda_02_-_inclui_o_anexo_unico_no_projeto_de_lei_031-2025.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva 002 ao projeto de lei nº 31/2025 - AUTORIZA A DOAÇÃO DO IMÓVEL QUE ESPECIFICA, PERTENCENTE AO HOSPITAL MUNICIPAL SÃO LUCAS PARA O MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7138/emenda_001_-_projeto_de_lei_complementar__010-2025_-_epigrafe.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7138/emenda_001_-_projeto_de_lei_complementar__010-2025_-_epigrafe.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 001 ao projeto complementar nº 10/2025</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7139/emenda_001_-_projeto_de_lei_complementar__011-2025_-_epigrafe.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7139/emenda_001_-_projeto_de_lei_complementar__011-2025_-_epigrafe.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 001 ao projeto complementar nº 11/2025</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7180/emenda_001_-_projeto_de_lei_complementar__049-2025-_emenda_auxilio-alimentacao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7180/emenda_001_-_projeto_de_lei_complementar__049-2025-_emenda_auxilio-alimentacao.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa n.º 01/2025, de autoria dos membros da Comissão de Constituição, Justiça e Redação, ao Projeto de lei n.º 49/2025 - Altera dispositivos da Lei Municipal nº 2.739, de 08 de abril de 2025, para incluir os agentes políticos e conselheiros tutelares entre os beneficiados do vale-alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7219/emenda_001_-_projeto_de_lei_53_-2025_-_art._2o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7219/emenda_001_-_projeto_de_lei_53_-2025_-_art._2o.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 001 ao Projeto de lei nº 53/2025 - REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DE CLÁUDIO GOMACH, NA COMUNIDADE DE CAMPINA DOS SANTOS.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7293/emenda_001_modificativa_-_cfof_-_pl__056-2025_-_artigo_10-_ppa.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7293/emenda_001_modificativa_-_cfof_-_pl__056-2025_-_artigo_10-_ppa.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa n.º 01/2025 - ao Projeto de lei n.º 56/2025 - “DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MAJOR VIEIRA PARA O QUADRIÊNIO 2026/2029 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, NILSON SPHAIR, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7311/emenda_001_-_projeto_de_lei_71_-2025_-_art._7o.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7311/emenda_001_-_projeto_de_lei_71_-2025_-_art._7o.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa n.º 01/2025 ao Projeto de lei n.º 71/2025 - Modifica a redação do Art. 7º</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>DILMA SEVERGNINI GRAF, LEANDRO RIBEIRO DE CASTRO, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7346/emenda_01_-_altera_artigo__6o_-_revogacao_parcial_-_2757_-_credito_adicional_recursosordinarios.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7346/emenda_01_-_altera_artigo__6o_-_revogacao_parcial_-_2757_-_credito_adicional_recursosordinarios.pdf</t>
   </si>
   <si>
     <t>EMENTA: “PROJETO DE LEI Nº 72/2025: DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONTÉM OUTRAS PROVIDÊNCIAS (R$ 3.929.720,83)”.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_no_01-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_no_01-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM TRECHO DA RUA AFONSO SOBCZACK E A REALIZAÇÃO DE LIMPEZA DAS CALÇADAS</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_no_02-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_no_02-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DA ESTRUTURA DE 01 BUEIRO, COM TUBOS DE 60CM DE DIÂMETRO, JUNTO A PONTO DA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE VILMA E MÁRCIO MORANTE, NA LOCALIDADE DE RIO NOVO, BEM COMO A LIMPEZA DE VALA DE APROXIMADAMENTE 30 METROS, DENTRO DA PROPRIEDADE, HAJA VISTA A HIPOSSUFICIÊNCIA ECONÔMICA DOS PROPRIETÁRIOS, VISANDO O MELHOR ESCOAMENTO DA ÁGUA.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_no_03-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_no_03-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>ATENÇÃO À LEI MUNICIPAL Nº 2583 DE 07 DE ABRIL DE 2022, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DOS VEÍCULOS OFICIAIS E A SERVIÇO DA ADMINISTRAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_no_04-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_no_04-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO JUNTO AS ESTRUTURAS DAS BOCAS DE LOBO EXISTENTES JUNTO ÀS RUAS PEDRO MARON, JOSÉ PEREIRA DO VALE E AFONSO SOBCZAK</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_no_05-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_no_05-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE UM TOLDO (COBERTURA) EM FRENTE AO PRÉDIO MUNICIPAL DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>NILSON SPHAIR, DILMA SEVERGNINI GRAF</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_no_06-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_no_06-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E TOMADA DE PROVIDÊNCIAS COM VIAS À PERFURAÇÃO DE UM POÇO SEMI- ARTESIANO PARA A FAMÍLIA CORREIA, NA LOCALIDADE DE PALMITAL, CONFORME O PROGRAMA DE ASSISTÊNCIA PARA FAMÍLIAS DE BAIXA RENDA, QUE NECESSITAM DE ACESSO À ÁGUA PARA CONSUMO HUMANO E SUBSISTÊNCIA, PREVISTO NO PROJETO DE LEI Nº 07/2025, ENCAMINHADO A ESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_no_07-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_no_07-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SEJAM TOMADAS PROVIDÊNCIAS COM RELAÇÃO AO ESGOTO QUE CORRE A CÉU ABERTO NA RUA MARCELINO MARTINS, NAS IMEDIAÇÕES DAS EMPRESAS DY PINTURA E RT ESTOFADOS.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_no_08-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_no_08-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E TOMADA DE PROVIDÊNCIAS COM VIAS À INSTALAÇÃO DE INTERNET DE ACESSO ABERTO NO HOSPITAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6919/indicacao_no_09-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6919/indicacao_no_09-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE COLÔNIA RUTHES, NAS PROXIMIDADES DA CASA DE TATIANE GUEDES</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6920/indicacao_no_10-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6920/indicacao_no_10-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPAROS E MANUTENÇÃO NOS PONTOS DE ILUMINAÇÃO DA PRAÇA MATRIZ</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6921/indicacao_no_11-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6921/indicacao_no_11-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPAROS NAS CALÇADAS DE PEDESTRES LOCALIZADAS NA RUA PEDRO MAROM, ESPECIALMENTE NO TRECHO COMPREENDIDO ENTRE A ESQUINA DA RUA ARGEMIRO PIRES E A ESQUINA DA RUA JOSÉ PEREIRA DO VALE.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6922/indicacao_no_12-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6922/indicacao_no_12-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE INSTALAÇÃO E MANUTENÇÃO E PLACAS DE SINALIZAÇÃO EM DIVERSAS VIAS E CRUZAMENTOS DA CIDADE.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6923/indicacao_no_13-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6923/indicacao_no_13-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE RIO BONITO, NAS PROXIMIDADES DA ENTRADA DA PROPRIEDADE DO SENHOR LÚCIO SCHIMINGOSKI.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>JADSON SCHEMCZAK</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6924/indicacao_no_14-_2025_-jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6924/indicacao_no_14-_2025_-jadson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO DA ESTRADA GERAL QUE DÁ ACESSO À COMUNIDADE DO BUTIÁ 3, INICIANDO A PARTIR DA ENTRADA LOCALIZADA EM FRENTE À PROPRIEDADE DA FAMÍLIA CHAPIESKI. ALÉM DISSO, REQUER ESPECIAL ATENÇÃO A REALIZAÇÃO DO SERVIÇO DE ELEVAÇÃO DA VIA, NO TRECHO PRÓXIMO À PROPRIEDADE DO SENHOR LÍDIO VESOLOSKI, ONDE TÊM OCORRIDO FREQUENTES ALAGAMENTOS DEVIDO À PRESENÇA DE UM TANQUE NO LOCAL, CUJO NÍVEL ESTÁ IGUAL AO DA ESTRADA, DIFICULTANDO O ESCOAMENTO E COMPROMETENDO O TRÁFEGO.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6925/indicacao_no_15-_2025_-jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6925/indicacao_no_15-_2025_-jadson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO DO GINÁSIO DE ESPORTES MUNICIPAL, INCLUINDO A TROCA DAS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>SÍLVIO KIZEMA, OSNI NOVACK</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_no_16-_2025_-_silvio_e_osni.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_no_16-_2025_-_silvio_e_osni.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE MARMITAS À TODOS OS FUNCIONÁRIOS DA SECRETARIA DE OBRAS, INCLUSIVE ÀQUELES QUE PERMANECEM EM SERVIÇO NA CIDADE, COMO OS SERVIDORES QUE ATUAM NA COLETA DE LIXO E NA MANUTENÇÃO MECÂNICA DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>ANACLETO SZABELSKI</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_no_17-_2025_-anacleto.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_no_17-_2025_-anacleto.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO NA ESTRADA QUE PASSA EM FRENTE À PROPRIEDADE DO SR. MÁRIO MALACOSKI, SENTIDO ROÇA, E QUE ATENDE TAMBÉM AS PROPRIEDADES DAS FAMÍLIAS MALACOSKI, KARVAT, KUMINEK E FRAGINSKI, NA LOCALIDADE DO PULADOR</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>DILMA SEVERGNINI GRAF, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_no_18-_2025_-dilma_e_talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_no_18-_2025_-dilma_e_talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS EXPEDIENTES NECESSÁRIOS A IMPLEMENTAÇÃO DE VERBA DE INDENIZAÇÃO PELAS DESPESAS DE LOCOMOÇÃO/TRANSPORTE POR CONDUÇÃO PRÓPRIA, AOS(AS) AGENTES COMUNITÁRIO(A)S DE SAÚDE DE NOSSO MUNICÍPIO, EM CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL N.º 15.014, DE 06 DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_no_19-_2025_-silvio_e_osni.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_no_19-_2025_-silvio_e_osni.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA DE ACESSO ÀS PROPRIEDADES DE AGOSTINHO BARRANKIEVSKI E WILSON SCHOROEDER, NA COMUNIDADE DE RIO NOVO DO MEIO.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6949/indicacao_no_20-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6949/indicacao_no_20-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE INSTALAÇÃO DE REDE DE TUBULAÇÃO PARA DRENAGEM PLUVIAL, NA RUA ODILON DAVET DO TRECHO DA RESIDÊNCIA DA CASA DE BRUNA REIS ATÉ A CASA DE EDENILSON RODRIGUES</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6950/indicacao_no_21-_2025_-_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6950/indicacao_no_21-_2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA COMUNIDADE DE SANTO ANTÔNIO DA PROPRIEDADE DE RONALDO KRUL ATÉ A PROPRIEDADE DA FAMÍLIA TELES</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6951/indicacao_no_22-_2025_-_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6951/indicacao_no_22-_2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA COMUNIDADE DE RIO NOVO NAS PROXIMIDADES DA PROPRIEDADE DA ROSELI LISCZKOSKI</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6952/indicacao_no_23-_2025_-_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6952/indicacao_no_23-_2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MANUTENÇÃO DE BUEIRO QUE DA ACESSO A RESIDÊNCIA DA MARIAZINHA KUMINICK, NAS IMEDIAÇÕES DA RUA ARGEMIRO PIRES</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6953/indicacao_no_24-_2025_-_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6953/indicacao_no_24-_2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PONTO DE ONIBUS NO TREVO DA COMUNIDADE DO PAIOL VELHO</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>SÍLVIO KIZEMA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6956/indicacao_no_025-_2025_-_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6956/indicacao_no_025-_2025_-_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE CAMPINA DOS SANTOS, NAS PROXIMIDADES DA PROPRIEDADE DE HELOI GUTH</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6957/indicacao_no_026-_2025_-_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6957/indicacao_no_026-_2025_-_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE SANTO ANTÔNIO, EM PRÓL DO AMPARO DAS CRIANÇAS QUE DEPENDEM DO RESGUARDO DE PONTO DE ÔNIBUS DIARIAMENTE NO LOCAL, EM ESPECIAL, AOS FILHOS DO SR. ERNANI MEDEIROS</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6958/indicacao_no_27-_2025_-_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6958/indicacao_no_27-_2025_-_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS AO RETORNO DO FORNECIMENTO DE TRANSPORTE AOS IDOSOS QUE PARTICIPAM DE ENCONTROS E EVENTOS REALIZADOS PELO GRUPO CONVIVER DE MAJOR VIEIRA</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_no_28-_2025_-dilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_no_28-_2025_-dilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E TOMADA DE PROVIDÊNCIAS COM VIAS À PERFURAÇÃO DE UM POÇO SEMI- ARTESIANO JUNTO A PEQUENA VILA EXISTENTE NA LOCALIDADE DE RIO DA VEADA, NAS PROXIMIDADES DAS RESIDÊNCIAS DE MARCELO DOS SANTOS, IVANI DOS SANTOS, RODRIGUES DOS SANTOS, DENTRE OUTROS MORADORES, EM BENEFÍCIO DE MAIS DE 5 FAMÍLIAS CIRCUNVIZINHAS, CONFORME O PROGRAMA DE ASSISTÊNCIA PARA FAMÍLIAS DE BAIXA RENDA, QUE NECESSITAM DE ACESSO À ÁGUA PARA CONSUMO HUMANO E SUBSISTÊNCIA, PREVISTO NA LEI MUNICIPAL Nº 2.724/2025.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6963/indicacao_no_29-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6963/indicacao_no_29-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO NAS ESTRADAS PRÓXIMAS ÀS PROPRIEDADES DE DELCIO KACHIMARECK E GERALDO PAULITZKI, PRA FRENTE DA RESIDÊNCIA DE ALCEU E JAIME, NA LOCALIDADE DO PULADOR</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6964/indicacao_no_30-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6964/indicacao_no_30-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPAROS EM BUEIRO NA COMUNIDADE DE PULADOR, PRÓXIMO À RESIDÊNCIA DE AUGUSTO E PAULO KUCARS, COM RECUPERAÇÃO E ALARGAMENTO DA TUBULAÇÃO.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6965/indicacao_no_31-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6965/indicacao_no_31-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E APLICAÇÃO DE MATERIAL BRITADO NA RUA OTÁVIO TABALIPA, NO TRECHO ENTRE A ESQUINA DA RUA FRANCISCO SANTOS VEIGA ATÉ A ESQUINA DA RUA AFONSO SOBSZACK, BEM COMO A CONSTRUÇÃO DE DUAS LOMBADAS PROVISÓRIAS.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_no_32-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_no_32-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DE SILIONEL SHENOVEBER, NA LOCALIDADE DO COLÔNIA RUTHES, COM ESPECIAL ATENÇÃO AO REPARO EM TRECHO COM DESBARRANCAMENTO</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_no_33-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_no_33-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. JAIME LUCACHINSKI, SITUADA NA LOCALIDADE DE SANTO ANTÔNIO, BEM COMO A EXECUÇÃO DE EVENTUAIS REPAROS EM UM BUEIRO QUE SE ENCONTRA CAÍDO, PREJUDICANDO O TRÁFEGO E O ACESSO À REFERIDA PROPRIEDADE.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_no_34-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_no_34-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E TOMADA DE PROVIDÊNCIAS COM VIAS À DISPONIBILIZAÇÃO DE ASSENTOS SANITÁRIOS DE ELEVAÇÃO NOS BANHEIROS DAS REPARTIÇÕES PÚBLICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_no_35-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_no_35-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADAS DO BAIRRO ANTENAS.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao_no_36-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao_no_36-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO EM TRECHO DA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DE MARLI E OSNI MACHADO, NA COMUNIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_37-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_37-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NO ACESSO À PROPRIEDADE DE SAMER E KELLY PAULITZKI, PRÓXIMO A PROPRIEDADE DE TÚLIO PAULITZKI, NA COMUNIDADE DE RIO DA VEADA</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_38-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_38-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NO ACESSO À PROPRIEDADE DE TÚLIO PAULITZKI, NA COMUNIDADE DE RIO DA VEADA</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>NILSON SPHAIR</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6997/indicacao_no_39-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6997/indicacao_no_39-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE “TAPAGEM DE BURACOS” JUNTO A RUA NARCISO LEONARDO RUTHES.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6998/indicacao_no_40-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6998/indicacao_no_40-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS TÉCNICOS COM VISTAS À RECUPERAÇÃO DO ASFALTO EM TRECHO COM AFUNDAMENTO, LOCALIZADO NA RUA NARCISO LEONARDO RUTHES, EM FRENTE À RESIDÊNCIA DO SENHOR JOELCIO SPHAIR.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_no_41-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_no_41-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DE ACESSO À PROPRIEDADE DE MARIA LUÍSA SCHOLOCOBIER, NA LOCALIDADE DE PAIOL VELHO, NO ALTO DO CEDRO.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_no_42-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_no_42-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS À SUBSTITUIÇÃO DAS LOMBADAS TRADICIONAIS EXISTENTES NO PERÍMETRO URBANO DO MUNICÍPIO, POR FAIXAS ELEVADAS DE PEDESTRES, COM CONCOMITANTE SERVIÇO DE REPINTURA DAS FAIXAS DE PEDESTRES QUE ENCONTRAM-SE APAGADAS.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_no_43-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_no_43-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM FRENTE AO GINÁSIO DE ESPORTES DA ESCOLA DRÁUSIO CELESTINO CUNHA, NA COMUNIDADE DO RIO CLARO.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7010/indicacao_no_44-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7010/indicacao_no_44-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E APLICAÇÃO DE MATERIAL BRITADO, EM ESTRADAS DA VILA CONHECIDA POPULARMENTE COMO “VILA DO BODÃO”, NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7011/indicacao_no_45-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7011/indicacao_no_45-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE SERVIÇO DE REPARO EM CALÇADA NA RUA JOAQUIM GONÇALVES DOS SANTOS, NAS IMEDIAÇÕES DA RESIDÊNCIA DE VANICE MIERNITSKI, IRENE DE JESUS RODRIGUES CRISAN E IVO CRISAN, ONDE A TUBULAÇÃO DE ÁGUA PLUVIAL PASSA POR BAIXO DO PASSEIO PÚBLICO E, POSSIVELMENTE, HOUVE O DESLOCAMENTO DE UM DOS TUBOS. COMO CONSEQUÊNCIA, A TERRA ESTÁ SENDO LEVADA PELA TUBULAÇÃO SEMPRE QUE CHOVE, AMPLIANDO A EROSÃO NO LOCAL E FORMANDO UMA CRATERA QUE REPRESENTA RISCO AOS PEDESTRES E DEMAIS TRANSEUNTES.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7012/indicacao_no_46-_2025_-dilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7012/indicacao_no_46-_2025_-dilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PRINCIPAL QUE DÁ ACESSO ÀS PROPRIEDADES DE CARLOS ALBERTO GRAF E OUTROS MORADORES, COM CONCOMITANTE EXECUÇÃO DE REPARO EM BUEIRO LOCALIZADO EM FRENTE À RESIDÊNCIA DE AMANDA GRAF MATENS, NA COMUNIDADE DE PALMITAL.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7015/indicacao_no_47-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7015/indicacao_no_47-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADO O ESTUDO ACERCA DO ANTEPROJETO DE LEI ANEXO, O QUAL “DISPÕE SOBRE A CRIAÇÃO DO IPTU VERDE NO ÂMBITO DO MUNICÍPIO DE MAJOR VIEIRA, CUJO OBJETIVO É FOMENTAR MEDIDAS QUE PRESERVEM, PROTEJAM E RECUPEREM O MEIO AMBIENTE, MEDIANTE A CONCESSÃO DE BENEFÍCIO TRIBUTÁRIO AO CONTRIBUINTE.”</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7017/indicacao_no_48-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7017/indicacao_no_48-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE SERVIÇO DE PODA E, SE NECESSÁRIO, A RETIRADA DAS ÁRVORES QUE ESTÃO ENCOSTANDO NA FIAÇÃO ELÉTRICA E APRESENTAM RISCO IMINENTE, NA RUA PREFEITO OTAVIO TABALIPA, NO TRECHO ENTRE A ESQUINA DA RUA LUIZ DAVET E A RUA FIORAVANTE RIBEIRO DA SILVA</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7018/indicacao_no_49-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7018/indicacao_no_49-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RETROESCAVADEIRA PARA REALIZAÇÃO DE BUEIRO NA PROPRIEDADE DE ADEMIR BORGES E TAMBÉM SOLICITANDO PATROLAMENTO DA ESTRADA, SENDO QUE A PROPRIEDADE FICA NA ENTRADA PARA A CAMPINA DOS SANTOS.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7019/indicacao_no_50-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7019/indicacao_no_50-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RETROESCAVADEIRA E PATROLAMENTO DA ESTRADA NA PROPRIEDADE DE VALMIR BOSSE, POPULAR MILO BOSSE, SENDO QUE A PROPRIEDADE FICA HÁ CERCA DE 200 METROS DO TREVO DE ACESSO DA CIDADE.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7020/indicacao_no_51-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7020/indicacao_no_51-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO DA RUA ODILON DAVET, COMPREENDIDO ENTRE A PRAÇA DA MATRIZ E O CEMITÉRIO MUNICIPAL, COM CONCOMITANTE SERVIÇO DE LIMPEZA E MANUTENÇÃO DO LOTE LOCALIZADO EM FRENTE AO CEMITÉRIO MUNICIPAL, ENTRE O SALÃO PAROQUIAL E A RESIDÊNCIA DA SENHORA MARIZETE DOS SANTOS.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7021/indicacao_no_52-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7021/indicacao_no_52-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPARO E COLOCAÇÃO DE MATERIAL BRITADO NOS ACESSOS ÀS RESIDÊNCIAS DO SENHOR CESAR COSTA, LOCALIZADA NA COMUNIDADE DE SANTO ANTÔNIO, E DO SENHOR JOÃO CARDOSO, NA COMUNIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7039/indicacao_no_53-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7039/indicacao_no_53-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO JUNTO AO ACESSO À PROPRIEDADE DA FAMÍLIA STEMPOSKI (GILSON, CÉLIO E MAURÍCIO) NA LOCALIDADE DE AGUDOS.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_no_54-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_no_54-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇOS DE REPARO E MANUTENÇÃO NAS ESTRUTURAS DAS BOCAS DE LOBO LOCALIZADAS EM TODO O PERÍMETRO URBANO MUNICIPAL, COM ATENÇÃO ESPECIAL ÀS ESTRUTURAS PRÓXIMAS AO AÇOUGUE FIGUEIREDO, NA RUA PEDRO MAROM, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_no_55-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_no_55-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇOS DE REPARO E REESTRUTURAÇÃO DA PONTE LOCALIZADA NA COMUNIDADE DE SANTO ANTÔNIO, NAS PROXIMIDADES DA FAZENDA DO SENHOR BUSSI.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_no_56-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_no_56-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE ADRIANO BOSSE, LOCALIZADA PRÓXIMA À SUBSTAÇÃO, NA SC-477.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_no_57-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_no_57-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO EM BUEIRO LOCALIZADO NA ESTRADA DE ACESSO A PROPRIEDADE DE SILMAR E SIRLETE OSTROVSKI, NA COMUNIDADE DO RIO DA VEADA, COM A EXECUÇÃO CONCOMITANTE DE SERVIÇO DE ESCASCALHAMENTO DA VIA, QUE CONECA AS COMUNIDADE DE RIO DA VEADA E PULADOR.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7044/indicacao_no_58-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7044/indicacao_no_58-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO E COLOCAÇÃO DE TUBOS COM MAIOR VAZÃO, PARA O ADEQUADO ESCOAMENTO DAS ÁGUAS PLUVIAIS EM BUEIRO NA ESTRADA GERAL QUE LIGA AS COMUNIDADES DE PAOL VELHO E RIO CLARO, NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA JÚLIA TISKA.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_no_59-_2025_-nilson_-_em_construcao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_no_59-_2025_-nilson_-_em_construcao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS À POSSIBILIDADE DO PODER EXECUTIVO AJUDAR NO CUSTEIO DAS DESPESAS COM COMBUSTÍVEL DA COOPERATIVA DA AGRICULTURA FAMILIAR DO LEITE - CAFLEMAV</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_no_60-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_no_60-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE LIMPEZA E ROÇADA NA VIA DENOMINADA RUA CARLOS PAPES, NAS PROXIMIDADES DA CAIXA D’ÁGUA E DA RESIDENCIA DE HÉLIA MARIA GALESKI</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7054/indicacao_no_61-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7054/indicacao_no_61-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE BUTIÁ, ENTRE O PESQUEIRO DO FERNANDO E AS RESIDÊNCIAS DA FAMÍLIA PAULITISKI.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7057/indicacao_no_62-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7057/indicacao_no_62-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE PATROLAMENTO E ENCASCALHAMENTO, COM CONCOMITANTE EXECUÇÃO DE REPARO EM PONTE NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE GILSON OSTROSKI, NA COMUNIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7058/indicacao_no_63-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7058/indicacao_no_63-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE OSNI VIEIRA, NA COMUNIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7063/indicacao_no_64-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7063/indicacao_no_64-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO COM RETROESCAVADEIRA NA PROPRIEDADE DO SR. JOÃO PAULO GUTERVIL, LOCALIZADA NA COMUNIDADE DO PULADOR, PARA A CONSTRUÇÃO DE UM GALPÃO NA PROPRIEDADE.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_no_65-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_no_65-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO E REPARO NA CABECEIRA DA PONTE SOBRE O RIO MANJOLO, LOCALIZADA NA RUA ESTANISLAU WOICHICOSKI, BEM COMO A INSTALAÇÃO DE GUARDA-CORPO NO LOCAL</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_no_66-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_no_66-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO, JUNTO A   ESTRADA DE ACESSO À   PROPRIEDADE DE DIRLENE GREIN, SITUADA NA LOCALIDADE DE RIO CLARO</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7084/indicacao_no_67-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7084/indicacao_no_67-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO COM RETROESCAVADEIRA NA PROPRIEDADE DO SR. ELOIR PECHIBILSKI, LOCALIZADA NA COMUNIDADE DO AGUDOS.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7085/indicacao_no_68-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7085/indicacao_no_68-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO E REPARO NAS VIAS URBANAS COM PAVIMENTO DE CALÇAMENTO E PARALELEPÍPEDO, ESPECIALMENTE NAS ÁREAS CENTRAIS DA CIDADE.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_no_69-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_no_69-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO COM COLOCAÇÃO DE TUBOS COM MAIOR VAZÃO EM BUEIRO NA ESTRADA DE ACESSO À PROPRIEDADE DE SAULO MISBA NA COMUNIDADE DE PULADOR</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_no_70-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_no_70-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE APLICAÇÃO DE MATERIAL BRITADO NA RUA FRANCISCO SANTOS VEIGA, NO PERÍMETRO LOCALIZADO AOS FUNDOS DA OLARIA MARON, BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7097/indicacao_no_71-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7097/indicacao_no_71-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO MANUTENÇÃO (PATROLAMENTO E ENCASCALHAMENTO) EM ESTRADA SECUNDÁRIA QUE DÁ ACESSO À PROPRIEDADE DA FAMÍLIA NOJICOSKI, NA COMUNIDADE DE RIO VERMELHO.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_no_72-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_no_72-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO E DESOBSTRUÇÃO DE BUEIRO NA COMUNIDADE DE COLÔNIA RUTHES, NAS PROXIMIDADES DA PROPRIEDADE DA SRA. ROSE STRACK.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_no_73_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_no_73_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO CONSTRUÇÃO DE UMA CASA MORTUÁRIA NA COMUNIDADE DE SANTO ANTÔNIO, NAS PROXIMIDADES DA IGREJA DE SÃO BRÁS, COM O OBJETIVO DE ATENDER AS COMUNIDADES DE SÃO BRÁS E SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7128/indicacao_no_74-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7128/indicacao_no_74-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO NO TRECHO DA RUA AFONSO SOBCZACK, NO ACESSO À EMPRESA HUIHAO.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7129/indicacao_no_75-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7129/indicacao_no_75-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DE TITA SANTOS NA COMUNIDADE DE CAMPINAS DOS SANTOS.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7130/indicacao_no_76-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7130/indicacao_no_76-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SENHOR JENILSON GREIN, NA COMUNIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7131/indicacao_no_77-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7131/indicacao_no_77-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO ESTUDOS COM VIAS À CONSTRUÇÃO DE UM MURO OU CERCA PARA SEPARAR A QUADRA ESPORTIVA DE GRAMA SINTÉTICA DO PÁTIO DA ESCOLA FREI ANDRÉ MALINSKI, LOCALIZADA NA COMUNIDADE DO RIO NOVO.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7135/indicacao_no_78-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7135/indicacao_no_78-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PRÓXIMA A RESIDÊNCIA DO SR. ANTÔNIO VILMAR LISBOA NA COMUNIDADE DE SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_no_79-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_no_79-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. EDEVINO KARVAT, NA LOCALIDADE DE SÃO ROQUE</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7146/indicacao_no_80-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7146/indicacao_no_80-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO DA ESTRUTURA DO PONTO DE ÔNIBUS LOCALIZADO NA COMUNIDADE DE RIO LISO / SERRA PRETA, PRÓXIMO À RESIDÊNCIA DO SR. LEOMIR.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7149/indicacao_no_81-_2025_-jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7149/indicacao_no_81-_2025_-jadson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS E POSSÍVEL IMPLANTAÇÃO DE UMA ONDULAÇÃO TRANSVERSAL (LOMBADA FÍSICA), NA VIA PÚBLICA LOCALIZADA EM FRENTE À MERCEARIA DO SENHOR ROGÉRIO, CONHECIDO COMO “ROGÉRIO CIGANO”, NAS PROXIMIDADES DO CONJUNTO HABITACIONAL NEOMAR ROGÉRIO MUCK (COHAB I).</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7150/indicacao_no_82-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7150/indicacao_no_82-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO NA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE CLÁUDIO GOMACH, NA LOCALIDADE CAMPINA DOS SANTOS</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7151/indicacao_no_83-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7151/indicacao_no_83-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DE DAMIR E ERPIDIO COSTA NA COMUNIDADE DO SÃO BRÁS</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7155/indicacao_no_84-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7155/indicacao_no_84-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO DA ESTRUTURA DO PONTO DE ÔNIBUS LOCALIZADO PRÓXIMO À RESIDÊNCIA DO SENHOR SÉRGIO GRANZA, NA COMUNIDADE DE LAGEADO LISO</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_no_85-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_no_85-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO EM TRECHO DO ASFALTO LOCALIZADO NA RUA JOSÉ PEREIRA DO VALE, ENTRE A ESQUINA DA RUA LUIZ DAVET E A RUA PEDRO MAROM.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_no_86-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_no_86-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS VISANDO À SUBSTITUIÇÃO DAS DUAS LOMBADAS EXISTENTES EM FRENTE AO COLÉGIO LUIZ DAVET POR UMA FAIXA ELEVADA PARA PEDESTRES.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_no_87-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_no_87-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DA FAMÍLIA CHICALSKI, NA LOCALIDADE DE COLÔNIA SANTO ANTÔNIO, PROXÍMO AO SALÃO DE MOLAS.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_no_88-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_no_88-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO COM CASCALHO OU BRITAS NA ESTRADA QUE LIGA AS RUAS LUIZ DAVET E ARGEMIRO BORGES, DANDO ACESSO AOS FUNDOS DA LOJA BERLANDA.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7164/indicacao_no_89-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7164/indicacao_no_89-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO ESTUDOS VISANDO À INSTALAÇÃO DE PARQUES INFANTIS NOS CONJUNTOS HABITACIONAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7165/indicacao_no_90-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7165/indicacao_no_90-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO URGENTE DE ENCASCALHAMENTO DA ESTRADA DE ACESSO À PROPRIEDADE DO SENHOR ALEX ALVES DE LIMA E DEMAIS MORADORES, LOCALIZADA NA COMUNIDADE DE RIO LISO, SEGUINDO APÓS O POMAR DO SENHOR VALDECIR MENEGAZZO.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>JADSON SCHEMCZAK, SÍLVIO KIZEMA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7167/indicacao_no_91-_2025_-silvio_e_jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7167/indicacao_no_91-_2025_-silvio_e_jadson.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO COM PATROLAMENTO E ENCASCALHAMENTO NAS ESTRADAS GERAIS DA COMUNIDADE DE PULADOR</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7168/indicacao_no_92-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7168/indicacao_no_92-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ENCASCALHAMENTO DA ESTRADA DE ACESSO À LEITARIA DE MÁRCIO MODESKI, NA COMUNIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7169/indicacao_no_93-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7169/indicacao_no_93-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SENHOR JANGO TELES, NA COMUNIDADE DE CANUDOS.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7170/indicacao_no_94-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7170/indicacao_no_94-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO EM TODOS OS BUEIROS DA LOCALIDADE DE TOLDO CIMA.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_no_95-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_no_95-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DE SANTO ANTÔNIO/SALTO CANOINHAS, ÀS MARGENS DA ESTRADA, NAS PROXIMIDADES DA PROPRIEDADE DO SENHOR JÚLIO SCHIMICHESKI, PRÓXIMO À RESIDÊNCIA DA PROFESSORA SIMONE GONÇALVES E DO SENHOR ADEMIR STRACK.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_no_96-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_no_96-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA RUA ODILON DAVET, NAS PROXIMIDADES DO HOSPITAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7182/indicacao_no_97-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7182/indicacao_no_97-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE SUBSTITUIÇÃO DO PONTO DE ÔNIBUS NA LOCALIDADE DE PULADOR, EM FRENTE À RESIDÊNCIA DE VILMAR OSTROVSKI, TENDO EM VISTA QUE A ESTRUTURA ATUAL SE ENCONTRA EM SITUAÇÃO PRECÁRIA.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7201/indicacao_no_98-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7201/indicacao_no_98-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NO ACESSO ÀS PROPRIEDADES DE TÚLIO PAULITZKI E SELMA GREIN, NA COMUNIDADE DE RIO DA VEADA</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7202/indicacao_no_99-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7202/indicacao_no_99-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NO ACESSO À PROPRIEDADE DE SAMER E KELLY PAULITZKI, NA COMUNIDADE DE RIO DA VEADA, BEM COMO A AMPLIAÇÃO DO REFERIDO ACESSO, VISANDO À ADEQUAÇÃO PARA PARADA DE ÔNIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_no_100-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_no_100-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO E AJUSTE NA VIA DE ACESSO À FAMÍLIA SCHUMACHER, NA COMUNIDADE DE PAIOL VELHO, COM INTERVENÇÕES PARA MELHORIA DO ESCOAMENTO DAS ÁGUAS PLUVIAIS E/OU ELEVAÇÃO DO NÍVEL DA VIA.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_no_101-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_no_101-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO ENCASCALHAMENTO NO ACESSO À PROPRIEDADE DA FAMÍLIA PAITRA, EM FRENTE AO SALÃO DE MOLAS, NA COMUNIDADE DO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_no_102-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_no_102-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO ENCASCALHAMENTO NO ACESSO À PROPRIEDADE DO SENHOR JOSÉ SCHIMICHESKI E FAMÍLIA, PRÓXIMO AO SALÃO DE MOLAS, NA COMUNIDADE DO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7209/indicacao_no_103-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7209/indicacao_no_103-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO NA COBERTURA DO GINÁSIO DA ESCOLA TIA CHIQUINHA E CONSTRUÇÃO DE UM BANHEIRO PARA O REFERIDO ESPAÇO.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7210/indicacao_no_104-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7210/indicacao_no_104-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO E MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DO CAMPO MUNICIPAL</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7211/indicacao_no_105-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7211/indicacao_no_105-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DA SENHORA LAURA NIEPSUI DROSDECK, NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_no_106-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_no_106-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DE CLÁUDIO GOMACH, NA COMUNIDADE DE CAMPINA DOS SANTOS.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7213/indicacao_no_107-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7213/indicacao_no_107-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE REPARO E DESOBSTRUÇÃO DE BUEIRO NA COMUNIDADE DE RIO DA VEADA, NAS PROXIMIDADES DA PROPRIEDADE DA SR. MARCOS DOS SANTOS, COM CONCOMITANTE SERVIÇO DE LIMPEZA DE VALETAS</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO E SUBSTITUIÇÃO DOS TUBOS DO BUEIRO, LOCALIZADO NA COMUNIDADE DE PULADOR, NAS PROXIMIDADES DA PROPRIEDADE DA SRA. JOSILENE KACHIMARECK.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7221/indicacao_no_109-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7221/indicacao_no_109-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DE AMARILDO LIBÉRIO DOS SANTOS, NA LOCALIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7222/indicacao_no_110-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7222/indicacao_no_110-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO NA ESTRADA GERAL DA LOCALIDADE DE PAIOL VELHO, EM FRENTE ÀS PROPRIEDADES DO SR. GELSON CORDEIRO E DO SR. ABÍLIO SNYCER.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7223/indicacao_no_111-_2025_-nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7223/indicacao_no_111-_2025_-nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO NA ESTRADA DA COMUNIDADE DE RIO NOVO DO MEIO, NO TRECHO QUE COMPREENDE DESDE A PROPRIEDADE DO SR. VALMOR MENEGAZZO, PASSANDO PELA PROPRIEDADE DO SR. ERMILDO DROSDEK, ATÉ A PROPRIEDADE DA FAMÍLIA SHONOVERBER.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_no_112-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_no_112-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NO TRECHO DA ESTRADA QUE INTERLIGA OS DOIS PRINCIPAIS ACESSOS À COMUNIDADE DO BUTIÁ, COM CONCOMITANTE SUBSTITUIÇÃO DE MATA-BURRO POR BUEIRO COM TUBOS, NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR ANTÔNIO MUCHALOSKI.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7225/indicacao_no_113-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7225/indicacao_no_113-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NO ACESSO À PROPRIEDADE DE HULSON LUCACHINSKI NA COMUNIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7226/indicacao_no_114-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7226/indicacao_no_114-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NO ACESSO ÀS PROPRIEDADES DE MÁRCIO KIZEMA, LÍBIO KIZEMA, PEDRO MELO, DEMERVAL GONÇALVES E AMILTON MELO, NA COMUNIDADE DE SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7227/indicacao_no_115-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7227/indicacao_no_115-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO AOS TERRENOS DE DARCÍ VEIGA, JOEL KIZEMA E VINÍCIUS KIZEMA NA LOCALIDADE DE SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7228/indicacao_no_116-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7228/indicacao_no_116-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO EM TRECHO DA ESTRADA QUE COMPREENDE DESDE A PROPRIEDADE DA FAMÍLIA KRAVINSKI ATÉ A SAÍDA DO CTG LAGO AZUL</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7229/indicacao_no_117-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7229/indicacao_no_117-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO COM RETROESCAVADEIRA NA PROPRIEDADE DE ODORI LAVANDOSKI NA LOCALIDADE DO PULADOR</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7237/indicacao_no_118-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7237/indicacao_no_118-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. MAURO SCHIMINGOSKI, NA LOCALIDADE DE RIO CLARO</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7238/indicacao_no_119-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7238/indicacao_no_119-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONCLUSÃO DO CALÇAMENTO/PASSEIO PÚBLICO NA RUA AUGUSTO PAPES, NO TRECHO QUE INTERLIGA A RUA VITOR FERNANDES DE SOUZA COM A RUA PREFEITO TABALIPA.</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7242/indicacao_no_120-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7242/indicacao_no_120-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO NAS ESTRADAS QUE DÃO ACESSO ÀS PROPRIEDADES DE VICENTE, ZENO ANÉZIO E HÉLIO GALESKI, NA COMUNIDADE DO RIO BUTIÁ.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7250/indicacao_no_121-_2025_-_nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7250/indicacao_no_121-_2025_-_nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PINTURA DAS FAIXAS DA QUADRA ESPORTIVA DO GINÁSIO DE ESPORTES DA ESCOLA FREI ANDRÉ MALINSKI,  NA  LOCALIDADE  DE RIO  NOVO  DE  CIMA, EM DETRIMENTO  DA  NECESSIDADE  DE  MANUTENÇÃO,  POR ENCONTRAREM-SE EM SUA MAIOR PARTE APAGADAS.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7251/indicacao_no_122-_2025_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7251/indicacao_no_122-_2025_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO  DO  SERVIÇO  DE  MANUTENÇÃO  E  REPARO  NOS  BANHEIROS DO GINÁSIO DE ESPORTES DA COMUNIDADE DE  RIO NOVO.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7252/indicacao_no_123-_2025_-_dilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7252/indicacao_no_123-_2025_-_dilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO  DE  SERVIÇO  DE PATROLAMENTO  E ENCASCALHAMENTO  JUNTO  A  ESTRADA  QUE  DÁ  ACESSO  A PROPRIEDADE  DE  BENEDITO  QUIMIEDE,  DIRSO  GRABAS,  E DICO PEREIRA, NA LOCALIDADE DE PALMITAL.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7253/indicacao_no_124-_2025_-_ver_dilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7253/indicacao_no_124-_2025_-_ver_dilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO  DE  SERVIÇO  DE PATROLAMENTO  E ENCASCALHAMENTO  JUNTO  A  ESTRADA  QUE  DÁ  ACESSO  A PROPRIEDADE E RESIDÊNCIA DE  MARIA JANETE GUTICOSKI, SITUADA NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7261/indicacao_no_125-_2025_-_ver_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7261/indicacao_no_125-_2025_-_ver_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO A ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DE NERI VESOLOSKI, REGINALDO JANKOVSKI, E ADENILSON VESOLOSKI, NA COMUNIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_no_126-_2025_-_ver_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_no_126-_2025_-_ver_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE ENCASCALHAMENTO JUNTO AS ESTRADAS DE ACESSO ÀS PROPRIEDADES DE MIGUEL CARVALHO, E RUMÃO JUKOSKI, SITUADAS NA LOCALIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_no_127-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_no_127-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A ESTRADA DE ACESSO ÀS PROPRIEDADES DE SAULO LAVANDOSKI, TÚLIO PAULITZKI, E OSMAR NOVAK, ATÉ A CASA DE ADELAR KRAUSS, EM PONTO SITUADO NAS PROXIMIDADES DA ENTRADA DA ANTIGA BALANÇA DA EMPRESA RIGESA, NA LOCALIDADE DO PAIÓL VELHO.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_no_128-_2025_-_ver_nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_no_128-_2025_-_ver_nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A ESTRADA SECUNDÁRIA QUE DÁ ACESSO À RESIDÊNCIA DA FAMÍLIA DE SIRINEU SOARES, NA LOCALIDADE DE RIO NOVO DO MEIO.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7273/indicacao_no_129-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7273/indicacao_no_129-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE BRITAGEM NO PÁTIO DO GINÁSIO DE ESPORTES E UNIDADE DE SAÚDE DA COMUNIDADE DO PULADOR, VISANDO GARANTIR MAIS QUALIDADE DE VIDA AOS MORADORES, E ADEQUADO ACESSO AOS REFERIDOS ESTABELECIMENTOS.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7274/indicacao_no_130-_2025_-_ver_leandro_em_elaboracao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7274/indicacao_no_130-_2025_-_ver_leandro_em_elaboracao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MELHORIA DO SISTEMA DE DRENAGEM NO CALÇAMENTO DA COMUNIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7275/indicacao_no_131-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7275/indicacao_no_131-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO E MANUTENÇÃO EM TRECHO DA RUA LÍCIO DE OLIVEIRA QUE CONECTA O LOTEAMENTO MADRE PAULINA AO BAIRRO SOL NASCENTE, CONFORME ASSINALADO EM VERMELHO EM MAPA DESCRITIVO ANEXO. CONCOMITANTEMENTE, CONSTRUÇÃO DE “REDUTOR DE VELOCIDADE” EM PONTO DA MESMA VIA, ASSINALADO EM AMARELADO, EM MAPA DESCRITIVO ANEXO.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7276/indicacao_no_132-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7276/indicacao_no_132-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MAPEAMENTO E CADASTRAMENTO DOS LOTES DO CEMITÉRIO PÚBLICO MUNICIPAL, COM CONCOMITANTE SERVIÇO DE CONSTRUÇÃO DE GAVETAS VERTICAIS PARA DEPÓSITO DOS RESTOS MORTAIS DECORRENTES DE EXUMAÇÃO E TRANSFERÊNCIA, DEVIDO A CONSTATAÇÃO PELA ADMINISTRAÇÃO MUNICIPAL, DA AUSÊNCIA DE FAMILIAR E/OU RESPONSÁVEL, QUE REALIZE VISITAS E MANUTENÇÃO DO ESPAÇO. MEDIDA QUE SE FAZ, DEVIDO O POUCO ESPAÇO HOJE DISPONÍVEL NO CEMITÉRIO.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>OSNI NOVACK</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7281/indicacao_no_133-_2025_-_ver_osni_novack.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7281/indicacao_no_133-_2025_-_ver_osni_novack.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS COM VIAS A REVERSÃO DE PARTE DO IMÓVEL DO PARQUE DE EVENTOS MUNICIPAL EM QUE NÃO HAJAM SIDO CONSTRUÍDAS BENFEITORIAS ATÉ O MOMENTO, PARA PLANTIO E CULTIVO DE ABÓBORA, COM VIAS A DESTINAÇÃO A POSSÍVEIS FINS SOCIAIS OU CORRELATOS, E NA ÉPOCA OPORTUNA, AO SUPRIMENTO DAS NECESSIDADES DA PRÓXIMA FESTA MUNICIPAL.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7279/indicacao_no_134-_2025_-_ver_anacleto.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7279/indicacao_no_134-_2025_-_ver_anacleto.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO JUNTO A PONTO DA ESTRADA QUE DÁ ACESSO À PROPRIEDADES E RESIDÊNCIAS DA FAMÍLIA CORREIA, NA LOCALIDADE DE PALMITAL.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7280/indicacao_no_135-_2025_-_ver_anacleto.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7280/indicacao_no_135-_2025_-_ver_anacleto.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO A PONTO DA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE ALMIR GALESKI, NA LOCALIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7285/indicacao_no_136-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7285/indicacao_no_136-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO À   ESTRADA SECUNDÁRIA QUE DÁ ACESSO À PROPRIEDADE DE LEOPOLDO SCHIMIGUEL, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7286/indicacao_no_137-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7286/indicacao_no_137-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DE IMPLEMENTAR UM REDUTOR DE VELOCIDADE EM FRENTE AO SUPERMERCADO CORDEIRO.</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7304/indicacao_no_138-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7304/indicacao_no_138-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SUBSTITUIÇÃO DOS TUBOS EXISTENTES POR OUTROS DE MAIOR VAZÃO, E CONCOMITANTE ELEVAÇÃO DO NÍVEL (ALTURA) ESTRADA QUE DÁ ACESSO ÀS RESIDÊNCIAS DE LISETE SCHROEDER E ALZIRA SCHOROEDER NA COMUNIDADE DE COLÔNIA RUTHES.</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7305/indicacao_no_139-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7305/indicacao_no_139-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO JUNTO À   ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE OSMAR LEFCHAQUE, NA LOCALIDADE DO PULADOR.</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7306/indicacao_no_140-_2025_-_ver_silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7306/indicacao_no_140-_2025_-_ver_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE REPARO/MANUTENÇÃO NO CALÇAMENTO  JUNTO À ESQUINA DAS RUAS JOSÉ PEREIRA DO VALE COM ESTANISLAU WOICHICOSKI.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7328/indicacao_no_141-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7328/indicacao_no_141-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NA COMUNIDADE DE RIO NOVO, NO TRECHO QUE COMPREENDE AS PROPRIEDADES DE MÁRIO LISCZKOVSKI, JOÃO KOASKI, LAURO PECHIBILSKI E MATILDE WOICHICOSKI.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7329/indicacao_no_142-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7329/indicacao_no_142-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ALARGAMENTO, PATROLAMENTO E CASCALHAMENTO NAS PROXIMIDADES DA PROPRIEDADE DE JÚLIO JIENTARA NA COMUNIDADE DE AGUDOS.</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_no_143-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_no_143-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NO ACESSO À PROPRIEDADE DE RAFAEL BORECK (FAECO) NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7340/indicacao_no_144-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7340/indicacao_no_144-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NO ACESSO À PROPRIEDADE DE JOEL SILVEIRA NA LOCALIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7341/indicacao_no_145-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7341/indicacao_no_145-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CASCALHAMENTO NO PÁTIO DA MADEIREIRA RUTHES NA LOCALIDADE DE LAGEADO LISO.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7343/indicacao_no_146-_2025_-_ver._jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7343/indicacao_no_146-_2025_-_ver._jadson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA DO PARQUINHO INFANTIL LOCALIZADO NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7344/indicacao_no_147-_2025_-_ver_jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7344/indicacao_no_147-_2025_-_ver_jadson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO  CASCALHAMENTO NO ACESSO À PROPRIEDADE DE SAULO VERKA NA LOCALIDADE DE SALTO CANOINHAS.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7356/indicacao_no_148-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7356/indicacao_no_148-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VALETA NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. SIDENIR SCHOTKA, NA LOCALIDADE DE PAIOL VELHO.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7357/indicacao_no_149-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7357/indicacao_no_149-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. NELSON GRANZA, NA LOCALIDADE DE PAIOL VELHO</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7358/indicacao_no_150-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7358/indicacao_no_150-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DA SRA. ELIANE TELES, NA LOCALIDADE DE PAIOL VELHO.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7359/indicacao_no_151-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7359/indicacao_no_151-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. ROBERTO KRAUSS, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7360/indicacao_no_152-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7360/indicacao_no_152-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. FLORINDO KIEM, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7361/indicacao_no_153-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7361/indicacao_no_153-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. JORGE SCHOROEDER, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7362/indicacao_no_154-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7362/indicacao_no_154-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NO ACESSO À PROPRIEDADE DE ALEXANDRE PAULITSKI NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7366/indicacao_no_155-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7366/indicacao_no_155-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DA SRA. LEONILDA SCHOROEDER, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7367/indicacao_no_156-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7367/indicacao_no_156-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. JOSNEI GREIN, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7368/indicacao_no_157-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7368/indicacao_no_157-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. EVAIR GREIN, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7369/indicacao_no_158-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7369/indicacao_no_158-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. SILVERIO KARVAT, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7370/indicacao_no_159-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7370/indicacao_no_159-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. SILVANO KARVAT, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7371/indicacao_no_160-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7371/indicacao_no_160-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO ÀS PROPRIEDADES DOS SRS. SILVIO KARVAT E MARLON KARVAT, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7372/indicacao_no_161-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7372/indicacao_no_161-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. EVANDO TELES,  NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7373/indicacao_no_162-_2025_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7373/indicacao_no_162-_2025_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE RETROESCAVADEIRA NA PROPRIEDADE DE DENIZE LISBOA NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7374/indicacao_no_163-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7374/indicacao_no_163-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. ONERES BUENO, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7382/indicacao_no_164-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7382/indicacao_no_164-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE LIMPEZA COM RETROESCAVADEIRA E ENCASCALHAMENTO NA ESTRADA DA MANGUEIRA DA LEITARIA NA PROPRIEDADE DO SR. MARCIO MODESKI, NA LOCALIDADE DE LAJEADO LISO.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7383/indicacao_no_165-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7383/indicacao_no_165-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. EDILSON KNOP, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7384/indicacao_no_166-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7384/indicacao_no_166-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. ÉLCIO ADRIANO WIGINIESKI, NA LOCALIDADE DE LAJEADO LISO.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7385/indicacao_no_167-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7385/indicacao_no_167-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. JOELCIO SEMENTKOSKI, NA LOCALIDADE DE LAJEADO LISO.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7386/indicacao_no_168-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7386/indicacao_no_168-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DA SRA NENA, NA LOCALIDADE DE LAJEADO LISO.</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7387/indicacao_no_169-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7387/indicacao_no_169-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DA SRA EUGÊNIA RODRIGUES, NA LOCALIDADE DE SALTO CANOINHAS.</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7389/indicacao_no_170-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7389/indicacao_no_170-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DE ACESSO ÀS PROPRIEDADES DO SRS. MAURO FERNANDES, AMILTON DE MELO E LÍBIO KIZEMA, NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7390/indicacao_no_171-_2025_-leandro_e_nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7390/indicacao_no_171-_2025_-leandro_e_nilson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA CONSTRUÇÃO DE GUARITA NA CRECHE E ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7394/indicacao_no_172-_2025_-_jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7394/indicacao_no_172-_2025_-_jadson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DE BUEIRO PRÓXIMO A RESIDÊNCIA DO PROFESSOR EDMILSON CIESLINSCK NA RUA JOÃO FLORENTINO DE SOUZA.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7400/indicacao_no_173-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7400/indicacao_no_173-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. FABIO DO PRADO, PRÓXIMO A GRANJA DE ESTANISLAU, NA LOCALIDADE DE PULADOR.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7401/indicacao_no_174-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7401/indicacao_no_174-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE RETROESCAVADEIRA NO PESQUEIRO DA SRA. VALDIRENE BRANDEMBURG, NA LOCALIDADE DE AGUDOS.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7402/indicacao_no_175-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7402/indicacao_no_175-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. LUCAS RODRIGUES, PRÓXIMO AO VIVEIRO DO JAIRO.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7403/indicacao_no_176-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7403/indicacao_no_176-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SRA. SIMONE SCHIMINGOSKI, NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7404/indicacao_no_177-_2025_-silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7404/indicacao_no_177-_2025_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO ENCASCALHAMENTO NA ESTRADA DE ACESSO ÀS PROPRIEDADES DOS SRS. ALBERTO LISBOA, ANTÔNIO LISBOA (TONICO), CARLOS LISBOA E JOSÉ LISBOA NA LOCALIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7405/indicacao_no_178-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7405/indicacao_no_178-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DAS SRAS. NASTAZIA KNOP E BEATRIZ KNOP NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7406/indicacao_no_179-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7406/indicacao_no_179-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. CESAR VEIGA NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7407/indicacao_no_180-_2025_-talita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7407/indicacao_no_180-_2025_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE RETROESCAVADEIRA ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. SIDENIR NIEPSUI NA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7414/indicacao_no_181-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7414/indicacao_no_181-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO E PATROLAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. CLAUDIO LUCZKOWSKI, NA LOCALIDADE DE SERRA PRETA.</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7415/indicacao_no_182-_2025_-leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7415/indicacao_no_182-_2025_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE ALARGAMENTO E MELHORIAS_x000D_
 EM VIA PÚBLICA QUE LIGA AS RUAS MIGUEL LUCACHINSKI E_x000D_
 TRAVESSA LINDOLFO CORDEIRO.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6917/mocao_01-2025_-_mocao_de_pesar_-_falecimento_ex-prefeito_sr._adilson_lisczkovski_-_ver_nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6917/mocao_01-2025_-_mocao_de_pesar_-_falecimento_ex-prefeito_sr._adilson_lisczkovski_-_ver_nilson.pdf</t>
   </si>
   <si>
     <t>Moção em sinal de respeito e luto pelo falecimento do ex-Prefeito Sr. Adilson Lisczkovski, ocorrido no dia 06 de janeiro de 2025, seja registrada em ata Moção de Pesar.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6932/mocao_02-2024_-_mocao_de_aplauso_-_policia_militar.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6932/mocao_02-2024_-_mocao_de_aplauso_-_policia_militar.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso e reconhecimento com o mais profundo respeito, admiração e gratidão aos valorosos membros do Agrupamento de Polícia Militar de Major Vieira, que atuaram de forma exemplar na abordagem ao assalto ocorrido na lotérica do município no dia 07 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6960/mocao_03-2025_-_mocao_de_aplauso_-_pastor_marcos_batsita.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6960/mocao_03-2025_-_mocao_de_aplauso_-_pastor_marcos_batsita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento com o mais profundo respeito, ao Pastor Marcos Batista, pelos valorosos préstimos dedicados à sociedade majorvieirense neste importante período junto a condução da Igreja Assembléia de Deus de Major Vieira.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_04-2025_-_mocao_de_pesar_-_falecimento_historiador_fernando_tokarski_-_ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_04-2025_-_mocao_de_pesar_-_falecimento_historiador_fernando_tokarski_-_ver_leandro.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em sinal de respeito e luto pelo falecimento do renomado historiador, professor, fotógrafo e escritor Fernando Tokarski, ocorrido no dia 17 de março de 2025</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7038/mocao_05-2025_-_mocao_de_aplauso_-_100_dias_de_gestao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7038/mocao_05-2025_-_mocao_de_aplauso_-_100_dias_de_gestao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento à Excelentíssima Prefeita Aline Daiane Ruthes Iarenhuk da Silva, à Vice-Prefeita Vilma Muller Kiem, aos(as) Secretários(as) Sandra Wille, Fábio Verka, Simone Sobczack, Aline Krisan, Everson Spagnollo, Julinei Koaski, Suzan Paulista, bem como à Chefe de Gabinete, Sra. Sirlene Ruthes e a Superintendente do Hospital Municipal São Lucas, Sra. Joana Nascimento, pelo excelente trabalho desempenhado nos primeiros 100 dias de gestão à frente da Administração Municipal.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7083/mocao_06-2025_-_mocao_de_apelo_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7083/mocao_06-2025_-_mocao_de_apelo_-.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Presidente da Assembleia Legislativa de Santa Catarina, Júlio Garcia, para que ele empenhe esforços objetivando a aprovação do PL./0399/2024, que dispõe ‘’Institui o Programa de Controle de Diabetes na Escola, destinado a alunos da educação básica e infantil de baixa renda’’.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7098/mocao_06-2025_-_mocao_de_apelo_-.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7098/mocao_06-2025_-_mocao_de_apelo_-.pdf</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7132/mocao_08-2025_-_mocao_de_aplauso_-clc_empresa.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7132/mocao_08-2025_-_mocao_de_aplauso_-clc_empresa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Construtora Luiz Costa Ltda - CLC, representada por um de seus sócios, o senhor Celito Luiz Costa de Oliveira, em virtude da significativa contribuição econômica gerada pela empresa ao nosso município.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7179/mocao_09-2025_-_mocao_de_aplauso-_dia_do_bombeiro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7179/mocao_09-2025_-_mocao_de_aplauso-_dia_do_bombeiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos valorosos profissionais do 9º Batalhão de Bombeiros Militar de Canoinhas/SC e do 1º Grupamento de Bombeiros Militar de Major Vieira/SC, pela passagem do Dia Nacional do Bombeiro, comemorado em 02 de julho.</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>SÍLVIO KIZEMA, ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, NILSON SPHAIR, OSNI NOVACK, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7244/mocao_n_10-2025_-_mocao_de_aplauso_-_101_anos_cartorio_major_vieira.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7244/mocao_n_10-2025_-_mocao_de_aplauso_-_101_anos_cartorio_major_vieira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento pela comemoração de 101 anos de importantes serviços prestados pela Escrivania de Paz e Tabelionato de Major Vieira, Cartório que atua desde 02/06/1924 em nossa cidade, desempenhando e dedicando importantes serviços de Notas e Registro Civil de Pessoas Naturais, à população de nosso município, antes mesmo de sua emancipação.</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7315/mocao_n_11-2025_-_mocao_de_apoio-_projeto_deputada_paulinha.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7315/mocao_n_11-2025_-_mocao_de_apoio-_projeto_deputada_paulinha.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio, ao Projeto de Lei nº 0202/2025, de autoria da Deputada Estadual Paulinha, atualmente em tramitação na Assembleia Legislativa do Estado de Santa Catarina, que garante à gestante o direito de optar pela cesariana eletiva a partir da 39ª semana de gestação, bem como o direito à analgesia, mesmo quando escolhido o parto normal.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>NILSON SPHAIR, ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7324/mocao_n_12-2025_-_mocao_de_aplauso_-_para_simone_sopzack_major_vieira.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7324/mocao_n_12-2025_-_mocao_de_aplauso_-_para_simone_sopzack_major_vieira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento a Sra. Simone Sobczack, pelos importantes serviços prestados à frente da Secretaria Municipal de Educação de Major Vieira.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7363/mocao_n_13-2025_-_mocao_de_pesar_-_falecimento_mae_do_vereador_anacleto.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7363/mocao_n_13-2025_-_mocao_de_pesar_-_falecimento_mae_do_vereador_anacleto.pdf</t>
   </si>
   <si>
     <t>Moção em sinal de respeito e luto pelo falecimento da mãe do vereador Anacleto Szabelski - a Sra. Eva Szabelski- ocorrido no dia 26 de outubro de 2025, seja registrada em ata Moção de Pesar.</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7388/mocao_n_14-2025_-_mocao_de_apoio-_criacao_vara_federal_canoinhas.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7388/mocao_n_14-2025_-_mocao_de_apoio-_criacao_vara_federal_canoinhas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio, ao Tribunal Regional Federal da 4ª Região (TRF4), manifestando-se favoravelmente à instalação de uma Vara da Justiça Federal na cidade de Canoinhas/SC, nos termos da Lei nº 15.172/2025, que criou oito novas Varas Federais no Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO, ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7437/mocao_n_15-2025_-_mocao_de_aplauso_-_padre_marlon_malacoski.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7437/mocao_n_15-2025_-_mocao_de_aplauso_-_padre_marlon_malacoski.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento com o mais profundo respeito, ao Padre Marlon Malacoski, pelos valorosos préstimos dedicados à sociedade majorvieirense neste importante período junto a condução da Igreja Paróquia Divino Espírito Santo de Major Vieira.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Aline Daiane Ruthes Iarenhuk da Silva</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7006/veto_parcial_no_01-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7006/veto_parcial_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Ofício GAB nº 215/2025: Encaminha VETO PARCIAL ao Projeto de Lei nº 15/2025 e solicitação de documentos complementares.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>OFREC</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7193/oficio_gab_no_569-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7193/oficio_gab_no_569-2025.pdf</t>
   </si>
   <si>
     <t>Ofício GAB nº 569/2025: Solicitação realização de sessões extraordinárias.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7194/scanner_20250721.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7194/scanner_20250721.pdf</t>
   </si>
   <si>
     <t>Ofício GAB nº 570/2025: Solicita a RETIRADA do Projeto de Lei nº 55/2025.</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7313/oficio_gab_no_862-2025_veto.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7313/oficio_gab_no_862-2025_veto.pdf</t>
   </si>
   <si>
     <t>Ofício GAB nº 862/2025: Mensagem de VETO TOTAL ao Projeto de Lei nº 069/2025.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
     <t>JADSON SCHEMCZAK, DILMA SEVERGNINI GRAF</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6885/pedido_de_informacoes_n.o_01-2025_-_imovel_da_garagem.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6885/pedido_de_informacoes_n.o_01-2025_-_imovel_da_garagem.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, sejam encaminhadas informações a respeito da nova garagem da Prefeitura Municipal de Major Vieira pela atual administração</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>JADSON SCHEMCZAK, DILMA SEVERGNINI GRAF, OSNI NOVACK</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6886/pedido_de_informacoes_n.o_02-2025_-_processo_seletivo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6886/pedido_de_informacoes_n.o_02-2025_-_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, sejam encaminhadas informações a respeito da realização do Processo Seletivo Simplificado n.º 01/2025 na data de ontem, dia 02 de fevereiro de 2025</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6916/pedido_de_informacoes_n.o_03-2025_-_fundacao_municipal_de_esportes.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6916/pedido_de_informacoes_n.o_03-2025_-_fundacao_municipal_de_esportes.pdf</t>
   </si>
   <si>
     <t>SOLICITA, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, sejam encaminhadas informações a respeito do Projeto de Lei nº 03/2024: Dispõe sobre a criação da fundação municipal de esportes de major vieira e dá outras providências, especialmente em relação as seguintes questões:</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_informacoes_n.o_04-2025_-_salario_base_e_remuneracao_-_superintendente_do_hospital.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_informacoes_n.o_04-2025_-_salario_base_e_remuneracao_-_superintendente_do_hospital.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, sejam encaminhadas informações sobre a remuneração da Superintendente do Hospital Municipal de Major Vieira, especialmente em relação as seguintes questões, que constam prescritas neste documento.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_informacoes_n.o_05-2025_-_informacoes_superintendente_hospital_-_em_elaboracao.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_informacoes_n.o_05-2025_-_informacoes_superintendente_hospital_-_em_elaboracao.pdf</t>
   </si>
   <si>
     <t>SOLICITA, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, e a Sra. Superintendente do Hospital Municipal São Lucas, sejam encaminhadas as seguintes informações, conforme CNESC (CADASTRO DE ESTABELECIMENTOS DE SAUDE):_x000D_
 _x000D_
 a)	Contrato com horário de atendimento e documentos (CRM/ SC E RQE) e se recebem através do Hospital municipal de Major Vieira ou através da Prefeitura municipal de Major Vieira._x000D_
 JHENIFER LORENA GONZALEZ AZUAJE;_x000D_
 CLEICIANE DO NASCIMENTO CARVALHO;_x000D_
 ALBERTO CARLOS MENDES SILVA_x000D_
 ELIEL FERNANDO DE MELO PINHEIRO;</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7013/pedido_de_informacoes_n.o_06-2025_-_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7013/pedido_de_informacoes_n.o_06-2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, sejam encaminhadas informações a respeito da existência do provimento de servidores efetivos em cargos de comissão, que venham a estar recebendo gratificações e/ou abono salarial. Em caso positivo, requeiro o encaminhamento da relação dos servidores, seus respectivos cargos e gratificações recebidas.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_informacoes_n.o_07-2025_-_doacao_imovel_hospital.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_informacoes_n.o_07-2025_-_doacao_imovel_hospital.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, sejam encaminhadas informações a respeito do Projeto de Lei 031/2025: Autoriza a doação do imóvel que especifica, pertencente ao Hospital Municipal São Lucas para o município de Major Vieira e dá outras providências,</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7055/pedido_de_informacoes_n.o_08-2025_-_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7055/pedido_de_informacoes_n.o_08-2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, sejam encaminhadas informações a respeito dos serviços de horas máquina realizados na comunidade de Rio Claro,</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7062/pedido_de_informacoes_n.o_09-2025_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7062/pedido_de_informacoes_n.o_09-2025_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações detalhadas a respeito do Processo Licitatório para o fornecimento de verduras e legumes às escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7102/pedido_de_informacoes_n.o_10-2025_-_todos_os_vereadores_-_caflemav.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7102/pedido_de_informacoes_n.o_10-2025_-_todos_os_vereadores_-_caflemav.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações a respeito da existência de prestação de contas da CAFLEMAV à Municipalidade, indicando ainda, a existência ou não, de remuneração para os dirigentes da referida Coooperativa.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7147/pedido_de_informacoes_n.o_11-2025_-_leandro_reurb.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7147/pedido_de_informacoes_n.o_11-2025_-_leandro_reurb.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, o encaminhamento de relatório detalhado dos trabalhos que venham ter sido realizados pela Comissão do REURB, nos processos de regularização fundiária a âmbito do município de Major Vieira.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7163/pedido_de_informacoes_n.o_012-2025_-_quase_todos_os_vereadores_-_emenda_deputada_ana_paula_r385.00000.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7163/pedido_de_informacoes_n.o_012-2025_-_quase_todos_os_vereadores_-_emenda_deputada_ana_paula_r385.00000.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações sobre o andamento procedimentos necessários para a liberação de emenda parlamentar da Deputada Federal Ana Paula Lima no montante de R$385.000,00 (trezentos e oitenta e cinco mil reais).</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7183/pedido_de_informacoes_n.o_013-2025_-__todos_os_vereadores_-_trevo_na_latco.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7183/pedido_de_informacoes_n.o_013-2025_-__todos_os_vereadores_-_trevo_na_latco.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Empresa Construtora Luiz Costa Ltda – CLC, responsável pela realização da obra de Reforma e Revitalização da Rodovia SC-477, informações sobre a existência de projeto já elaborado, que vise à implantação de um trevo de acesso à BR 477, nas proximidades da Empresa de Laticínios - LATCO</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7230/pedido_de_informacoes_n.o_014-2025_-leandro_e_jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7230/pedido_de_informacoes_n.o_014-2025_-leandro_e_jadson.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, o encaminhamento de informações à esta Casa Legislativa da existência de programação de datas, nas quais venham a ser decretado pontos facultativos no calendário do exercício de 2026.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO, DILMA SEVERGNINI GRAF, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7300/pedido_de_informacoes_n.o_015-2025_-_leandro_talita_e_dilma_-_contrato_e_vinculo_de_trerceiros_com_o_hospital..pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7300/pedido_de_informacoes_n.o_015-2025_-_leandro_talita_e_dilma_-_contrato_e_vinculo_de_trerceiros_com_o_hospital..pdf</t>
   </si>
   <si>
     <t>SOLICITAM à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, e à Superintendente do Hospital São Lucas, Sra. Joana Santos Nascimento, o encaminhamento de informações sobre a natureza do vínculo de serviço, e modalidade de contrato firmado pelo Hospital Municipal São Lucas, com os Srs. Carlos Roberto Muller, e Jhonathan Berdnaski.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO, DILMA SEVERGNINI GRAF</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7307/pedido_de_informacoes_n.o_016-2025_-_leandro-_itinerario_spin_no_dia_13_de_setembro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7307/pedido_de_informacoes_n.o_016-2025_-_leandro-_itinerario_spin_no_dia_13_de_setembro.pdf</t>
   </si>
   <si>
     <t>SOLICITAM à Prefeita Municipal - Sra. Aline Daiane Ruthes Iarenhuk da Silva, e a Secretária Municipal de Saúde - Sra. Vilma Muller Kiem, o encaminhamento de informações detalhadas referentes ao veículo Chevrolet Spin - placa: RXZ 9H16, pertencente à frota da Secretaria municipal de Saúde.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>SÍLVIO KIZEMA, ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, OSNI NOVACK, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7322/pedido_de_informacoes_n.o_017-2025_-_todos_os_vereadores-exceto_nilson_salario_dos_motoristas.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7322/pedido_de_informacoes_n.o_017-2025_-_todos_os_vereadores-exceto_nilson_salario_dos_motoristas.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal - Sra. Aline Daiane Ruthes Iarenhuk da Silva informações sobre a existência de estudo para majorar a remuneração dos motoristas da Municipalidade, a fim de reduzir a disparidade salarial com os Operadores de Máquinas, introduzida pela Lei Complementar nº 124, de 10 de Setembro de 2025.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7323/pedido_de_informacoes_n.o_018-2025_-_todos_os_vereadores-_exceto_nilson_nao_atendimento_ao_req._42.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7323/pedido_de_informacoes_n.o_018-2025_-_todos_os_vereadores-_exceto_nilson_nao_atendimento_ao_req._42.pdf</t>
   </si>
   <si>
     <t>SOLICITAM à Prefeita Municipal - Sra. Aline Daiane Ruthes Iarenhuk da Silva, o encaminhamento de informações sobre qual o motivo do não atendimento dos esclarecimentos do Requerimento nº 42/2025 do dia 08 (oito) de setembro de 2025, que trata sobre pedidos referentes à obra de pavimentação asfáltica realizada na comunidade do Pulador.</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, NILSON SPHAIR</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7332/pedido_de_informacoes_n.o_019-2025_-comissao_de_financas_orcamento_e_fiscalizacao_-_ldo_anexos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7332/pedido_de_informacoes_n.o_019-2025_-comissao_de_financas_orcamento_e_fiscalizacao_-_ldo_anexos.pdf</t>
   </si>
   <si>
     <t>SOLICITAM à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, o encaminhamento de informações a respeito da ausência de alguns dos anexos previstos no artigo 3º do Projeto de Lei nº 65, de 25 de Agosto de 2025, que dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7342/pedido_de_informacoes_n.o_020-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_saude_-_cartoes_do_sus.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7342/pedido_de_informacoes_n.o_020-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_saude_-_cartoes_do_sus.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal – Sra. Alina Daiane Ruthes Iarenhuk da Silva, bem como à Secretária Municipal de Saúde, Sra. Vilma Muller Kiem, o encaminhamento de informações em relação ao fato dos cartões do SUS serem divididos por “áreas” de atendimento.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7439/pedido_de_informacoes_n.o_021-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_agricultura_-_balancas_de_gado.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7439/pedido_de_informacoes_n.o_021-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_agricultura_-_balancas_de_gado.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal – Sra. Aline Daiane Ruthes Iarenhuk da Silva, bem como à Secretária Municipal de Agricultura, Sra. Tatiane Guedes, o encaminhamento de informações referentes às balanças comunitárias de gado.</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7443/pedido_de_informacoes_n.o_022-2025_-vereador__-_concurso_publico.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7443/pedido_de_informacoes_n.o_022-2025_-vereador__-_concurso_publico.pdf</t>
   </si>
   <si>
     <t>SOLICITAM à Prefeita Municipal – Sra. Aline Daiane Ruthes Iarenhuk da Silva, bem como, à Secretária Municipal de Administração, Sra. Aline Krisan, o encaminhamento de informações referentes ao edital 001/2025, que rege sobre o concurso público municipal para o provimento de diversos cargos no quadro de servidores públicos.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7103/scanner_20250529_5.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7103/scanner_20250529_5.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O HORÁRIO DE EXPEDIENTE DA CÂMARA DE VEREADORES DE MAJOR VIEIRA, EM CARATER EXCEPCIONAL E TEMPORÁRIO.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7104/scanner_20250529_6.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7104/scanner_20250529_6.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONARIO DO QUADRO DE SERVIDORES EFETIVOS DA CAMARA DE VEREADORES PARA DESEMPENHAR A FUNÇÃO GRATIFICADA DE CONTROLADOR INTERNO DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7105/scanner_20250529_7.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7105/scanner_20250529_7.pdf</t>
   </si>
   <si>
     <t>CONCEDE FERIAS DE FUNCIONARIA DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7106/scanner_20250529_8.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7106/scanner_20250529_8.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONARIA DO QUADRO DE SERVIDORES EFETIVOS DA CAMARA DE VEREADORES PARA DESEMPENHAR A FUNÇÃO GRATIFICA DE TESOUREIRO.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7107/scanner_20250529_9.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7107/scanner_20250529_9.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS PROCEDIMENTOS E DISPOSIÇÕES NECESSARIOS A APLICAÇÃO E IMPLEMENTAÇÃO DA LEI COMPLEMENTAR Nº 104, DE 15 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7108/scanner_20250529_10.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7108/scanner_20250529_10.pdf</t>
   </si>
   <si>
     <t>CONCEDE FERIAS DE FUNCIONARIO DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7109/scanner_20250529_11.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7109/scanner_20250529_11.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECÚNIA, DAS FERIAS DE FUNCIONARIO DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7110/scanner_20250529_13.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7110/scanner_20250529_13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DAS FERIAS DE FUNCIONARIO DA CAMARA DE VEWRADORES.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7111/scanner_20250529_12.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7111/scanner_20250529_12.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR A SER PAGO POLA CAMARA DE VEREADORES A TITULO DE RESSARCIMENTO DE DESPESAS COM COMBUSTIVEIS DE VEICULOS DE PROPRIEDADE DE VEREADORES E/OU FUNCIONARIOS DA CAMARA MUNICIPAL, NA FORMA PREVISTA NA LEI Nº 1.757/2007.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7112/scanner_20250529_14.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7112/scanner_20250529_14.pdf</t>
   </si>
   <si>
     <t>ALTERA O CADASTRO DE VEICULO DE VEREADORES E FUNCIONARIOS DA CAMARA MUNICIPAL, PARA USO EM VIAGENS OFICIAIS.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7113/scanner_20250529_15.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7113/scanner_20250529_15.pdf</t>
   </si>
   <si>
     <t>CONCEDE EVOLUÇÃO DE QUALIFICAÇÃO POR CONCLUÇÃO DE CURSOS DE GRAVAÇÃO, A FUNCIONÁRIO OCUPANTE DE CARGO DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7114/scanner_20250529_16.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7114/scanner_20250529_16.pdf</t>
   </si>
   <si>
     <t>CONCEDE EVOLUÇÃO DE QUALIFICAÇÃO POR CONCLUSÃO DE CURSO DE GRADUAÇÃO, A FUNCIONARIA OCUPANTE DE CARGO DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7115/scanner_20250529_17.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7115/scanner_20250529_17.pdf</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7116/scanner_20250529_18.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7116/scanner_20250529_18.pdf</t>
   </si>
   <si>
     <t>ALTERA O CADASTRO DE VEICULOS DE VEREADORES E FUNCIONARIOS DA CAMARA MUNICIPAL, PARA USO EM VIAGENS OFICIAIS.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7117/scanner_20250529_19.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7117/scanner_20250529_19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO E CONVERSÃO EM PECUNIA, DAS FERIAS DE FUNCIONARIO DA CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7118/scanner_20250529_20.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7118/scanner_20250529_20.pdf</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_cfof_029-2025__contas_pmmv_2023_-_adilson_edson_-_aprovacao_-_projeto_decreto_legislativo_01-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_cfof_029-2025__contas_pmmv_2023_-_adilson_edson_-_aprovacao_-_projeto_decreto_legislativo_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MAJOR VIEIRA, REFERENTE AO EXERCÍCIO DE 2023</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6898/projeto_de_lei_complementar_01-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6898/projeto_de_lei_complementar_01-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2025: Acrescenta dispositivos ao Art. 5º e Art. 69 da Lei Complementar nº 077, de 04 de abril de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6981/projeto_de_lei_n._02-2025-20250131132254_1.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6981/projeto_de_lei_n._02-2025-20250131132254_1.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N° 073 DE 20 DE DEZEMBRO DE 2017, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES DA AUTARQUIA DO HOSPITAL MUNICIPAL DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_n._04-2025-20250131140006_1.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_n._04-2025-20250131140006_1.pdf</t>
   </si>
   <si>
     <t>Altera, Inclui e extingue dispositivos da Lei Complementar nº 068 de 20 de dezembro de 2017, que dispõe do regime jurídico estatutário para servidores integrantes dos quadros de pessoal dos órgãos dos poderes executivo e legislativo, das autarquias e das fundações públicas, do município de Major Vieira.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_lei_n.__06-2025-20250131141146_1.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_lei_n.__06-2025-20250131141146_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 71, de 20 de dezembro de 2017, que dispõe sobre o plano de cargos, carreiras e remuneração do município de Major Vieira.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6991/projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6991/projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 05/2025: Dispõe sobre a concessão de gratificação de função aos servidores públicos municipais da área da saúde designados como responsáveis técnicos, e dá outras providências.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7024/projeto_de_lei_complementar_no_06-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7024/projeto_de_lei_complementar_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 06/2025: Revoga na integralidade a Lei Complementar Municipal nº 37/2013, altera dispositivos da Lei Complementar nº 68/2017, incluindo novo cargo de assessor jurídico, e dá nova redação ao §2º do Art. 29 da Lei Complementar nº 68/2017 e ao § 1º do Art. 83 da Lei Complementar nº 71/2017.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7031/projeto_de_lei_complementar_no_07-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7031/projeto_de_lei_complementar_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 07/2025: Altera dispositivos da Lei Municipal nº 72, de 19 de dezembro de 2017, para ajustar carga horária de cargos existentes e criar novo cargos no quadro de pessoal do município de Major Vieira.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7032/projeto_de_lei_complementar_no_08-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7032/projeto_de_lei_complementar_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 08/2025: Altera a carga horária do cargo de fisioterapeuta e cria o cargo de assistente social no âmbito do poder executivo municipal de Major Vieira, alterando a Lei Complementar Municipal nº 71, de 20 de dezembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7051/projeto_de_lei_complementar_no_09-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7051/projeto_de_lei_complementar_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 09/2025: Altera a acresce dispositivos que especifica da Lei Complementar nº 081, de 07 de janeiro de 2020, que instituiu o Plano Diretor do Município de Major Vieira - SC.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7125/projeto_de_lei_complementar_no_10-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7125/projeto_de_lei_complementar_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 10/2025: Dispõe da criação de cargos na Lei Complementar nº 68/2017, que estabelece o regime jurídico estatutário para servidores integrantes dos quadros de pessoal dos órgãos dos poderes executivo e legislativo, das autarquias e das fundações públicas, do Município de Major Vieira.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7126/projeto_de_lei_complementar_no_11-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7126/projeto_de_lei_complementar_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 11/2025: Altera atribuições dos cargos em comissão constantes no Anexo V da Lei Complementar nº 068 de 20 de dezembro de 2017, que Dispõe do Regime Jurídico estatutário para servidores integrantes dos quadros de pessoal dos órgãos dos poderes executivo e legislativo, das autarquias e das fundações públicas, do Município de Major Vieira.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7142/projeto_de_lei_complementar_no_12-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7142/projeto_de_lei_complementar_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 12/2025: Altera dispositivo da Lei Municipal nº 117, de 11 de junho de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7143/projeto_de_lei_complementar_no_13-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7143/projeto_de_lei_complementar_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 13/2025: Altera o anexo VII da Lei Complementar nº 071, de 20 de dezembro de 2017, que dispõe sobre o Plano de Cargos, Carreiras e remuneração dos servidores do Município de Major Vieira/SC, para modificar a escolaridade exigida para o cargo de técnico de referência.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7176/projeto_de_lei_complementar_no_14-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7176/projeto_de_lei_complementar_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 14/2025: Dispõe sobre o emprego público no âmbito da administração direta, autárquica e fundacional do Poder Executivo do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7198/projeto_de_lei_complementar_no_15-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7198/projeto_de_lei_complementar_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 15/2025: Dispõe sobre a criação de cargos públicos de provimento efetivo e comissionado no âmbito da administração pública direta do município de Major Vieira, com alterações nas Leis Complementares nº 071/2017 e nº 068/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7200/projeto_de_lei_complementar_no_16-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7200/projeto_de_lei_complementar_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 16/2025: Altera dispositivos da Lei Complementar Municipal nº 069, de 16 de agosto de 2017, que institui o Estatuto dos Servidores Públicos do Município de Major Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7240/scanner_20250825_3_merged.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7240/scanner_20250825_3_merged.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 017/2025: Acrescenta vagas, cria e extingue cargos, altera vencimento dos cargos que especifica e os anexos da Lei Complementar nº 71, de 20 de dezembro de 2017, que dispõe sobre "Plano de Cargos, carreiras e remuneração do município de Major Vieira" e dá outras providências.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7241/projeto_de_lei_complementar_no_18-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7241/projeto_de_lei_complementar_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 18/2025: Dispõe sobre a criação de cargos e vagas no âmbito da autarquia do Hospital Municipal de Major Vieira, altera os Anexos III, V, VII e X da Lei Complementar nº 073/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7289/projeto_de_lei_complementar_no_19-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7289/projeto_de_lei_complementar_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 19/2025: Dispõe sobre a não incidência e a concessão de isenção do imposto predial e territorial urbano (IPTU) ao imóvel da Cooperativa Agroindustrial Alfa, localizado no município de Major Vieira/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7333/projeto_de_lei_complementar_no_20-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7333/projeto_de_lei_complementar_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 20/2025: Altera dispositivos da Lei Complementar nº 072/2017, com as alterações posteriores advindas da Lei Complementar nº 102, de 03 de maio de 2024, que dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do município de Major Vieira.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7335/scanner_20251015_3.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7335/scanner_20251015_3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 21/2025: Altera a classificação registral do imóvel de matrícula nº 45.101, localizado na rodovia SC 477, Km 20, na localidade de Rio Bonito, de rural para urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7352/projeto_de_lei_complementar_no_22-2025_compressed.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7352/projeto_de_lei_complementar_no_22-2025_compressed.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 22/2025: Dispõe sobre a criação da política municipal de desenvolvimento econômico e inovação e cria o Programa de Inovação do Município Major Vieira/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7353/projeto_de_lei_complementar_no_23-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7353/projeto_de_lei_complementar_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 23/2025: Dispõe sobre as regras para constituição e funcionamento de ambiente regulatório experimental (sandbox regulatório) no município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7354/projeto_de_lei_complementar_no_24-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7354/projeto_de_lei_complementar_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 24/2025: Dispõe sobre a regulamentação para a instalação e uso do sistema 5G no município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7365/projeto_de_lei_complementar_25-2025_-_acrescenta_art._270-a_-_lc09-2004_-_codigo_de_posturas.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7365/projeto_de_lei_complementar_25-2025_-_acrescenta_art._270-a_-_lc09-2004_-_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 270-A, NA LEI COMPLEMENTAR 09, DE 22 DE DEZEMBRO DE 2004, DISPONDO SOBRE A PERMISSÃO PARA CRIAÇÃO DE AVES EM IMÓVEIS RESIDENCIAIS LOCALIZADOS NA ÁREA URBANA DO MUNICÍPIO DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_n._01-2025-20250131131307.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_n._01-2025-20250131131307.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2025: Dispõe sobre o auxílio alimentação para os motoristas da Prefeitura de Major Vieira em viagens a serviço.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_n._02-2025-20250131132254.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_n._02-2025-20250131132254.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2025: Altera dispositivo da Lei Complementar nº 073 de 20 de dezembro de 2017, que dispõe sobre o plano de cargos, carreiras e remuneração dos servidores da autarquia do hospital municipal de Major Vieira.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei_n._03-2025-20250131133536.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei_n._03-2025-20250131133536.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2025 - Dispõe sobre a criação da fundação municipal de esportes de major vieira e dá outras providências.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei_n._04-2025-20250131140006.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei_n._04-2025-20250131140006.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2025: Altera, Inclui e extingue dispositivos da Lei Complementar nº 068 de 20 de dezembro de 2017, que dispõe do regime jurídico estatutário para servidores integrantes dos quadros de pessoal dos órgãos dos poderes executivo e legislativo, das autarquias e das fundações públicas, do município de Major Vieira.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei_n._05-2025-20250131140750.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei_n._05-2025-20250131140750.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2025: Dispõe sobre a realização de avaliação médica periódica e exame toxicológico pelos motoristas do quadro de servidores do município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei_n.__06-2025-20250131141146.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei_n.__06-2025-20250131141146.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2025: Altera dispositivos da Lei Municipal nº 71, de 20 de dezembro de 2017, que dispõe sobre o plano de cargos, carreiras e remuneração do município de Major Vieira.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n.__07-2025-20250131141713.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n.__07-2025-20250131141713.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 07/2025: Dispõe sobre o serviço instalação de caráter assistencial de poços semi-artesianos comunitários para familias cadastradas no cadastro único (CADÚNICO), com deficiência hídrica no município de Major Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei_008-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei_008-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2025: Autoriza o Poder Executivo Municipal a celebrar convênio com o Hospital Santa Cruz de Canoinhas para prestação de serviços de assistência obstétrica e dá outras providências.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_009-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_009-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2025: Dispõe sobre a autorização para pagamento de despesas relativas a exercícios anteriores e dá outras providências.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2025: Dispõe sobre a concessão de gratificação de função aos servidores públicos municipais da área da saúde designados como responsáveis técnicos, e dá outras providências.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6895/projeto_de_lei_011-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6895/projeto_de_lei_011-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 333.400,00).</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6896/projeto_de_lei_012-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6896/projeto_de_lei_012-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2025: Altera o artigo 2º da Lei Municipal nº 2.260, de 09 de julho de 2015, que dispõe sobre o valor do auxílio moradia, e dá outras providências.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2025: Autoriza o chefe do poder executivo a firmar termo de fomento com a APAE de Major Vieira para repasse de recursos financeiros e a cedência de estagiários municipais e autoriza abertura de crédito adicional suplementar e contém outras providências.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6926/scanner_20250214_2.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6926/scanner_20250214_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2025: Declara o canudinho de abóbora como patrimonio cultural de natureza imaterial do município de Major Vieira.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6927/projeto_de_lei_no_15-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6927/projeto_de_lei_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2025: Concede recomposição salarial e dá outras providências.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6928/projeto_de_lei_no_16-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6928/projeto_de_lei_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.730.762,11).</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6934/projeto_de_lei_no_17-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6934/projeto_de_lei_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2025: Institui o vale-alimentação aos servidores públicos municipais de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6935/projeto_de_lei_no_18-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6935/projeto_de_lei_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2025: Dispõe sobre a extinção do Fundo Rotativo Municipal de Habitação e dá outras providências.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6936/projeto_de_lei_no_19-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6936/projeto_de_lei_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2025: Revoga dispositivos da Lei Complementar Municipal nº 37/2013 e da Lei Complementar nº 68/2017, e dá nova redação ao §2º do Art. 29 da Lei Complementar nº 68/2017 e ao §1º do Art. 83 da Lei Complementar nº 71/2017.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6937/projeto_de_lei_no_20-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6937/projeto_de_lei_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2025: Autoriza o Poder Executivo Municipal a efetuar repasse financeiro ao corpo de bombeiros militar de Santa Catarina para manutenção do serviço de bombeiro comunitário e estabelece outras providências, nos termos da Lei Estadual nº 17.202/2017.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6961/projeto_de_lei_no_21-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6961/projeto_de_lei_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2025: Autoriza o Poder Executivo a adquirir a imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6962/projeto_de_lei_no_22-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6962/projeto_de_lei_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22/2025: Inclui órgão e unidade orçamentária, no plano plurianual - PPA, na Lei de diretrizes orçamentárias - LDO, na Lei Orçamentária Anual - LOA, autoriza a abertura de crédito adicional especial e contém outras providências.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6980/projeto_de_lei_no_23-2025_-_reajuste_valores_das_diarias.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6980/projeto_de_lei_no_23-2025_-_reajuste_valores_das_diarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2025: ALTERA VALORES DE  DIÁRIAS  DA CÂMARA MUNICIPAL DE MAJOR VIEIRA, DEFINIDOS PELA LEI MUNICIPAL Nº 2008/2010 DE 03 DE SETEMBRO DE 2010.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_24-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 24/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 665.000,00).</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7003/scanner_20250324.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7003/scanner_20250324.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DIVULGAÇÃO MENSAL DA RELAÇÃO DOS TRINTA MAIORES FORNECEDORES E PRESTADORES DE SERVIÇOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7007/scanner_20250328.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7007/scanner_20250328.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 736.204,07).</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7025/projeto_de_lei_no_28-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7025/projeto_de_lei_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28/2025: Autoriza o Poder Executivo Municipal a firmar termo de convênio com o hospital Santa Cruz da Canoinhas, destinando a contratação de serviços para realização de exames de diagnósticos por imagem de ultrassonagrafia geral e mamografia, e dá outras providências.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7026/projeto_de_lei_no_29-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7026/projeto_de_lei_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 375.292,99).</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7027/projeto_de_lei_no_30-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7027/projeto_de_lei_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2025: Dispõe sobre a autorização para pagamento de despesas relativas a exercícios anteriores e dá outras providências.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_31-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2025: Autoriza a doação do imóvel que especifica, pertencente ao hospital municipal São Lucas para o município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7046/projeto_de_lei_no_32-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7046/projeto_de_lei_no_32-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 32/2025: Dispõe sobre o valor mínimo para a cobrança de dívida ativa da Fazenda Pública Municipal através de execução fiscal, a utilização do protesto de título executivo judicial e extrajudicial, registro de devedores em órgãos de proteção ao crédito e dá outras providências.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7047/scanner_20250428_10.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7047/scanner_20250428_10.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 371.350,11).</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7048/projeto_de_lei_no_34-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7048/projeto_de_lei_no_34-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 34/2025: Inclui Orgão e Unidade Orçamentária, no Plano Plurianual - PPA, na Lei de Diretrizes Orçamentárias - LDO, na Lei Orçamentária Anual - LOA, autoriza a abertura de crédito adicional especial e contém providências.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7050/projeto_de_lei_no_35-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7050/projeto_de_lei_no_35-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 35/2025: Autoriza o Poder Executivo a adquirir imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7059/scanner_20250425_4.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7059/scanner_20250425_4.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 36/2025: Autoriza o Poder Executivo municipal, por intermédio da Secretaria Municipal de Educação, Cultura e Desporto, a conceder premiação para a realeza da Festa Nacional do Canudinho de Abóbora no município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7071/projeto_de_lei_no_37-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7071/projeto_de_lei_no_37-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 37/2025: Autoriza o Poder Executivo a adquirir imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7072/projeto_de_lei_no_38-2025_1.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7072/projeto_de_lei_no_38-2025_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 38/2025: Autoriza a desapropriar área de terra que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7087/projeto_de_lei_no_39-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7087/projeto_de_lei_no_39-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39/2025: Dispõe sobre abertura de crédito adicional especial e contém outras providências (R$ 5.300.00,00).</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7091/projeto_de_lei_no_40-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7091/projeto_de_lei_no_40-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 40/2025: Dispõe sobre a concessão de Apoio Financeiro à Cooperativa da Agricultura Familiar do Leite - CAFLEMAV para custeio de combustível utilizado no transporte da produção dos cooperados e dá outras providências.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7092/scanner_20250526_5.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7092/scanner_20250526_5.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 41/2025: Autoriza o Município de Major Vieira - SC a adquirir imóvel urbano, com área de 2.000 M²,  e dá outras providências.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7099/projeto_de_lei_042-2025_-_vereador_leandro_ribeiro_de_castro_-_autoriza_realizacao_de_festas_e_eventos_-_imoveis_publicos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7099/projeto_de_lei_042-2025_-_vereador_leandro_ribeiro_de_castro_-_autoriza_realizacao_de_festas_e_eventos_-_imoveis_publicos.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A REALIZAÇÃO DE FESTAS COMUNITÁRIAS E EVENTOS BENEFICENTES EM IMÓVEIS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7127/projeto_de_lei_no_43-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7127/projeto_de_lei_no_43-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 43/2025: Dispõe sobre a criação do departamento de trânsito de Major Vieira (DETRAMAVI) e da junta administrativa de recursos de infração - JARI e dá outras providências.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7141/scanner_20250609_6.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7141/scanner_20250609_6.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 44/2025: Institui o Programa de Apadrinhamento Afetivo de Crianças e Adolescentes acolhidos em Instituições do Município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7133/projeto_de_lei_no_45-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7133/projeto_de_lei_no_45-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 45/2025: Dispõe sobre abertura de crédito adicional suplementar, especial e contém outras providências (R$ 3.038.500,00).</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7137/projeto_de_lei_no_46-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7137/projeto_de_lei_no_46-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 46/2025: Altera Dispositivo da Lei nº 2.755 de 29 de maio de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7152/projeto_de_lei_no_47-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7152/projeto_de_lei_no_47-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 47/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 4.129.500,00).</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7160/projeto_de_lei_no_48-2025_-_atendimento_prioritario.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7160/projeto_de_lei_no_48-2025_-_atendimento_prioritario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 48/2025: ESTABELECE NO MUNICÍPIO DE MAJOR VIEIRA /SC PRIORIDADE NO ATENDIMENTO EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS ÀS PESSOAS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7161/projeto_de_lei_no_49-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7161/projeto_de_lei_no_49-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 49/2025: Altera dispositivos da Lei Municipal nº 2.739, de 08 de abril de 2025, para incluir os agentes políticos e conselheiros tutelares entre os beneficiados do vale-alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7162/projeto_de_lei_no_50-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7162/projeto_de_lei_no_50-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 50/2025: Autoriza promover abertura de um crédito adicional suplementar e especial e dá outras providências (R$ 1.200.000,00).</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7173/projeto_de_lei_no_51-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7173/projeto_de_lei_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51/2025: Dispõe sobre a autorização para pagamento de despesa relativa a exercício anterior e dá outras providências.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7174/projeto_de_lei_no_52-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7174/projeto_de_lei_no_52-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 52/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 1.355.990,00).</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7177/projeto_de_lei_no_53-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7177/projeto_de_lei_no_53-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 53/2025: Autoriza o poder executivo a custear despesas de viagem dos munícipes eleitos como realeza da Terceira Idade, para participação em missão oficial à Brasília, e dá outras providências.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7175/projeto_de_lei_no_54-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7175/projeto_de_lei_no_54-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 54/2025: Autoriza o Poder Executivo a contratar operação de crédito com a Instituição Financeira BRDE - Banco Regional de Desenvolvimento do Extremo Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7188/projeto_de_lei_no_55-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7188/projeto_de_lei_no_55-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 55/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.128.500,00).</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7189/projeto_de_lei_no_56-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7189/projeto_de_lei_no_56-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 56/2025: Dispõe sobre o Plano Plurianual do município de Major Vieira para o Quadriênio 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7190/projeto_de_lei_no_57-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7190/projeto_de_lei_no_57-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 57/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.685.175,50).</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7197/projeto_de_lei_no_58-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7197/projeto_de_lei_no_58-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 58/2025: Altera dispositivos da Lei Municipal nº 2.193, de 02 de abril de 2014, que dispõe sobre a organização da política e do sistema único de assistência social do município de Major Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7199/projeto_de_lei_no_59-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7199/projeto_de_lei_no_59-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 59/2025: Dispõe sobre a execução do Hino Nacional Brasileiro, do hino do Estado de Santa Catarina e do Hino de Major Vieira nas escolas da rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7215/projeto_de_lei_no_60-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7215/projeto_de_lei_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 60/2025: Autoriza o município de Major Vieira, com interveniência da Secretaria Municipal de saúde e por intermédio do Fundo Municipal de Saúde, a firmar convênio com a Associação de caridade São Vicente de Paulo para manutenção de serviços de saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7216/projeto_de_lei_no_61-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7216/projeto_de_lei_no_61-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 61/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 2.180.000,00).</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7233/projeto_de_lei_no_62-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7233/projeto_de_lei_no_62-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Lei nº 62/2025: Autoriza  o Poder Executivo Municipal a firmar termo de convênio com o Instituto Castração e Educação para guarda responsável de cães e gatos móvel - CASTRABUS e dá outras providências.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7234/projeto_de_lei_no_63-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7234/projeto_de_lei_no_63-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 63/2025: Altera a redação do § 1º do Art. 2º da Lei nº 1.724 de 28 de junho de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7245/projeto_de_lei_-2025_-_fumicultura.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7245/projeto_de_lei_-2025_-_fumicultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 64/2025: Declara a fumicultura como atividade de relevante interesse econômico, social e cultural no âmbito do Município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7246/projeto_de_lei_no_65-2025_ldo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7246/projeto_de_lei_no_65-2025_ldo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 65/2025: Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7247/projeto_de_lei_no_66-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7247/projeto_de_lei_no_66-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 66/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 1.330.776,00).</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_no_67-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_no_67-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 67/2025: Declara a Fumicultura como atividade de relevante interesse econômico, social e cultural no âmbito do município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>CARLOS ROBERTO MUCHALOSKI, JADSON SCHEMCZAK, SÍLVIO KIZEMA</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7249/projeto_de_lei_n_68-2025_-_fumicultura_atividade_relevante_ver_carlos_-_silvio_-_jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7249/projeto_de_lei_n_68-2025_-_fumicultura_atividade_relevante_ver_carlos_-_silvio_-_jadson.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 68/2025: Declara a fumicultura como atividade de relevante interesse econômico, social e cultural no âmbito do Município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7258/projeto_de_lei_n_69-2025_-_auxilio_saude_mesa_diretora.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7258/projeto_de_lei_n_69-2025_-_auxilio_saude_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A CONCESSÃO DE AUXÍLIO-SAÚDE NO ÂMBITO DA CÂMARA MUNICIPAL DE MAJOR VIEIRA-SC</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7265/projeto_de_lei_no_70-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7265/projeto_de_lei_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 70/2025: Dispõe sobre a autorização para doação de bens públicos móveis, objeto de cessão de uso, às Associações e cooperativas de agricultores do Município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7287/projeto_de_lei_no__71-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7287/projeto_de_lei_no__71-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 71/2025: Institui o Programa de Inseminação artificial (IATF), no município de Major Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7288/projeto_de_lei_no__72-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7288/projeto_de_lei_no__72-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 72/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.929.720,83).</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7302/projeto_de_lei_no_73-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7302/projeto_de_lei_no_73-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 73/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 430.000,00).</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7316/projeto_de_lei_no_74-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7316/projeto_de_lei_no_74-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 74/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 172.489,40).</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7317/projeto_de_lei_no_75-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7317/projeto_de_lei_no_75-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 75/2025: Autoriza o Poder Executivo a conceder auxílio financeiro a Associação 3ª idade "CONVIVER" de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7325/projeto_de_lei_no_76-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7325/projeto_de_lei_no_76-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 76/2025: Dispõe sobre a concessão de apoio financeiro à Cooperativa da Agricultura Familiar do Leite - CAFLEMAV para custeio de capacitação de cooperados em parceria com o SEBRAE e dá outras providências.</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7326/projeto_de_lei_no_77-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7326/projeto_de_lei_no_77-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 77/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 655.000,00).</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7334/projeto_de_lei_no_78-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7334/projeto_de_lei_no_78-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 78/2025: Altera redação de paragrafo e cria inciso, do artigo 14, da Lei 1.941 de nove de outubro de 2009.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7336/scanner_20251017.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7336/scanner_20251017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 79/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 140.000,00).</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7337/scanner_20251017_2.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7337/scanner_20251017_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 80/2025: Autoriza o Poder Executivo municipal a conceder auxílio financeiro ao Núcleo de Apoio aos Pacientes Oncológicos de Major Vieira - NAPON, e dá outras providências.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7350/projeto_de_lei_no_81-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7350/projeto_de_lei_no_81-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 81/2025: Dispõe sobre o programa municipal de parcerias público-privadas e concessões do município de Major Vieira/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7351/projeto_de_lei_no_82-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7351/projeto_de_lei_no_82-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 82/2025: Autoriza a doação de imóvel público que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7376/projeto_de_lei_no_83-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7376/projeto_de_lei_no_83-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 83/2025: Autoriza a aquisição de materiais e serviços destinados ao evento esportivo "wild race", e dá outras providências.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7377/projeto_de_lei_no_84-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7377/projeto_de_lei_no_84-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 84/2025: Dispõe sobre o serviço de inspeção municipal e as normas de insoeção sanitária e industrial em estabelecimentos de produtos de origem animal no município de Major Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7378/projeto_de_lei_no_85-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7378/projeto_de_lei_no_85-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 85/2025: Dispõe sobre a concessão de Apoio Financeiro à Associação dos Apicultores e Meliponicultores Florada Nativa e dá outras providências.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7379/projeto_de_lei_no_86-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7379/projeto_de_lei_no_86-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 86/2025: Altera a nomenclatura do Conselho Municipal do Idoso para Conselho Municipal da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7380/projeto_de_lei_no_87-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7380/projeto_de_lei_no_87-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 87/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências, e dá outras providências (R$ 1.572.000,00).</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7381/projeto_de_lei_no_88-2025_2.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7381/projeto_de_lei_no_88-2025_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 88/2025: Estima a receita e fixa a despesa do município de Major vieira para o exercício de 2026.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7391/projeto_de_lei_no_89-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7391/projeto_de_lei_no_89-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 89/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 30.000,00).</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7392/projeto_de_lei_no_90-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7392/projeto_de_lei_no_90-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 90/2025: Institui, no âmbito do Município de Major Vieira, o Concurso Natalino "Major Vieira Iluminada - a casa mais iluminada da cidade : luz e um conto de natal", e dá outras providências.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7397/scanner_20251114.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7397/scanner_20251114.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 91/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 437.553,49).</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7411/projeto_de_lei_no_92-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7411/projeto_de_lei_no_92-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 92/2025: Autoriza a cessão de uso de bem público à associação de Agroturismo de Toldo de Cima - AATC, e dá outras providências.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7412/projeto_de_lei_no_93-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7412/projeto_de_lei_no_93-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 93/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.496.000,00).</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7420/scanner_20251127.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7420/scanner_20251127.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 94/2025: Ratifica as alterações realizadas no contrato de consórcio público do Consórcio Interfederativo de Saúde da Região do Contestado (CISAMURC), e dá outras providências.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7421/projeto_de_lei_no_95-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7421/projeto_de_lei_no_95-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 95/2025: Autoriza o repasse de valores para o Fundo de Melhoria da Polícia Militar (FUMPOM), abre crédito adicional suplementar no orçamento do exercício 2025 contém outras providências.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7422/projeto_de_lei_no_96-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7422/projeto_de_lei_no_96-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 96/2025: Dispõe sobre regulamentação do serviço de acolhimento em família acolhedora para crianças e adolescentes do município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7423/projeto_de_lei_no_97-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7423/projeto_de_lei_no_97-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 97/2025: Institui o selo contabilista amigo da criança, do adolescente e da pessoa idosa no município de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7424/projeto_de_lei_no_98-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7424/projeto_de_lei_no_98-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 98/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 300.000,00).</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7425/scanner_20251201.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7425/scanner_20251201.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 99/2025: Denomina os logradouros públicos que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7428/projeto_de_lei_no_100-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7428/projeto_de_lei_no_100-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 100/2025: Institui a gincana rústica do Município de Major Vieira como evento oficial das festividades de comemoração do aniversário do Município, autoriza a premiação das equipes participantes e dá outras providências.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7430/projeto_de_lei_no_101-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7430/projeto_de_lei_no_101-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 101/2025: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 200.000,00).</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7431/projeto_de_lei_no_102-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7431/projeto_de_lei_no_102-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 102/2025: Dispõe sobre a autorização para pagamento de despesa relativa a exercício anterior e da outras providências (R$ 1.713,80).</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7432/projeto_de_lei_no_103-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7432/projeto_de_lei_no_103-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 103/2025: Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências (R$ 4.000.000,00).</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7435/scanner_20251208.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7435/scanner_20251208.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 104/2025: Autoriza o Município de Major Vieira a firmar termo de fomento com a APAE, objetivando o repasse de recursos financeiros e autoriza abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7440/projeto_de_lei_no_105-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7440/projeto_de_lei_no_105-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 105/2025: Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público para o magistério municipal de Major Vieira, nos termos do Inciso IX do Art. 37 da Constituição Federal, da Lei Orgânica, da Lei de Diretrizes e bases da Educação Nacional, nº 9.394/96, das Resoluções e pareceres do Conselho Nacional de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7052/projeto_de_resolucao_no__001_-_maria_kumineck.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7052/projeto_de_resolucao_no__001_-_maria_kumineck.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ HONORÁRIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7140/scanner_20251022_7.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7140/scanner_20251022_7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL (PPA) DA UNIDADE ORÇAMENTÁRIA</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7312/projeto_de_resolucao_03-2025_-_viagem_estudante_vereador.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7312/projeto_de_resolucao_03-2025_-_viagem_estudante_vereador.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2025: Autoriza subsidiar despesas de viagem a Florianópolis/SC para participação dos integrantes do Programa Estudante Vereador para visita à Assembleia Legislativa e Tribunal de Contas de Santa Catarina.</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7318/projeto_de_resolucao_no_04-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7318/projeto_de_resolucao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 04/2025: Dispõe sobre a criação da Escola do Legislativo, no âmbito da Câmara Municipal de Major Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7418/scanner_20251124_3.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7418/scanner_20251124_3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2025: Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7419/projeto_de_resolucao_06-2025_-_placas_identificacao_-_mesa_diretora.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7419/projeto_de_resolucao_06-2025_-_placas_identificacao_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2025: Dispõe sobre a entrega das placas de identificação aos vereadores da Câmara Municipal de Major Vieira ao término de seus mandatos e dá outras providências.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6869/requerimento_01-2025_-_auxilio_alimentacao_servidores_pub_municipais.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6869/requerimento_01-2025_-_auxilio_alimentacao_servidores_pub_municipais.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo, Sra. Aline Daiane Ruthes Iarenhuk da Silva, a realização de estudos com vias a elaboração de projeto de lei que vise a regulamentação da concessão de auxílio alimentação à todos os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_02-2025_-_pagamento_antecipado_das_ferias_-_vereador_nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_02-2025_-_pagamento_antecipado_das_ferias_-_vereador_nilson.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que seja verificada a possibilidade da realização do pagamento das férias aos servidores públicos, antes de seu início.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6884/requerimento_03-2025_-_carros_oficiais_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6884/requerimento_03-2025_-_carros_oficiais_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo, Sra. Aline Daiane Ruthes Iarenhuk da Silva, a tomada de providências com vias a  regularização dos veículos da frota municipal, que por ventura se encontrem em desacordo com a lei municipal Nº 2583 de 07 de abril de 2022, que “Dispõe sobre a obrigatoriedade de identificação dos veículos oficiais e a serviço da Administração Pública e dá outras providências”.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6914/requerimento_004-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_3o_quadrimestre_2024.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6914/requerimento_004-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_3o_quadrimestre_2024.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja realizada audiência pública referente cumprimento das metas fiscais do 3° quadrimestre do exercício financeiro de 2024, prevista no §4º, do art. 9° da Lei Complementar 101/2000.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6915/requerimento_005-2025_-_piso_salarial_municipal_-_vereador_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6915/requerimento_005-2025_-_piso_salarial_municipal_-_vereador_leandro.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo, que seja realizado estudo a fim de verificar a possibilidade de implantação de um PISO SALARIAL PARA OS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, pois não pode se admitir que servidores de carreira do poder público municipal recebam remuneração lastreada no salário mínimo nacional.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6933/requerimento_006-2025_-_alteracao_plano_diretor_-_area_nao_edificavel_30_metros_rever_-_vereador_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6933/requerimento_006-2025_-_alteracao_plano_diretor_-_area_nao_edificavel_30_metros_rever_-_vereador_leandro.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo, que seja realizado estudo a fim de verificar a possibilidade de alteração da metragem estabelecida no inciso I do Artigo 47, do Plano Diretor do Município de Major Vieira, Lei Complementar nº 081 de 07 de janeiro de 2020.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6938/requerimento_007-2025_-convocacao_da_vice_e_da_superintendente_hospital.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6938/requerimento_007-2025_-convocacao_da_vice_e_da_superintendente_hospital.pdf</t>
   </si>
   <si>
     <t>REQUER à Presidência da Casa,  o encaminhamento de expediente à Sra. VILMA MULLER KIEM, Secretária Municipal de Saúde, juntamente com a Sra. JOANA NASCIMENTO, Superintendente do Hospital Municipal São Lucas, CONVOCANDO-AS para comparecer na sede da Câmara  Municipal de Major Vieira, na sessão ordinária do dia 17 de março de 2025, às 19:00 horas, para prestar informações e esclarecimentos sobre as condições administrativas e financeiras em que o Hospital São Lucas encontrava-se quando do início dos trabalhos pela atual gestão, bem como os trabalhos desenvolvidos no Hospital e na Secretaria de Saúde no município neste início de gestão.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6947/requerimento_008-2025_-_comissao_de_constituicao_justica_e_redacao_-_plo_-_inclusao_cafe.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6947/requerimento_008-2025_-_comissao_de_constituicao_justica_e_redacao_-_plo_-_inclusao_cafe.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, com relação ao Projeto de Lei 01/2025 que: DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS MOTORISTAS DA PREFEITURA DE MAJOR VIEIRA EM VIAGENS A SERVIÇO.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_09-2025_-_audiencia_publica_-_animais_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_09-2025_-_audiencia_publica_-_animais_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER  a realização de Audiência Pública no plenário desta Casa de Leis,  para que seja tratado do seguinte Tema: OS ANIMAIS DE RUA NO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_10-2025_-_placas_de_sinalizacao-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_10-2025_-_placas_de_sinalizacao-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, a realização de estudos e a tomada de providências com vias à realização da instalação de novas placas de sinalização na área urbana deste município.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_11-2025_-_policia_militar-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_11-2025_-_policia_militar-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER ao Comandante do Grupamento Policial de Major Vieira - 2º sargento Sr. Reni Graciano Leite, a mais célere análise e tomada de providências urgentes para coibir a acentuada comercialização de drogas no município.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6999/requerimento_12-2025_-_reforma_posto_e_casa_mortuaria_lageado_liso-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6999/requerimento_12-2025_-_reforma_posto_e_casa_mortuaria_lageado_liso-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, a realização de reforma da Unidade de Saúde, e da Casa mortuária da comunidade de Lageado Liso.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7000/requerimento_13-2025_-_painel_eletronico_posto_saude_ver._nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7000/requerimento_13-2025_-_painel_eletronico_posto_saude_ver._nilson.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal e a Secretária de Saúde, a realização de estudos e tomada de providências para a instalação de um painel eletrônico com som e senha digital no Posto de Saúde Municipal.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7022/requerimento_14-2025_-rede_alta_tensao-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7022/requerimento_14-2025_-rede_alta_tensao-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, em conjunto com a Centrais Elétricas de Santa Catarina S.A – CELESC, responsável pela distribuição de energia, avalie a possibilidade de remanejamento de um poste e da rede de alta tensão, localizada no Loteamento Morante (Vila Bodão), buscando uma solução que garanta a segurança e a regularização da infraestrutura elétrica no local.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7033/requerimento_15-2025_-vendedores_ambulantes-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7033/requerimento_15-2025_-vendedores_ambulantes-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, considerando que a atividade exercida por vendedores ambulantes possui regulamentação no âmbito na Lei que Instituiu o Sistema Tributário do município de Major Vieira (Lei Complementar nº 75/2018), requisita que sejam prestadas as seguintes informações:</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7034/requerimento_16-2025_-_amplanorte_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7034/requerimento_16-2025_-_amplanorte_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Presidente da Associação dos Municípios do Planalto Norte Catarinense -  Amplanorte, Sra. Juliana Maciel Hoppe, o presente requerimento sugerindo o estudo de viabilidade para a implantação de um Castramóvel que atenda de forma itinerante todos os municípios que integram a Amplanorte.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7035/requerimento_017-2025_-_comissao_de_constituicao_justica_e_redacao_-_decreto_-_piso_dos_professores_-_documentos.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7035/requerimento_017-2025_-_comissao_de_constituicao_justica_e_redacao_-_decreto_-_piso_dos_professores_-_documentos.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, sejam encaminhados a esta Casa de Leis, os documentos da assessoria contábil e jurídica que dão amparo técnico ao Decreto Municipal nº 3.164, de 12 de Fevereiro de 2025.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7061/requerimento_018-2025_-_comissao_de_constituicao_justica_e_redacao_-_desmebramento_area_hospital.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7061/requerimento_018-2025_-_comissao_de_constituicao_justica_e_redacao_-_desmebramento_area_hospital.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, seja efetivado o desmembramento da área necessária e suficiente para a instalação da garagem municipal em atendimento ao que dispõe o artigo 2º do Projeto de Lei nº 31/2025 que “Autoriza a doação do imóvel que especifica, pertencente ao Hospital Municipal São Lucas para o Município de Major Vieira.”</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_19-2025_-cemiterio-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_19-2025_-cemiterio-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal que sejam tomadas as devidas providências quanto à situação dos túmulos que encontram-se com gavetas abertas no Cemitério Municipal.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7077/requerimento_020-2025_-_comissao_de_constituicao_justica_e_redacao_-_comissao_atualizacao_regimento_interno_e_lei_organica.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7077/requerimento_020-2025_-_comissao_de_constituicao_justica_e_redacao_-_comissao_atualizacao_regimento_interno_e_lei_organica.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Presidente desta Câmara Municipal,  Vereador Silvio Kizema, a instituição de Comissão para análise e estudo de possível atualização no Regimento Interno da Câmara Municipal de Major Vieira e da Lei Orgânica do Município de Major Vieira.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7081/requerimento_021-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7081/requerimento_021-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao PLENÁRIO deste Poder Legislativo Municipal, nos termos do Art. 122, §1º do Regimento Interno da Câmara de Vereadores de Major Vieira, que o Projeto de Lei nº 31/2025, que autoriza a doação do imóvel que especifica, pertencente ao hospital municipal São Lucas para o município de Major Vieira e dá outras providências, passe a tramitar em Regime de Urgência.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7089/requerimento_022-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_1o_quadrimestre_2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7089/requerimento_022-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_1o_quadrimestre_2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja realizada audiência pública referente cumprimento das metas fiscais do 1° quadrimestre do exercício financeiro de 2025, prevista no §4º, do art. 9° da Lei Complementar 101/2000.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7100/requerimento_023-2025_-_comissao_de_constituicao_justica_e_redacao_-_suplementacao_compra_imoveis.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7100/requerimento_023-2025_-_comissao_de_constituicao_justica_e_redacao_-_suplementacao_compra_imoveis.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, em relação ao Projeto de Lei nº 39/2025 que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS” que sejam enviada  documentação pertinente a destinação de recursos do Governo do Estado de Santa Catarina, bem como outros documentos que demonstrem a existência do excesso de arrecadação necessário para que a abertura do crédito adicional especial, prevista no Projeto de Lei em tela, possa ser  possa ser implementada.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7121/requerimento_024-2025_-_convocacao_secretaria_asssitencia_social.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7121/requerimento_024-2025_-_convocacao_secretaria_asssitencia_social.pdf</t>
   </si>
   <si>
     <t>REQUER à Presidência da Casa,  o encaminhamento de expediente à Sra. SANDRA MARA WILLE CANFIL, Secretária Municipal de Assistência Social, CONVOCANDO-A para comparecer na sede da Câmara  Municipal de Major Vieira, na sessão ordinária do dia 09 de junho de 2025, às 19:00 horas, para prestar informações e esclarecimentos sobre os trabalhos desenvolvidos na Secretaria de Assistência Social no município nesta gestão.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7148/requerimento_25-2025_-fiacao-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7148/requerimento_25-2025_-fiacao-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal que sejam tomadas as providências necessárias para a extensão da rede elétrica e da iluminação pública na Rua Marcelino Martins, especificamente no trecho que se estende até a propriedade do senhor Antônio Fonsaes, popularmente conhecido como “Boiadeiro”.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7153/requerimento_26-2025_-tubulacao_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7153/requerimento_26-2025_-tubulacao_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal que seja realizado estudo de viabilidade técnica para a implementação de rede de tubulação de águas pluviais no interior da quadra 28, mais precisamente nos fundos dos terrenos das residências que circundam as ruas Luiz Davet, Vereador Carlos Karvat, João Florentino de Sousa e Victor Fernandes de Sousa.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO, JADSON SCHEMCZAK</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7184/requerimento_27-2025_-iluminacao_led-_ver._leandro_e_jadson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7184/requerimento_27-2025_-iluminacao_led-_ver._leandro_e_jadson.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Chefe do Poder Executivo Municipal que seja realizado estudo de viabilidade técnica visando a substituição das lâmpadas convencionais por lâmpadas de LED, em todo o sistema de iluminação pública da cidade.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7185/requerimento_028-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo52-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7185/requerimento_028-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo52-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja encaminhado relatório apto a demonstrar a existência de excesso de arrecadação capaz de amparar a abertura do crédito adicional suplementar previsto no Projeto de Lei 052/2025.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7187/requerimento_29-2025_-trienio_e_licenca_tratamento_de_saude_-_ver._nilson.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7187/requerimento_29-2025_-trienio_e_licenca_tratamento_de_saude_-_ver._nilson.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, a realização de estudos necessários, com vias ao encaminhamento de projeto de lei complementar visando a alteração da Lei Complementar municipal n.º 69, de 02 de janeiro de 2018 (Estatuto dos Servidores Públicos municipais), com vias ao:_x000D_
 _x000D_
 - Reestabelecimento do “Adicional por tempo de serviço” (Triênio), ao percentual de 6% (seis por cento) a cada 3 anos, e exclusão do limite máximo de 10 (dez) avanços.  _x000D_
 _x000D_
 - Alteração da regra hoje adotada para definição dos proventos remuneratórios do servidor público municipal “durante período de afastamento em razão de Licença para tratamento de Saúde”, de forma que neste período, venha a ter garantido o recebimento de sua “remuneração integral convencional”, computadas todas as verbas e indenizações ordinariamente recebidas pelo mesmo (Ex. RET, serviço extraordinário, periculosidade, insalubridade, entre outros.)</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7196/requerimento_030-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7196/requerimento_030-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao PLENÁRIO deste Poder Legislativo Municipal, nos termos do Art. 122, §1º do Regimento Interno da Câmara de Vereadores de Major Vieira, que o Projeto de Lei nº 54/2025, que  Autoriza o Poder Executivo a contratar operação de crédito com a Instituição Financeira BRDE - Banco Regional de Desenvolvimento do Extremo Sul, e dá outras providências, passe a tramitar em Regime de Urgência.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>DILMA SEVERGNINI GRAF, ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, em relação ao Projeto de Lei Complementar nº 14/2025, que: Dispõe sobre o emprego público no âmbito da administração direta, autárquica e fundacional do Poder Executivo do Município, e dá outras providências; que seja elaborado e encaminhado a esta Casa de Leis, Cálculo Atuarial apontando as consequências atuariais para o Regime Próprio de Previdência do Município de Major Vieira, caso a presente proposta legislativa seja aprovada.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7206/requerimento_32-2025_-calcada-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7206/requerimento_32-2025_-calcada-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a construção de uma calçada para pedestres na Rua Lindolfo Cordeiro, no trecho que compreende o acesso à estrada geral do Rio Novo, desde o centro da cidade até o Parque de Exposições Novo Horizonte.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7218/requerimento_33-2025_-estradas_gerais_rio_da_veada-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7218/requerimento_33-2025_-estradas_gerais_rio_da_veada-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a manutenção e os devidos reparos, com serviços de patrolamento e encascalhamento, nas estradas gerais da comunidade de Rio da Veada.</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7232/requerimento_034-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo61-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7232/requerimento_034-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo61-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja encaminhado relatório apto a demonstrar a existência de excesso de arrecadação capaz de amparar a abertura do crédito adicional suplementar previsto no Projeto de Lei 061/2025 (Dispõe sobre abertura de crédito adicional suplementar e contém outras providências - R$ 2.180.000,00).</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7235/requerimento_35-2025__limpeza_ar_condicionado-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7235/requerimento_35-2025__limpeza_ar_condicionado-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal o encaminhamento à esta Casa Legislativa, do Plano Anual de Manutenção dos Aparelhos de Ar Condicionado instalados nos órgãos públicos municipais, em conformidade com a Lei Federal nº 13.589/2018. Em caso da não existência, até o presente momento, de tal plano, requer que sejam adotadas as providências necessárias para que seja realizada a manutenção preventiva e corretiva, bem como a limpeza dos aparelhos de ar condicionado de todas as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7236/requerimento_36-2025_cosip_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7236/requerimento_36-2025_cosip_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal que seja destinado o excesso de arrecadação do COSIP para investimentos em dois trechos da Rua Afonso Sobczak: o primeiro, compreendido entre a Rua Otávio Tabalipa e a SC-477; e o segundo, que se estende da Rua José Pereira do Vale até o Conjunto Habitacional Neomar Rogério Muck (Cohab I).</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7243/requerimento_037-2025_-_comissao_de_constituicao_justica_e_redacao_-_receitas_arrecadas_no_mes_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7243/requerimento_037-2025_-_comissao_de_constituicao_justica_e_redacao_-_receitas_arrecadas_no_mes_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Secretário Municipal de Finanças - Sr. Everson Spagnollo, que encaminhe para esta Casa de Leis relatório discriminado das receitas arrecadadas pelo Município de Major Vieira no período compreendido entre 01 de agosto de 2025 e 19 de agosto de 2025, para que esta Comissão possa verificar a existência de excesso de arrecadação de recursos ordinários suficientes para a aprovação do Projeto de Lei 061/2025.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7254/requerimento_38-2025_plc_17-2025_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7254/requerimento_38-2025_plc_17-2025_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal sejam apresentadas respostas com relação ao Projeto de Lei Complementar nº 017/2025: Acrescenta vagas, cria e extingue cargos, altera vencimento dos cargos que especifica e os anexos da Lei Complementar nº 71, de 20 de dezembro de 2017, que dispõe sobre "Plano de Cargos, carreiras e remuneração do município de Major Vieira" e dá outras providências._x000D_
 _x000D_
  		Especialmente com relação as seguintes questões:_x000D_
 _x000D_
  		Sejam adequadas as tabelas dos anexos XIV, XV e XVI – a fim de incluir a Progressão Vertical por Evolução na Qualificação, estabelecida no artigo 36 a 44 da Lei Complementar 71/2017._x000D_
 _x000D_
  		Nas mencionadas tabelas, seja estabelecida a possibilidade da concessão de triênios na forma da alteração promovida pela recente Lei Complementar 123 de 28 de agosto de 2025. _x000D_
 _x000D_
 		Sejam retificados os erros na tabela – Anexo VII, especificamente com relação ao Agente de Serviços Públicos – Agente Operacional e ao Agente Condutor de Máquinas.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7255/requerimento_39-2025_plc_18-2025_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7255/requerimento_39-2025_plc_18-2025_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal sejam apresentadas respostas com relação ao Projeto de Lei Complementar nº 18/2025: Dispõe sobre a criação de cargos e vagas no âmbito da autarquia do Hospital Municipal de Major Vieira, altera os Anexos III, V, VII e X da Lei Complementar nº 073/2017 e dá outras providências._x000D_
 O cargo de condutor de veículos já existe, conforme dispõe o anexo V da Lei Complementar 73/2017, deste modo será necessária a criação de mais um cargo de agente condutor de veículo?_x000D_
 Apresentar argumentos que fundamentem a previsão da remuneração do Diretor Médico do Hospital ultrapassar o subsídio da chefe do executivo em contrariedade ao que dispõe o art. 37, XI da Constituição Federal; _x000D_
 Esclarecer se os Cargos Comissionados serão apenas os previsto no novo anexo VII, constante no Projeto de Lei Complementar em anexo, indicando de modo expresso se os demais cargos comissionados serão extintos.</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7256/requerimento_40-2025__-_ver_dilma.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7256/requerimento_40-2025__-_ver_dilma.pdf</t>
   </si>
   <si>
     <t>REQUER ao Secretário Municipal de Finanças - Sr. Everson Spagnollo, informações acerca da origem dos recursos utilizados para o pagamento dos empenhos descritos em anexo, discriminando se são decorrentes de recursos oriundos do Governo Federal, Governo Estadual ou de recursos próprios da Administração municipal.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7262/requerimento_41-2025_plc_17-2025_ver_nilson_-_silvio_-_talita_-_dilma_-_anacleto_-_anacleto_-_jadson_-_beto_-_osni.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7262/requerimento_41-2025_plc_17-2025_ver_nilson_-_silvio_-_talita_-_dilma_-_anacleto_-_anacleto_-_jadson_-_beto_-_osni.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, em atenção a análise do Projeto de lei complementar n.º 17/2025, a manutenção da equiparação salarial até então vigente, em conformidade à Lei complementar municipal n.º 71/2017, dos vencimentos dos cargos de “Agente Condutor de Máquinas”, e “Agente Condutor de Veículos”, com o consequente encaminhamento, em caso de reconhecimento do pedido, de ofício de retificação do Projeto.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7269/requerimento_42-2025_-_ver_leandro_informacoes_obra_pavimentacao_aslfaltica_pulador.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7269/requerimento_42-2025_-_ver_leandro_informacoes_obra_pavimentacao_aslfaltica_pulador.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal sejam encaminhadas informações em relação aos pedidos que seguem, referentes a obra de pavimentação asfáltica realizada na comunidade do Pulador, especialmente com relação as seguintes questões:_x000D_
 _x000D_
 		- Encaminhamento dos Laudos técnicos da fundação, e da aplicação da massa asfáltica;_x000D_
 		- Encaminhamento de cópia do “Diário de obras” de acordo com o disposto no item 8.1.1.1.2 do Contrato n.º 072/2022;		_x000D_
 		- Encaminhamento de Declaração subscrita pelo responsável da obra, de que foi seguida a execução com as normas especificadas, em conformidade com o projeto técnico da obra. Em complemento, requer informações sobre eventual medida que já tenha sido tomada em relação às patologias que já são visíveis na referida obra de pavimentação.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7272/requerimento_43-2025_-_sinalizacao_dos_limites_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7272/requerimento_43-2025_-_sinalizacao_dos_limites_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, que efetive a necessária sinalização nas vias nas quais estão localizados os limites do Município de Major Vieira, dispostos na Lei Estadual nº 13.993/2007, conforme os anexos que acompanham o presente expediente.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7282/requerimento_44-2025_-_retirada_projeto_de_lei_64-2025_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7282/requerimento_44-2025_-_retirada_projeto_de_lei_64-2025_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER ao Presidente desta Casa de Leis, Vereador Silvio Kizema, a Retirada do Projeto de Lei nº 64/2025: Declara a fumicultura como atividade de relevante interesse econômico, social e cultural no âmbito do Município de Major Vieira e dá outras providências, nos termos do art. 125 do Regimento Interno desta Câmara Municipal.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7283/requerimento_45-2025_-_esclarecimento_destinacao_trator_-_emenda_dep_ana_paula_lima.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7283/requerimento_45-2025_-_esclarecimento_destinacao_trator_-_emenda_dep_ana_paula_lima.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, o encaminhamento de informações em relação a qual das associações municipais, deverá vir a ser destinada a aquisição do Trator a ser adquirido, com a verba da emenda parlamentar destinada pela Deputada Ana Paula Lima.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7290/requerimento_46-2025_-_substituicao_de_postes_em_rede_eletrica._ver_leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7290/requerimento_46-2025_-_substituicao_de_postes_em_rede_eletrica._ver_leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal a tomadas de providências junto a CELESC ( Centrais Elétricas de Santa Catarina S.A ) , responsável pela distribuição de energia, que sejam adotadas as ações necessárias para a realização das substituições dos postes da distribuição de rede elétrica na comunidade de Rio Novo, que encontram-se na condição de avaria, a exemplo dos situados em frente às residências de Laércio Sobczack e Edenilson Morante.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>NILSON SPHAIR, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7291/requerimento_47-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_2o_quadrimestre_2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7291/requerimento_47-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_2o_quadrimestre_2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja realizada audiência pública referente cumprimento das metas fiscais do 2° quadrimestre do exercício financeiro de 2025, prevista no §4º, do art. 9° da Lei Complementar 101/2000.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7292/requerimento_48-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_termo_de_avaliacao_de_bens_publicos_moveis__associacoes_.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7292/requerimento_48-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_termo_de_avaliacao_de_bens_publicos_moveis__associacoes_.pdf</t>
   </si>
   <si>
     <t>REQUEREM à CHEFE do Poder Executivo, em atenção ao artigo 76 da Lei 14.133/21, o encaminhamento do termo de avaliação referente aos bens públicos móveis, objeto de autorização de doação, conforme o projeto de Lei 70/2025 que tramita nesta casa de leis.</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7296/requerimento_49_-_2025_-_informacoes_sobre__programacao_de_emendas_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7296/requerimento_49_-_2025_-_informacoes_sobre__programacao_de_emendas_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal_x000D_
 o encaminhamento de informações concernente à programação da liberação das emendas_x000D_
 impositivas do legislativo referente ao ano de 2024, citada conforme a Lei 2.719 de 20 de_x000D_
 dezembro de 2024.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7297/requerimento_50_-_2025_-_informacoes_sobre__lei_2.749_de_maio_de_2025_-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7297/requerimento_50_-_2025_-_informacoes_sobre__lei_2.749_de_maio_de_2025_-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Prefeita Municipal Sra. Aline Daiane_x000D_
 Ruthes Iarenhuk da Silva, que se proceda a obrigatória publicação mensal dos 30 (trinta)_x000D_
 maiores fornecedores e prestadores de serviço à municipalidade, em conformidade com_x000D_
 o que dispõe a Lei municipal n.º 2.749 de 07 maio de 2025, com a concomitante realização_x000D_
 das publicações dos dados referentes aos meses de maio, junho, julho e agosto, e_x000D_
 encaminhamento de cópia a Câmara de Vereadores.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7308/requerimento_051-2025_-_cfof_e_ccjr__-_relatorio_excesso_de_arrecacao_-_plo72-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7308/requerimento_051-2025_-_cfof_e_ccjr__-_relatorio_excesso_de_arrecacao_-_plo72-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, que seja encaminhado relatório apto a demonstrar a existência de excesso de arrecadação capaz de amparar a abertura do crédito adicional suplementar previsto no Projeto de Lei n.º 072/2025 (Dispõe sobre abertura de crédito adicional suplementar e contém outras providências - R$3.929.720,83).</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7309/requerimento_52-2025_plc_19-2025_todos_os_vereadores_-_exceto_nilson_-_anexar_indicacao_72-2024.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7309/requerimento_52-2025_plc_19-2025_todos_os_vereadores_-_exceto_nilson_-_anexar_indicacao_72-2024.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Chefe do Poder Executivo Municipal, em atenção a análise do Projeto de Lei Complementar n.º 19/2025, que seja realizado estudo para alteração da Lei Complementar 75, de 27 de dezembro de 2018, que “DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE MAJOR VIEIRA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS”, a fim de incluir o §2º no Art. 15, nos termos da Indicação 72/2024, apresentada por esta Casa de Leis que segue anexa.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7330/requerimento_53-2025_-estrada_de_acesso_familia_chicalski-_ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7330/requerimento_53-2025_-estrada_de_acesso_familia_chicalski-_ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a manutenção e os devidos reparos, com serviços de patrolamento e encascalhamento, na estrada que dá acesso as propriedades da família Chicalski na comunidade de Santo Antônio, próximo ao salão de molas. O referido acesso beneficia três propriedades.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7331/requerimento_54-2025_-convite_empresa_obra_asfalto_pulador-ver._leandro.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7331/requerimento_54-2025_-convite_empresa_obra_asfalto_pulador-ver._leandro.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Presidência da Casa, o encaminhamento de expediente convidando o responsável pela Empresa M.V.F CONSTRUÇÃO E CONSERVAÇÃO LTDA., juntamente com um de seus colaboradores que acompanhou o serviço do início ao fim da obra de pavimentação asfáltica de trecho na localidade do Pulador</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7345/requerimento_55-2025_todos_os_vereadores_--_dotacao_para_emendas_impositivas_dos_veereadores.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7345/requerimento_55-2025_todos_os_vereadores_--_dotacao_para_emendas_impositivas_dos_veereadores.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Chefe do Poder Executivo Municipal, que por ocasião da elaboração do Projeto da Lei Orçamentária Anual (LOA), seja incluída dotação destinada para indicação das Emendas de Execução Obrigatória, a serem apresentadas pelos Vereadores.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7347/requerimento_056-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia_-_grupo_conviver.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7347/requerimento_056-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia_-_grupo_conviver.pdf</t>
   </si>
   <si>
     <t>REQUER ao PLENÁRIO deste Poder Legislativo Municipal, nos termos do Art. 122, §1º do Regimento Interno da Câmara de Vereadores de Major Vieira, que o Projeto de Lei nº 75/2025, que  Autoriza o Poder Executivo a conceder auxílio financeiro a Associação 3ª idade "CONVIVER" de Major Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7408/requerimento_57-2025_-porteira_a_dentro-_ver._leandro..pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7408/requerimento_57-2025_-porteira_a_dentro-_ver._leandro..pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal a realização de análise quanto à possibilidade de encaminhamento de projeto de lei que reformule o Programa Porteira a Dentro.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7427/requerimento_58-2025_-_banheiros_posto_de_saude._ver._silvio.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7427/requerimento_58-2025_-_banheiros_posto_de_saude._ver._silvio.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, que sejam tomadas as providências necessárias para a realização da abertura dos banheiros do Posto de Saúde Central ou que seja realizado o estudo para a construção de banheiros na parte exterior do prédio.</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7434/requerimento_59-2025_-_servidor_para_blocos_de_nota.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7434/requerimento_59-2025_-_servidor_para_blocos_de_nota.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, que seja realizado o possível estudo de atribuição de função à servidor para a realização de orientação, suporte e emissão de notas eletrônicas aos produtores rurais.</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>DILMA SEVERGNINI GRAF, LEANDRO RIBEIRO DE CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7438/requerimento_60-2025_-_associacao_toldo_de_cima-_trator.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7438/requerimento_60-2025_-_associacao_toldo_de_cima-_trator.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Chefe do Poder Executivo Municipal, informações sobre a existência ou perspectiva do encaminhamento de projeto de lei com vias à declaração do caráter de “UTILIDADE PÚBLICA” à AATC - Associação de Agroturismo de Toldo de Cima.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7395/substitutivo_ao_projeto_de_resolucao_04-2025_-_cria_a_escola_do_legislativo.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7395/substitutivo_ao_projeto_de_resolucao_04-2025_-_cria_a_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA DO LEGISLATIVO, NO ÂMBITO DA CÂMARA MUNICIPAL DE MAJOR VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7409/substitutivo_ao_projeto_de_lei_no_84-2025.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7409/substitutivo_ao_projeto_de_lei_no_84-2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO ao Projeto de Lei nº 84/2025: Dispõe sobre o serviço de inspeção municipal e as normas de insenção sanitária e industrial em estabelecimentos de produtos de origem animal no município de Major Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7410/scanner_20251117.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7410/scanner_20251117.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO ao Projeto de Lei Complementar nº 20/2025: Altera dispositivos da Lei Complementar nº 072/2017, com as alterações posteriores advindas da Lei Complementar nº 102, de 03 de maio de 2024, que dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do município de Major Vieira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6092,67 +6092,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6867/ata_sessao_solene_de_posse_-_01-01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6868/ata_02-2025_sessao_preparatoria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6891/ata_no_03_da_1a_sessao_ordinaria_04-02-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6931/ata_no_04_da_2a_sessao_ordinaria_10-02-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6943/ata_no_05_da_3a_sessao_ordinaria_17-02-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6955/ata_no_06_da_4a_sessao_ordinaria_24-02-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6966/ata_no_07_da_5a_sessao_ordinaria_06-03-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6988/ata_no_08_da_6a_sessao_ordinaria_10-03-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7002/ata_no_09_da_7a_sessao_ordinaria_17-03-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7014/ata_no_010_da_8a_sessao_ordinaria_24-03-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7023/ata_no_011_da_9a_sessao_ordinaria_31-03-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7037/ata_no_012_da_10a_sessao_ordinaria_07-04-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7049/ata_no_013_da_11a_sessao_ordinaria_14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7056/ata_no_014_da_12a_sessao_ordinaria_17-04-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7065/ata_no_015_da_13a_sessao_ordinaria_28-04-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7066/ata_no_016_da_1a_sessao_extraordinaria_28-04-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7075/ata_no_017_da_14a_sessao_ordinaria_05-05-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7076/ata_no_018_da_2a_sessao_extraordinaria_05-05-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7079/ata_no_019_da_15a_sessao_ordinaria_12-05-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7088/ata_no_020_da_3a_sessao_extraordinaria_13-05-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7093/ata_no_021_da_16a_sessao_ordinaria_16-05-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7096/ata_no_022_da_4a_sessao_extraordinaria_23-05-2025_-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7122/ata_no_023_da_17a_sessao_ordinaria_26-05-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7123/ata_no_024_da_5a_sessao_extraordinaria_26-05-2025_-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7134/ata_no_025_da_18a_sessao_ordinaria_02-06-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7144/ata_no_026_da_19a_sessao_ordinaria_09-06-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7145/ata_no_027_da_6a_sessao_extraordinaria_09-06-2025_-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7154/ata_no_028_da_20a_sessao_ordinaria_16-06-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7166/ata_no_029_da_21a_sessao_ordinaria_23-06-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7171/ata_no_030_da_22a_sessao_ordinaria_30-06-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7172/ata_no_031_da7a_sessao_extraordinaria_30-06-2025_-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7186/ata_no_032_da_23a_sessao_ordinaria_07-07-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7191/ata_no_033_da_24a_sessao_ordinaria_14-07-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7192/ata_no_034_da_25a_sessao_solene_titulo_de_cidada_honoraria_15-07-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7195/ata_no_034_da_8a_sessao_extraordinaria_21-07-2025_-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7208/ata_no_035_da_9a_sessao_extraordinaria_22-07-2025_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7217/ata_no_036_da_25a_sessao_ordinaria_04-08-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7220/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7231/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7239/ata_no_038_da_27a_sessao_ordinaria_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7259/ata_no_039_da_28a_sessao_ordinaria_25-08-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7260/ata_no_040_da_10a_sessao_extraordinaria_25-08-2025_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7270/ata_no_041_da_29a_sessao_ordinaria_01-09-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7271/ata_no_042_da_11a_sessao_extraordinaria_03-09-2025_-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7277/ata_no_043_da_30a_sessao_ordinaria_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7278/ata_no_044_da_12a_sessao_extraordinaria__09-09-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7284/ata_no_045_da_sessao_ordinaria_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7310/ata_no_046_da_32a_sessao_ordinaria_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7320/ata_no_047_da_33a_sessao_ordinaria_30-09-2025.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7321/ata_no_048_da_13a_sessao_extraordinaria__02-10-2025.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7327/ata_no_049_da_34a_sessao_ordinaria_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7338/ata_no_050_da_35a_sessao_ordinaria_14-10-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7355/ata_no_051_da_36a_sessao_ordinaria_21-10-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7364/ata_no_052_da_37a_sessao_ordinaria_27-10-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7375/ata_no_053_da_14a_sessao_extraordinaria__28-10-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7393/ata_no_054_da_38a_sessao_ordinaria_03-11-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7396/ata_no_055_da_39a_sessao_ordinaria_10-11-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7399/ata_no_056_da_15a_sessao_extraordinaria__13-11-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7413/ata_no_057_da_40a_sessao_ordinaria_17-11-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7426/ata_no_058_da_41a_sessao_ordinaria_24-11-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7433/ata_no_059_da_42a_sessao_ordinaria_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7441/ata_no_060_da_43a_sessao_ordinaria_08-12-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7442/ata_no_061_da_16a_sessao_extraordinaria__12-12-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7444/ata_no_062_da_44a_sessao_ordinaria_15-12-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7445/ata_no_063_da_45a_sessao_ordinaria_-22-12-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6899/emenda_001_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6900/emenda_002_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6901/emenda_003_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_004_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_005_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_001_-_projeto_de_lei_ordinaria_002-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6905/emenda_002_-_projeto_de_lei_ordinaria_002-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6906/emenda_001_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6907/emenda_002_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6908/emenda_003_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6909/emenda_004_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6910/emenda_005_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6911/emenda_001_-_projeto_de_lei_ordinaria_006-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6912/emenda_002_-_projeto_de_lei_ordinaria_006-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6913/emenda_003_-_projeto_de_lei_ordinaria_006-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6929/emenda_001_-_projeto_de_lei_ordinaria_005-2025_-_poder_publico_pagara_exame_toxicologico_motoristas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6930/emenda_001_-_projeto_de_lei_ordinaria_010-2025_-_gratificacao_saude_responsabilidade_tecnica_-_10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6944/emenda_002_-_projeto_de_lei_ordinaria_010-2025_-_epigrafe_-_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6945/emenda_001_-_projeto_de_lei_ordinaria_015-2025_-_recomposicao_servidores_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6946/emenda_002_-_projeto_de_lei_ordinaria_015-2025_-_altera_artigo_2o_-_a_quem_nao_se_aplica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6967/emenda_001_-_projeto_de_lei_ordinaria_003-2025_-_epigrafe_-_lei_complementar_-_fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6968/emenda_002_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_comissao_-_art._7o_-_fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6969/emenda_003_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_efetivos_-_art._8o_-_fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6970/emenda_004_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_artigo_12_supressao_redacao_antiga_-_nova_redacao_-fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6971/emenda_001_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_atualizacao_fevereiro_e_camara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6972/emenda_002_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_inclui_paragrafo_no_art._8o.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6974/emenda_001_-_projeto_de_lei_ordinaria_018-2025_-_extincao_fundo_rotativo_habitacao_-_revogacao_lei_984-1993.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6975/emenda_001_-_projeto_de_lei_ordinaria_019-2025_-_epigrafe_-_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6976/emenda_01_-_altera_artigo__2o.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6977/emenda_02_-_altera_artigo__5o.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6978/emenda_03_-_acrescenta_artigo__6o.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6989/emenda_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7029/emenda_01_-_altera_artigo__1o_-_inclui_facebook_e_instagram.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7067/emenda_001_-_projeto_de_lei_complementar__07-2025_-_epigrafe.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7068/emenda_002_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._1o.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7069/emenda_003_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._2o.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7070/emenda_004_-_projeto_de_lei_complementar__07-2025_-__do_art._3o.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7078/emenda_001_-_projeto_de_lei_complementar__09-2025_-_artigo_1o_-_altera_redacao_do_artigo_22_vi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7080/emenda_01_-_altera_artigo__1o_-_modifica_a_area_10.04402.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7082/emenda_02_-_inclui_o_anexo_unico_no_projeto_de_lei_031-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7138/emenda_001_-_projeto_de_lei_complementar__010-2025_-_epigrafe.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7139/emenda_001_-_projeto_de_lei_complementar__011-2025_-_epigrafe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7180/emenda_001_-_projeto_de_lei_complementar__049-2025-_emenda_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7219/emenda_001_-_projeto_de_lei_53_-2025_-_art._2o.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7293/emenda_001_modificativa_-_cfof_-_pl__056-2025_-_artigo_10-_ppa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7311/emenda_001_-_projeto_de_lei_71_-2025_-_art._7o.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7346/emenda_01_-_altera_artigo__6o_-_revogacao_parcial_-_2757_-_credito_adicional_recursosordinarios.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_no_01-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_no_02-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_no_03-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_no_04-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_no_05-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_no_06-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_no_07-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_no_08-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6919/indicacao_no_09-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6920/indicacao_no_10-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6921/indicacao_no_11-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6922/indicacao_no_12-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6923/indicacao_no_13-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6924/indicacao_no_14-_2025_-jadson.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6925/indicacao_no_15-_2025_-jadson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_no_16-_2025_-_silvio_e_osni.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_no_17-_2025_-anacleto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_no_18-_2025_-dilma_e_talita.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_no_19-_2025_-silvio_e_osni.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6949/indicacao_no_20-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6950/indicacao_no_21-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6951/indicacao_no_22-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6952/indicacao_no_23-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6953/indicacao_no_24-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6956/indicacao_no_025-_2025_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6957/indicacao_no_026-_2025_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6958/indicacao_no_27-_2025_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_no_28-_2025_-dilma.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6963/indicacao_no_29-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6964/indicacao_no_30-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6965/indicacao_no_31-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_no_32-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_no_33-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_no_34-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_no_35-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao_no_36-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_37-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_38-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6997/indicacao_no_39-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6998/indicacao_no_40-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_no_41-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_no_42-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_no_43-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7010/indicacao_no_44-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7011/indicacao_no_45-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7012/indicacao_no_46-_2025_-dilma.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7015/indicacao_no_47-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7017/indicacao_no_48-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7018/indicacao_no_49-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7019/indicacao_no_50-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7020/indicacao_no_51-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7021/indicacao_no_52-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7039/indicacao_no_53-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_no_54-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_no_55-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_no_56-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_no_57-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7044/indicacao_no_58-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_no_59-_2025_-nilson_-_em_construcao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_no_60-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7054/indicacao_no_61-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7057/indicacao_no_62-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7058/indicacao_no_63-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7063/indicacao_no_64-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_no_65-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_no_66-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7084/indicacao_no_67-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7085/indicacao_no_68-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_no_69-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_no_70-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7097/indicacao_no_71-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_no_72-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_no_73_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7128/indicacao_no_74-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7129/indicacao_no_75-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7130/indicacao_no_76-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7131/indicacao_no_77-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7135/indicacao_no_78-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_no_79-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7146/indicacao_no_80-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7149/indicacao_no_81-_2025_-jadson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7150/indicacao_no_82-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7151/indicacao_no_83-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7155/indicacao_no_84-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_no_85-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_no_86-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_no_87-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_no_88-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7164/indicacao_no_89-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7165/indicacao_no_90-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7167/indicacao_no_91-_2025_-silvio_e_jadson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7168/indicacao_no_92-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7169/indicacao_no_93-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7170/indicacao_no_94-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_no_95-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_no_96-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7182/indicacao_no_97-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7201/indicacao_no_98-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7202/indicacao_no_99-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_no_100-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_no_101-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_no_102-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7209/indicacao_no_103-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7210/indicacao_no_104-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7211/indicacao_no_105-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_no_106-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7213/indicacao_no_107-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7221/indicacao_no_109-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7222/indicacao_no_110-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7223/indicacao_no_111-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_no_112-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7225/indicacao_no_113-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7226/indicacao_no_114-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7227/indicacao_no_115-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7228/indicacao_no_116-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7229/indicacao_no_117-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7237/indicacao_no_118-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7238/indicacao_no_119-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7242/indicacao_no_120-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7250/indicacao_no_121-_2025_-_nilson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7251/indicacao_no_122-_2025_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7252/indicacao_no_123-_2025_-_dilma.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7253/indicacao_no_124-_2025_-_ver_dilma.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7261/indicacao_no_125-_2025_-_ver_silvio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_no_126-_2025_-_ver_silvio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_no_127-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_no_128-_2025_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7273/indicacao_no_129-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7274/indicacao_no_130-_2025_-_ver_leandro_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7275/indicacao_no_131-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7276/indicacao_no_132-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7281/indicacao_no_133-_2025_-_ver_osni_novack.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7279/indicacao_no_134-_2025_-_ver_anacleto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7280/indicacao_no_135-_2025_-_ver_anacleto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7285/indicacao_no_136-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7286/indicacao_no_137-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7304/indicacao_no_138-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7305/indicacao_no_139-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7306/indicacao_no_140-_2025_-_ver_silvio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7328/indicacao_no_141-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7329/indicacao_no_142-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_no_143-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7340/indicacao_no_144-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7341/indicacao_no_145-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7343/indicacao_no_146-_2025_-_ver._jadson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7344/indicacao_no_147-_2025_-_ver_jadson.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7356/indicacao_no_148-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7357/indicacao_no_149-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7358/indicacao_no_150-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7359/indicacao_no_151-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7360/indicacao_no_152-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7361/indicacao_no_153-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7362/indicacao_no_154-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7366/indicacao_no_155-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7367/indicacao_no_156-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7368/indicacao_no_157-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7369/indicacao_no_158-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7370/indicacao_no_159-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7371/indicacao_no_160-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7372/indicacao_no_161-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7373/indicacao_no_162-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7374/indicacao_no_163-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7382/indicacao_no_164-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7383/indicacao_no_165-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7384/indicacao_no_166-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7385/indicacao_no_167-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7386/indicacao_no_168-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7387/indicacao_no_169-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7389/indicacao_no_170-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7390/indicacao_no_171-_2025_-leandro_e_nilson.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7394/indicacao_no_172-_2025_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7400/indicacao_no_173-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7401/indicacao_no_174-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7402/indicacao_no_175-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7403/indicacao_no_176-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7404/indicacao_no_177-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7405/indicacao_no_178-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7406/indicacao_no_179-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7407/indicacao_no_180-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7414/indicacao_no_181-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7415/indicacao_no_182-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6917/mocao_01-2025_-_mocao_de_pesar_-_falecimento_ex-prefeito_sr._adilson_lisczkovski_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6932/mocao_02-2024_-_mocao_de_aplauso_-_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6960/mocao_03-2025_-_mocao_de_aplauso_-_pastor_marcos_batsita.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_04-2025_-_mocao_de_pesar_-_falecimento_historiador_fernando_tokarski_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7038/mocao_05-2025_-_mocao_de_aplauso_-_100_dias_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7083/mocao_06-2025_-_mocao_de_apelo_-.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7098/mocao_06-2025_-_mocao_de_apelo_-.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7132/mocao_08-2025_-_mocao_de_aplauso_-clc_empresa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7179/mocao_09-2025_-_mocao_de_aplauso-_dia_do_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7244/mocao_n_10-2025_-_mocao_de_aplauso_-_101_anos_cartorio_major_vieira.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7315/mocao_n_11-2025_-_mocao_de_apoio-_projeto_deputada_paulinha.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7324/mocao_n_12-2025_-_mocao_de_aplauso_-_para_simone_sopzack_major_vieira.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7363/mocao_n_13-2025_-_mocao_de_pesar_-_falecimento_mae_do_vereador_anacleto.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7388/mocao_n_14-2025_-_mocao_de_apoio-_criacao_vara_federal_canoinhas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7437/mocao_n_15-2025_-_mocao_de_aplauso_-_padre_marlon_malacoski.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7006/veto_parcial_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7193/oficio_gab_no_569-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7194/scanner_20250721.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7313/oficio_gab_no_862-2025_veto.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6885/pedido_de_informacoes_n.o_01-2025_-_imovel_da_garagem.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6886/pedido_de_informacoes_n.o_02-2025_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6916/pedido_de_informacoes_n.o_03-2025_-_fundacao_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_informacoes_n.o_04-2025_-_salario_base_e_remuneracao_-_superintendente_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_informacoes_n.o_05-2025_-_informacoes_superintendente_hospital_-_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7013/pedido_de_informacoes_n.o_06-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_informacoes_n.o_07-2025_-_doacao_imovel_hospital.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7055/pedido_de_informacoes_n.o_08-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7062/pedido_de_informacoes_n.o_09-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7102/pedido_de_informacoes_n.o_10-2025_-_todos_os_vereadores_-_caflemav.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7147/pedido_de_informacoes_n.o_11-2025_-_leandro_reurb.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7163/pedido_de_informacoes_n.o_012-2025_-_quase_todos_os_vereadores_-_emenda_deputada_ana_paula_r385.00000.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7183/pedido_de_informacoes_n.o_013-2025_-__todos_os_vereadores_-_trevo_na_latco.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7230/pedido_de_informacoes_n.o_014-2025_-leandro_e_jadson.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7300/pedido_de_informacoes_n.o_015-2025_-_leandro_talita_e_dilma_-_contrato_e_vinculo_de_trerceiros_com_o_hospital..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7307/pedido_de_informacoes_n.o_016-2025_-_leandro-_itinerario_spin_no_dia_13_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7322/pedido_de_informacoes_n.o_017-2025_-_todos_os_vereadores-exceto_nilson_salario_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7323/pedido_de_informacoes_n.o_018-2025_-_todos_os_vereadores-_exceto_nilson_nao_atendimento_ao_req._42.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7332/pedido_de_informacoes_n.o_019-2025_-comissao_de_financas_orcamento_e_fiscalizacao_-_ldo_anexos.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7342/pedido_de_informacoes_n.o_020-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_saude_-_cartoes_do_sus.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7439/pedido_de_informacoes_n.o_021-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_agricultura_-_balancas_de_gado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7443/pedido_de_informacoes_n.o_022-2025_-vereador__-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7103/scanner_20250529_5.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7104/scanner_20250529_6.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7105/scanner_20250529_7.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7106/scanner_20250529_8.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7107/scanner_20250529_9.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7108/scanner_20250529_10.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7109/scanner_20250529_11.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7110/scanner_20250529_13.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7111/scanner_20250529_12.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7112/scanner_20250529_14.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7113/scanner_20250529_15.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7114/scanner_20250529_16.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7115/scanner_20250529_17.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7116/scanner_20250529_18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7117/scanner_20250529_19.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7118/scanner_20250529_20.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_cfof_029-2025__contas_pmmv_2023_-_adilson_edson_-_aprovacao_-_projeto_decreto_legislativo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6898/projeto_de_lei_complementar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6981/projeto_de_lei_n._02-2025-20250131132254_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_n._04-2025-20250131140006_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_lei_n.__06-2025-20250131141146_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6991/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7024/projeto_de_lei_complementar_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7031/projeto_de_lei_complementar_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7032/projeto_de_lei_complementar_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7051/projeto_de_lei_complementar_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7125/projeto_de_lei_complementar_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7126/projeto_de_lei_complementar_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7142/projeto_de_lei_complementar_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7143/projeto_de_lei_complementar_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7176/projeto_de_lei_complementar_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7198/projeto_de_lei_complementar_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7200/projeto_de_lei_complementar_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7240/scanner_20250825_3_merged.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7241/projeto_de_lei_complementar_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7289/projeto_de_lei_complementar_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7333/projeto_de_lei_complementar_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7335/scanner_20251015_3.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7352/projeto_de_lei_complementar_no_22-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7353/projeto_de_lei_complementar_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7354/projeto_de_lei_complementar_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7365/projeto_de_lei_complementar_25-2025_-_acrescenta_art._270-a_-_lc09-2004_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_n._01-2025-20250131131307.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_n._02-2025-20250131132254.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei_n._03-2025-20250131133536.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei_n._04-2025-20250131140006.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei_n._05-2025-20250131140750.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei_n.__06-2025-20250131141146.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n.__07-2025-20250131141713.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6895/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6896/projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6926/scanner_20250214_2.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6927/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6928/projeto_de_lei_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6934/projeto_de_lei_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6935/projeto_de_lei_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6936/projeto_de_lei_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6937/projeto_de_lei_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6961/projeto_de_lei_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6962/projeto_de_lei_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6980/projeto_de_lei_no_23-2025_-_reajuste_valores_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7003/scanner_20250324.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7007/scanner_20250328.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7025/projeto_de_lei_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7026/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7027/projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7046/projeto_de_lei_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7047/scanner_20250428_10.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7048/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7050/projeto_de_lei_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7059/scanner_20250425_4.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7071/projeto_de_lei_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7072/projeto_de_lei_no_38-2025_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7087/projeto_de_lei_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7091/projeto_de_lei_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7092/scanner_20250526_5.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7099/projeto_de_lei_042-2025_-_vereador_leandro_ribeiro_de_castro_-_autoriza_realizacao_de_festas_e_eventos_-_imoveis_publicos.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7127/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7141/scanner_20250609_6.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7133/projeto_de_lei_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7137/projeto_de_lei_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7152/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7160/projeto_de_lei_no_48-2025_-_atendimento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7161/projeto_de_lei_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7162/projeto_de_lei_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7173/projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7174/projeto_de_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7177/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7175/projeto_de_lei_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7188/projeto_de_lei_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7189/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7190/projeto_de_lei_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7197/projeto_de_lei_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7199/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7215/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7216/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7233/projeto_de_lei_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7234/projeto_de_lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7245/projeto_de_lei_-2025_-_fumicultura.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7246/projeto_de_lei_no_65-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7247/projeto_de_lei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7249/projeto_de_lei_n_68-2025_-_fumicultura_atividade_relevante_ver_carlos_-_silvio_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7258/projeto_de_lei_n_69-2025_-_auxilio_saude_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7265/projeto_de_lei_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7287/projeto_de_lei_no__71-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7288/projeto_de_lei_no__72-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7302/projeto_de_lei_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7316/projeto_de_lei_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7317/projeto_de_lei_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7325/projeto_de_lei_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7326/projeto_de_lei_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7334/projeto_de_lei_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7336/scanner_20251017.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7337/scanner_20251017_2.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7350/projeto_de_lei_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7351/projeto_de_lei_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7376/projeto_de_lei_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7377/projeto_de_lei_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7378/projeto_de_lei_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7379/projeto_de_lei_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7380/projeto_de_lei_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7381/projeto_de_lei_no_88-2025_2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7391/projeto_de_lei_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7392/projeto_de_lei_no_90-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7397/scanner_20251114.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7411/projeto_de_lei_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7412/projeto_de_lei_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7420/scanner_20251127.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7421/projeto_de_lei_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7422/projeto_de_lei_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7423/projeto_de_lei_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7424/projeto_de_lei_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7425/scanner_20251201.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7428/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7430/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7431/projeto_de_lei_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7432/projeto_de_lei_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7435/scanner_20251208.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7440/projeto_de_lei_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7052/projeto_de_resolucao_no__001_-_maria_kumineck.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7140/scanner_20251022_7.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7312/projeto_de_resolucao_03-2025_-_viagem_estudante_vereador.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7318/projeto_de_resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7418/scanner_20251124_3.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7419/projeto_de_resolucao_06-2025_-_placas_identificacao_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6869/requerimento_01-2025_-_auxilio_alimentacao_servidores_pub_municipais.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_02-2025_-_pagamento_antecipado_das_ferias_-_vereador_nilson.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6884/requerimento_03-2025_-_carros_oficiais_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6914/requerimento_004-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_3o_quadrimestre_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6915/requerimento_005-2025_-_piso_salarial_municipal_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6933/requerimento_006-2025_-_alteracao_plano_diretor_-_area_nao_edificavel_30_metros_rever_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6938/requerimento_007-2025_-convocacao_da_vice_e_da_superintendente_hospital.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6947/requerimento_008-2025_-_comissao_de_constituicao_justica_e_redacao_-_plo_-_inclusao_cafe.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_09-2025_-_audiencia_publica_-_animais_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_10-2025_-_placas_de_sinalizacao-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_11-2025_-_policia_militar-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6999/requerimento_12-2025_-_reforma_posto_e_casa_mortuaria_lageado_liso-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7000/requerimento_13-2025_-_painel_eletronico_posto_saude_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7022/requerimento_14-2025_-rede_alta_tensao-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7033/requerimento_15-2025_-vendedores_ambulantes-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7034/requerimento_16-2025_-_amplanorte_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7035/requerimento_017-2025_-_comissao_de_constituicao_justica_e_redacao_-_decreto_-_piso_dos_professores_-_documentos.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7061/requerimento_018-2025_-_comissao_de_constituicao_justica_e_redacao_-_desmebramento_area_hospital.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_19-2025_-cemiterio-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7077/requerimento_020-2025_-_comissao_de_constituicao_justica_e_redacao_-_comissao_atualizacao_regimento_interno_e_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7081/requerimento_021-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7089/requerimento_022-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_1o_quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7100/requerimento_023-2025_-_comissao_de_constituicao_justica_e_redacao_-_suplementacao_compra_imoveis.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7121/requerimento_024-2025_-_convocacao_secretaria_asssitencia_social.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7148/requerimento_25-2025_-fiacao-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7153/requerimento_26-2025_-tubulacao_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7184/requerimento_27-2025_-iluminacao_led-_ver._leandro_e_jadson.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7185/requerimento_028-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo52-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7187/requerimento_29-2025_-trienio_e_licenca_tratamento_de_saude_-_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7196/requerimento_030-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7206/requerimento_32-2025_-calcada-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7218/requerimento_33-2025_-estradas_gerais_rio_da_veada-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7232/requerimento_034-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo61-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7235/requerimento_35-2025__limpeza_ar_condicionado-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7236/requerimento_36-2025_cosip_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7243/requerimento_037-2025_-_comissao_de_constituicao_justica_e_redacao_-_receitas_arrecadas_no_mes_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7254/requerimento_38-2025_plc_17-2025_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7255/requerimento_39-2025_plc_18-2025_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7256/requerimento_40-2025__-_ver_dilma.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7262/requerimento_41-2025_plc_17-2025_ver_nilson_-_silvio_-_talita_-_dilma_-_anacleto_-_anacleto_-_jadson_-_beto_-_osni.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7269/requerimento_42-2025_-_ver_leandro_informacoes_obra_pavimentacao_aslfaltica_pulador.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7272/requerimento_43-2025_-_sinalizacao_dos_limites_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7282/requerimento_44-2025_-_retirada_projeto_de_lei_64-2025_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7283/requerimento_45-2025_-_esclarecimento_destinacao_trator_-_emenda_dep_ana_paula_lima.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7290/requerimento_46-2025_-_substituicao_de_postes_em_rede_eletrica._ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7291/requerimento_47-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_2o_quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7292/requerimento_48-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_termo_de_avaliacao_de_bens_publicos_moveis__associacoes_.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7296/requerimento_49_-_2025_-_informacoes_sobre__programacao_de_emendas_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7297/requerimento_50_-_2025_-_informacoes_sobre__lei_2.749_de_maio_de_2025_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7308/requerimento_051-2025_-_cfof_e_ccjr__-_relatorio_excesso_de_arrecacao_-_plo72-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7309/requerimento_52-2025_plc_19-2025_todos_os_vereadores_-_exceto_nilson_-_anexar_indicacao_72-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7330/requerimento_53-2025_-estrada_de_acesso_familia_chicalski-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7331/requerimento_54-2025_-convite_empresa_obra_asfalto_pulador-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7345/requerimento_55-2025_todos_os_vereadores_--_dotacao_para_emendas_impositivas_dos_veereadores.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7347/requerimento_056-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia_-_grupo_conviver.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7408/requerimento_57-2025_-porteira_a_dentro-_ver._leandro..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7427/requerimento_58-2025_-_banheiros_posto_de_saude._ver._silvio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7434/requerimento_59-2025_-_servidor_para_blocos_de_nota.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7438/requerimento_60-2025_-_associacao_toldo_de_cima-_trator.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7395/substitutivo_ao_projeto_de_resolucao_04-2025_-_cria_a_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7409/substitutivo_ao_projeto_de_lei_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7410/scanner_20251117.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6867/ata_sessao_solene_de_posse_-_01-01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6868/ata_02-2025_sessao_preparatoria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6891/ata_no_03_da_1a_sessao_ordinaria_04-02-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6931/ata_no_04_da_2a_sessao_ordinaria_10-02-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6943/ata_no_05_da_3a_sessao_ordinaria_17-02-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6955/ata_no_06_da_4a_sessao_ordinaria_24-02-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6966/ata_no_07_da_5a_sessao_ordinaria_06-03-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6988/ata_no_08_da_6a_sessao_ordinaria_10-03-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7002/ata_no_09_da_7a_sessao_ordinaria_17-03-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7014/ata_no_010_da_8a_sessao_ordinaria_24-03-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7023/ata_no_011_da_9a_sessao_ordinaria_31-03-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7037/ata_no_012_da_10a_sessao_ordinaria_07-04-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7049/ata_no_013_da_11a_sessao_ordinaria_14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7056/ata_no_014_da_12a_sessao_ordinaria_17-04-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7065/ata_no_015_da_13a_sessao_ordinaria_28-04-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7066/ata_no_016_da_1a_sessao_extraordinaria_28-04-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7075/ata_no_017_da_14a_sessao_ordinaria_05-05-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7076/ata_no_018_da_2a_sessao_extraordinaria_05-05-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7079/ata_no_019_da_15a_sessao_ordinaria_12-05-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7088/ata_no_020_da_3a_sessao_extraordinaria_13-05-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7093/ata_no_021_da_16a_sessao_ordinaria_16-05-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7096/ata_no_022_da_4a_sessao_extraordinaria_23-05-2025_-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7122/ata_no_023_da_17a_sessao_ordinaria_26-05-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7123/ata_no_024_da_5a_sessao_extraordinaria_26-05-2025_-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7134/ata_no_025_da_18a_sessao_ordinaria_02-06-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7144/ata_no_026_da_19a_sessao_ordinaria_09-06-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7145/ata_no_027_da_6a_sessao_extraordinaria_09-06-2025_-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7154/ata_no_028_da_20a_sessao_ordinaria_16-06-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7166/ata_no_029_da_21a_sessao_ordinaria_23-06-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7171/ata_no_030_da_22a_sessao_ordinaria_30-06-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7172/ata_no_031_da7a_sessao_extraordinaria_30-06-2025_-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7186/ata_no_032_da_23a_sessao_ordinaria_07-07-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7191/ata_no_033_da_24a_sessao_ordinaria_14-07-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7192/ata_no_034_da_25a_sessao_solene_titulo_de_cidada_honoraria_15-07-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7195/ata_no_034_da_8a_sessao_extraordinaria_21-07-2025_-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7208/ata_no_035_da_9a_sessao_extraordinaria_22-07-2025_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7217/ata_no_036_da_25a_sessao_ordinaria_04-08-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7220/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7231/ata_no_037_da_26a_sessao_ordinaria_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7239/ata_no_038_da_27a_sessao_ordinaria_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7259/ata_no_039_da_28a_sessao_ordinaria_25-08-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7260/ata_no_040_da_10a_sessao_extraordinaria_25-08-2025_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7270/ata_no_041_da_29a_sessao_ordinaria_01-09-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7271/ata_no_042_da_11a_sessao_extraordinaria_03-09-2025_-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7277/ata_no_043_da_30a_sessao_ordinaria_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7278/ata_no_044_da_12a_sessao_extraordinaria__09-09-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7284/ata_no_045_da_sessao_ordinaria_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7310/ata_no_046_da_32a_sessao_ordinaria_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7320/ata_no_047_da_33a_sessao_ordinaria_30-09-2025.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7321/ata_no_048_da_13a_sessao_extraordinaria__02-10-2025.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7327/ata_no_049_da_34a_sessao_ordinaria_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7338/ata_no_050_da_35a_sessao_ordinaria_14-10-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7355/ata_no_051_da_36a_sessao_ordinaria_21-10-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7364/ata_no_052_da_37a_sessao_ordinaria_27-10-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7375/ata_no_053_da_14a_sessao_extraordinaria__28-10-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7393/ata_no_054_da_38a_sessao_ordinaria_03-11-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7396/ata_no_055_da_39a_sessao_ordinaria_10-11-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7399/ata_no_056_da_15a_sessao_extraordinaria__13-11-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7413/ata_no_057_da_40a_sessao_ordinaria_17-11-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7426/ata_no_058_da_41a_sessao_ordinaria_24-11-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7433/ata_no_059_da_42a_sessao_ordinaria_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7441/ata_no_060_da_43a_sessao_ordinaria_08-12-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7442/ata_no_061_da_16a_sessao_extraordinaria__12-12-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7444/ata_no_062_da_44a_sessao_ordinaria_15-12-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7445/ata_no_063_da_45a_sessao_ordinaria_-22-12-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6899/emenda_001_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6900/emenda_002_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6901/emenda_003_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_004_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_005_-_projeto_de_lei_ordinaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_001_-_projeto_de_lei_ordinaria_002-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6905/emenda_002_-_projeto_de_lei_ordinaria_002-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6906/emenda_001_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6907/emenda_002_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6908/emenda_003_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6909/emenda_004_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6910/emenda_005_-_projeto_de_lei_ordinaria_004-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6911/emenda_001_-_projeto_de_lei_ordinaria_006-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6912/emenda_002_-_projeto_de_lei_ordinaria_006-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6913/emenda_003_-_projeto_de_lei_ordinaria_006-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6929/emenda_001_-_projeto_de_lei_ordinaria_005-2025_-_poder_publico_pagara_exame_toxicologico_motoristas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6930/emenda_001_-_projeto_de_lei_ordinaria_010-2025_-_gratificacao_saude_responsabilidade_tecnica_-_10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6944/emenda_002_-_projeto_de_lei_ordinaria_010-2025_-_epigrafe_-_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6945/emenda_001_-_projeto_de_lei_ordinaria_015-2025_-_recomposicao_servidores_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6946/emenda_002_-_projeto_de_lei_ordinaria_015-2025_-_altera_artigo_2o_-_a_quem_nao_se_aplica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6967/emenda_001_-_projeto_de_lei_ordinaria_003-2025_-_epigrafe_-_lei_complementar_-_fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6968/emenda_002_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_comissao_-_art._7o_-_fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6969/emenda_003_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_cargos_em_efetivos_-_art._8o_-_fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6970/emenda_004_-_projeto_de_lei_ordinaria_003-2025_-_alteracao_artigo_12_supressao_redacao_antiga_-_nova_redacao_-fundacao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6971/emenda_001_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_atualizacao_fevereiro_e_camara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6972/emenda_002_-_projeto_de_lei_ordinaria_017-2025_-_auxilio-alimentacao_-_inclui_paragrafo_no_art._8o.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6974/emenda_001_-_projeto_de_lei_ordinaria_018-2025_-_extincao_fundo_rotativo_habitacao_-_revogacao_lei_984-1993.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6975/emenda_001_-_projeto_de_lei_ordinaria_019-2025_-_epigrafe_-_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6976/emenda_01_-_altera_artigo__2o.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6977/emenda_02_-_altera_artigo__5o.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6978/emenda_03_-_acrescenta_artigo__6o.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6989/emenda_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7029/emenda_01_-_altera_artigo__1o_-_inclui_facebook_e_instagram.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7067/emenda_001_-_projeto_de_lei_complementar__07-2025_-_epigrafe.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7068/emenda_002_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._1o.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7069/emenda_003_-_projeto_de_lei_complementar__07-2025_-_caput__do_art._2o.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7070/emenda_004_-_projeto_de_lei_complementar__07-2025_-__do_art._3o.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7078/emenda_001_-_projeto_de_lei_complementar__09-2025_-_artigo_1o_-_altera_redacao_do_artigo_22_vi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7080/emenda_01_-_altera_artigo__1o_-_modifica_a_area_10.04402.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7082/emenda_02_-_inclui_o_anexo_unico_no_projeto_de_lei_031-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7138/emenda_001_-_projeto_de_lei_complementar__010-2025_-_epigrafe.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7139/emenda_001_-_projeto_de_lei_complementar__011-2025_-_epigrafe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7180/emenda_001_-_projeto_de_lei_complementar__049-2025-_emenda_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7219/emenda_001_-_projeto_de_lei_53_-2025_-_art._2o.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7293/emenda_001_modificativa_-_cfof_-_pl__056-2025_-_artigo_10-_ppa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7311/emenda_001_-_projeto_de_lei_71_-2025_-_art._7o.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7346/emenda_01_-_altera_artigo__6o_-_revogacao_parcial_-_2757_-_credito_adicional_recursosordinarios.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_no_01-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_no_02-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_no_03-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_no_04-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_no_05-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_no_06-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_no_07-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_no_08-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6919/indicacao_no_09-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6920/indicacao_no_10-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6921/indicacao_no_11-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6922/indicacao_no_12-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6923/indicacao_no_13-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6924/indicacao_no_14-_2025_-jadson.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6925/indicacao_no_15-_2025_-jadson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_no_16-_2025_-_silvio_e_osni.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_no_17-_2025_-anacleto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_no_18-_2025_-dilma_e_talita.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_no_19-_2025_-silvio_e_osni.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6949/indicacao_no_20-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6950/indicacao_no_21-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6951/indicacao_no_22-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6952/indicacao_no_23-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6953/indicacao_no_24-_2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6956/indicacao_no_025-_2025_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6957/indicacao_no_026-_2025_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6958/indicacao_no_27-_2025_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_no_28-_2025_-dilma.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6963/indicacao_no_29-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6964/indicacao_no_30-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6965/indicacao_no_31-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_no_32-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_no_33-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_no_34-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_no_35-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao_no_36-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_37-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_38-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6997/indicacao_no_39-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6998/indicacao_no_40-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_no_41-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_no_42-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_no_43-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7010/indicacao_no_44-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7011/indicacao_no_45-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7012/indicacao_no_46-_2025_-dilma.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7015/indicacao_no_47-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7017/indicacao_no_48-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7018/indicacao_no_49-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7019/indicacao_no_50-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7020/indicacao_no_51-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7021/indicacao_no_52-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7039/indicacao_no_53-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_no_54-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_no_55-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_no_56-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_no_57-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7044/indicacao_no_58-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_no_59-_2025_-nilson_-_em_construcao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_no_60-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7054/indicacao_no_61-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7057/indicacao_no_62-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7058/indicacao_no_63-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7063/indicacao_no_64-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_no_65-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_no_66-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7084/indicacao_no_67-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7085/indicacao_no_68-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_no_69-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_no_70-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7097/indicacao_no_71-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_no_72-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_no_73_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7128/indicacao_no_74-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7129/indicacao_no_75-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7130/indicacao_no_76-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7131/indicacao_no_77-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7135/indicacao_no_78-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_no_79-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7146/indicacao_no_80-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7149/indicacao_no_81-_2025_-jadson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7150/indicacao_no_82-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7151/indicacao_no_83-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7155/indicacao_no_84-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_no_85-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_no_86-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_no_87-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_no_88-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7164/indicacao_no_89-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7165/indicacao_no_90-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7167/indicacao_no_91-_2025_-silvio_e_jadson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7168/indicacao_no_92-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7169/indicacao_no_93-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7170/indicacao_no_94-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_no_95-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_no_96-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7182/indicacao_no_97-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7201/indicacao_no_98-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7202/indicacao_no_99-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_no_100-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_no_101-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_no_102-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7209/indicacao_no_103-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7210/indicacao_no_104-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7211/indicacao_no_105-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_no_106-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7213/indicacao_no_107-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7221/indicacao_no_109-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7222/indicacao_no_110-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7223/indicacao_no_111-_2025_-nilson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_no_112-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7225/indicacao_no_113-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7226/indicacao_no_114-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7227/indicacao_no_115-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7228/indicacao_no_116-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7229/indicacao_no_117-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7237/indicacao_no_118-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7238/indicacao_no_119-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7242/indicacao_no_120-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7250/indicacao_no_121-_2025_-_nilson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7251/indicacao_no_122-_2025_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7252/indicacao_no_123-_2025_-_dilma.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7253/indicacao_no_124-_2025_-_ver_dilma.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7261/indicacao_no_125-_2025_-_ver_silvio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_no_126-_2025_-_ver_silvio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_no_127-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_no_128-_2025_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7273/indicacao_no_129-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7274/indicacao_no_130-_2025_-_ver_leandro_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7275/indicacao_no_131-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7276/indicacao_no_132-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7281/indicacao_no_133-_2025_-_ver_osni_novack.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7279/indicacao_no_134-_2025_-_ver_anacleto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7280/indicacao_no_135-_2025_-_ver_anacleto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7285/indicacao_no_136-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7286/indicacao_no_137-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7304/indicacao_no_138-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7305/indicacao_no_139-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7306/indicacao_no_140-_2025_-_ver_silvio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7328/indicacao_no_141-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7329/indicacao_no_142-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_no_143-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7340/indicacao_no_144-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7341/indicacao_no_145-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7343/indicacao_no_146-_2025_-_ver._jadson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7344/indicacao_no_147-_2025_-_ver_jadson.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7356/indicacao_no_148-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7357/indicacao_no_149-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7358/indicacao_no_150-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7359/indicacao_no_151-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7360/indicacao_no_152-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7361/indicacao_no_153-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7362/indicacao_no_154-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7366/indicacao_no_155-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7367/indicacao_no_156-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7368/indicacao_no_157-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7369/indicacao_no_158-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7370/indicacao_no_159-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7371/indicacao_no_160-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7372/indicacao_no_161-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7373/indicacao_no_162-_2025_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7374/indicacao_no_163-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7382/indicacao_no_164-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7383/indicacao_no_165-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7384/indicacao_no_166-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7385/indicacao_no_167-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7386/indicacao_no_168-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7387/indicacao_no_169-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7389/indicacao_no_170-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7390/indicacao_no_171-_2025_-leandro_e_nilson.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7394/indicacao_no_172-_2025_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7400/indicacao_no_173-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7401/indicacao_no_174-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7402/indicacao_no_175-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7403/indicacao_no_176-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7404/indicacao_no_177-_2025_-silvio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7405/indicacao_no_178-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7406/indicacao_no_179-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7407/indicacao_no_180-_2025_-talita.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7414/indicacao_no_181-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7415/indicacao_no_182-_2025_-leandro.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6917/mocao_01-2025_-_mocao_de_pesar_-_falecimento_ex-prefeito_sr._adilson_lisczkovski_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6932/mocao_02-2024_-_mocao_de_aplauso_-_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6960/mocao_03-2025_-_mocao_de_aplauso_-_pastor_marcos_batsita.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_04-2025_-_mocao_de_pesar_-_falecimento_historiador_fernando_tokarski_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7038/mocao_05-2025_-_mocao_de_aplauso_-_100_dias_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7083/mocao_06-2025_-_mocao_de_apelo_-.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7098/mocao_06-2025_-_mocao_de_apelo_-.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7132/mocao_08-2025_-_mocao_de_aplauso_-clc_empresa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7179/mocao_09-2025_-_mocao_de_aplauso-_dia_do_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7244/mocao_n_10-2025_-_mocao_de_aplauso_-_101_anos_cartorio_major_vieira.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7315/mocao_n_11-2025_-_mocao_de_apoio-_projeto_deputada_paulinha.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7324/mocao_n_12-2025_-_mocao_de_aplauso_-_para_simone_sopzack_major_vieira.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7363/mocao_n_13-2025_-_mocao_de_pesar_-_falecimento_mae_do_vereador_anacleto.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7388/mocao_n_14-2025_-_mocao_de_apoio-_criacao_vara_federal_canoinhas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7437/mocao_n_15-2025_-_mocao_de_aplauso_-_padre_marlon_malacoski.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7006/veto_parcial_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7193/oficio_gab_no_569-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7194/scanner_20250721.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7313/oficio_gab_no_862-2025_veto.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6885/pedido_de_informacoes_n.o_01-2025_-_imovel_da_garagem.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6886/pedido_de_informacoes_n.o_02-2025_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6916/pedido_de_informacoes_n.o_03-2025_-_fundacao_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_informacoes_n.o_04-2025_-_salario_base_e_remuneracao_-_superintendente_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_informacoes_n.o_05-2025_-_informacoes_superintendente_hospital_-_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7013/pedido_de_informacoes_n.o_06-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_informacoes_n.o_07-2025_-_doacao_imovel_hospital.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7055/pedido_de_informacoes_n.o_08-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7062/pedido_de_informacoes_n.o_09-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7102/pedido_de_informacoes_n.o_10-2025_-_todos_os_vereadores_-_caflemav.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7147/pedido_de_informacoes_n.o_11-2025_-_leandro_reurb.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7163/pedido_de_informacoes_n.o_012-2025_-_quase_todos_os_vereadores_-_emenda_deputada_ana_paula_r385.00000.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7183/pedido_de_informacoes_n.o_013-2025_-__todos_os_vereadores_-_trevo_na_latco.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7230/pedido_de_informacoes_n.o_014-2025_-leandro_e_jadson.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7300/pedido_de_informacoes_n.o_015-2025_-_leandro_talita_e_dilma_-_contrato_e_vinculo_de_trerceiros_com_o_hospital..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7307/pedido_de_informacoes_n.o_016-2025_-_leandro-_itinerario_spin_no_dia_13_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7322/pedido_de_informacoes_n.o_017-2025_-_todos_os_vereadores-exceto_nilson_salario_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7323/pedido_de_informacoes_n.o_018-2025_-_todos_os_vereadores-_exceto_nilson_nao_atendimento_ao_req._42.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7332/pedido_de_informacoes_n.o_019-2025_-comissao_de_financas_orcamento_e_fiscalizacao_-_ldo_anexos.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7342/pedido_de_informacoes_n.o_020-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_saude_-_cartoes_do_sus.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7439/pedido_de_informacoes_n.o_021-2025_-vereador_leandro_ribeiro_de_castro_-_secretaria_agricultura_-_balancas_de_gado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7443/pedido_de_informacoes_n.o_022-2025_-vereador__-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7103/scanner_20250529_5.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7104/scanner_20250529_6.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7105/scanner_20250529_7.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7106/scanner_20250529_8.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7107/scanner_20250529_9.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7108/scanner_20250529_10.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7109/scanner_20250529_11.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7110/scanner_20250529_13.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7111/scanner_20250529_12.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7112/scanner_20250529_14.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7113/scanner_20250529_15.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7114/scanner_20250529_16.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7115/scanner_20250529_17.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7116/scanner_20250529_18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7117/scanner_20250529_19.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7118/scanner_20250529_20.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_cfof_029-2025__contas_pmmv_2023_-_adilson_edson_-_aprovacao_-_projeto_decreto_legislativo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6898/projeto_de_lei_complementar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6981/projeto_de_lei_n._02-2025-20250131132254_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_n._04-2025-20250131140006_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_lei_n.__06-2025-20250131141146_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6991/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7024/projeto_de_lei_complementar_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7031/projeto_de_lei_complementar_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7032/projeto_de_lei_complementar_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7051/projeto_de_lei_complementar_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7125/projeto_de_lei_complementar_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7126/projeto_de_lei_complementar_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7142/projeto_de_lei_complementar_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7143/projeto_de_lei_complementar_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7176/projeto_de_lei_complementar_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7198/projeto_de_lei_complementar_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7200/projeto_de_lei_complementar_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7240/scanner_20250825_3_merged.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7241/projeto_de_lei_complementar_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7289/projeto_de_lei_complementar_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7333/projeto_de_lei_complementar_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7335/scanner_20251015_3.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7352/projeto_de_lei_complementar_no_22-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7353/projeto_de_lei_complementar_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7354/projeto_de_lei_complementar_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7365/projeto_de_lei_complementar_25-2025_-_acrescenta_art._270-a_-_lc09-2004_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_n._01-2025-20250131131307.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_n._02-2025-20250131132254.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei_n._03-2025-20250131133536.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei_n._04-2025-20250131140006.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei_n._05-2025-20250131140750.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei_n.__06-2025-20250131141146.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n.__07-2025-20250131141713.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6895/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6896/projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6926/scanner_20250214_2.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6927/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6928/projeto_de_lei_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6934/projeto_de_lei_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6935/projeto_de_lei_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6936/projeto_de_lei_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6937/projeto_de_lei_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6961/projeto_de_lei_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6962/projeto_de_lei_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6980/projeto_de_lei_no_23-2025_-_reajuste_valores_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7003/scanner_20250324.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7007/scanner_20250328.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7025/projeto_de_lei_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7026/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7027/projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7046/projeto_de_lei_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7047/scanner_20250428_10.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7048/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7050/projeto_de_lei_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7059/scanner_20250425_4.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7071/projeto_de_lei_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7072/projeto_de_lei_no_38-2025_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7087/projeto_de_lei_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7091/projeto_de_lei_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7092/scanner_20250526_5.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7099/projeto_de_lei_042-2025_-_vereador_leandro_ribeiro_de_castro_-_autoriza_realizacao_de_festas_e_eventos_-_imoveis_publicos.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7127/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7141/scanner_20250609_6.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7133/projeto_de_lei_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7137/projeto_de_lei_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7152/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7160/projeto_de_lei_no_48-2025_-_atendimento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7161/projeto_de_lei_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7162/projeto_de_lei_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7173/projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7174/projeto_de_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7177/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7175/projeto_de_lei_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7188/projeto_de_lei_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7189/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7190/projeto_de_lei_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7197/projeto_de_lei_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7199/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7215/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7216/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7233/projeto_de_lei_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7234/projeto_de_lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7245/projeto_de_lei_-2025_-_fumicultura.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7246/projeto_de_lei_no_65-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7247/projeto_de_lei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7249/projeto_de_lei_n_68-2025_-_fumicultura_atividade_relevante_ver_carlos_-_silvio_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7258/projeto_de_lei_n_69-2025_-_auxilio_saude_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7265/projeto_de_lei_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7287/projeto_de_lei_no__71-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7288/projeto_de_lei_no__72-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7302/projeto_de_lei_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7316/projeto_de_lei_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7317/projeto_de_lei_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7325/projeto_de_lei_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7326/projeto_de_lei_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7334/projeto_de_lei_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7336/scanner_20251017.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7337/scanner_20251017_2.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7350/projeto_de_lei_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7351/projeto_de_lei_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7376/projeto_de_lei_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7377/projeto_de_lei_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7378/projeto_de_lei_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7379/projeto_de_lei_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7380/projeto_de_lei_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7381/projeto_de_lei_no_88-2025_2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7391/projeto_de_lei_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7392/projeto_de_lei_no_90-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7397/scanner_20251114.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7411/projeto_de_lei_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7412/projeto_de_lei_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7420/scanner_20251127.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7421/projeto_de_lei_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7422/projeto_de_lei_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7423/projeto_de_lei_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7424/projeto_de_lei_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7425/scanner_20251201.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7428/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7430/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7431/projeto_de_lei_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7432/projeto_de_lei_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7435/scanner_20251208.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7440/projeto_de_lei_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7052/projeto_de_resolucao_no__001_-_maria_kumineck.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7140/scanner_20251022_7.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7312/projeto_de_resolucao_03-2025_-_viagem_estudante_vereador.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7318/projeto_de_resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7418/scanner_20251124_3.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7419/projeto_de_resolucao_06-2025_-_placas_identificacao_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6869/requerimento_01-2025_-_auxilio_alimentacao_servidores_pub_municipais.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_02-2025_-_pagamento_antecipado_das_ferias_-_vereador_nilson.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6884/requerimento_03-2025_-_carros_oficiais_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6914/requerimento_004-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_3o_quadrimestre_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6915/requerimento_005-2025_-_piso_salarial_municipal_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6933/requerimento_006-2025_-_alteracao_plano_diretor_-_area_nao_edificavel_30_metros_rever_-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6938/requerimento_007-2025_-convocacao_da_vice_e_da_superintendente_hospital.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6947/requerimento_008-2025_-_comissao_de_constituicao_justica_e_redacao_-_plo_-_inclusao_cafe.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_09-2025_-_audiencia_publica_-_animais_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_10-2025_-_placas_de_sinalizacao-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_11-2025_-_policia_militar-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/6999/requerimento_12-2025_-_reforma_posto_e_casa_mortuaria_lageado_liso-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7000/requerimento_13-2025_-_painel_eletronico_posto_saude_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7022/requerimento_14-2025_-rede_alta_tensao-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7033/requerimento_15-2025_-vendedores_ambulantes-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7034/requerimento_16-2025_-_amplanorte_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7035/requerimento_017-2025_-_comissao_de_constituicao_justica_e_redacao_-_decreto_-_piso_dos_professores_-_documentos.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7061/requerimento_018-2025_-_comissao_de_constituicao_justica_e_redacao_-_desmebramento_area_hospital.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_19-2025_-cemiterio-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7077/requerimento_020-2025_-_comissao_de_constituicao_justica_e_redacao_-_comissao_atualizacao_regimento_interno_e_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7081/requerimento_021-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7089/requerimento_022-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_1o_quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7100/requerimento_023-2025_-_comissao_de_constituicao_justica_e_redacao_-_suplementacao_compra_imoveis.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7121/requerimento_024-2025_-_convocacao_secretaria_asssitencia_social.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7148/requerimento_25-2025_-fiacao-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7153/requerimento_26-2025_-tubulacao_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7184/requerimento_27-2025_-iluminacao_led-_ver._leandro_e_jadson.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7185/requerimento_028-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo52-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7187/requerimento_29-2025_-trienio_e_licenca_tratamento_de_saude_-_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7196/requerimento_030-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7206/requerimento_32-2025_-calcada-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7218/requerimento_33-2025_-estradas_gerais_rio_da_veada-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7232/requerimento_034-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_relatorio_excesso_de_arrecacao_-_plo61-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7235/requerimento_35-2025__limpeza_ar_condicionado-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7236/requerimento_36-2025_cosip_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7243/requerimento_037-2025_-_comissao_de_constituicao_justica_e_redacao_-_receitas_arrecadas_no_mes_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7254/requerimento_38-2025_plc_17-2025_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7255/requerimento_39-2025_plc_18-2025_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7256/requerimento_40-2025__-_ver_dilma.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7262/requerimento_41-2025_plc_17-2025_ver_nilson_-_silvio_-_talita_-_dilma_-_anacleto_-_anacleto_-_jadson_-_beto_-_osni.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7269/requerimento_42-2025_-_ver_leandro_informacoes_obra_pavimentacao_aslfaltica_pulador.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7272/requerimento_43-2025_-_sinalizacao_dos_limites_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7282/requerimento_44-2025_-_retirada_projeto_de_lei_64-2025_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7283/requerimento_45-2025_-_esclarecimento_destinacao_trator_-_emenda_dep_ana_paula_lima.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7290/requerimento_46-2025_-_substituicao_de_postes_em_rede_eletrica._ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7291/requerimento_47-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_audiencia_publica_2o_quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7292/requerimento_48-2025_-_comissao_de_financas_orcamento_e_fiscalizacao__-_termo_de_avaliacao_de_bens_publicos_moveis__associacoes_.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7296/requerimento_49_-_2025_-_informacoes_sobre__programacao_de_emendas_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7297/requerimento_50_-_2025_-_informacoes_sobre__lei_2.749_de_maio_de_2025_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7308/requerimento_051-2025_-_cfof_e_ccjr__-_relatorio_excesso_de_arrecacao_-_plo72-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7309/requerimento_52-2025_plc_19-2025_todos_os_vereadores_-_exceto_nilson_-_anexar_indicacao_72-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7330/requerimento_53-2025_-estrada_de_acesso_familia_chicalski-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7331/requerimento_54-2025_-convite_empresa_obra_asfalto_pulador-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7345/requerimento_55-2025_todos_os_vereadores_--_dotacao_para_emendas_impositivas_dos_veereadores.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7347/requerimento_056-2025_-_comissao_de_constituicao_justica_e_redacao_-_passe__atramitar_em_regime_de_urgencia_-_grupo_conviver.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7408/requerimento_57-2025_-porteira_a_dentro-_ver._leandro..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7427/requerimento_58-2025_-_banheiros_posto_de_saude._ver._silvio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7434/requerimento_59-2025_-_servidor_para_blocos_de_nota.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7438/requerimento_60-2025_-_associacao_toldo_de_cima-_trator.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7395/substitutivo_ao_projeto_de_resolucao_04-2025_-_cria_a_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7409/substitutivo_ao_projeto_de_lei_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2025/7410/scanner_20251117.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H551"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -17148,51 +17148,51 @@
       </c>
       <c r="G435" s="1" t="s">
         <v>1540</v>
       </c>
       <c r="H435" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
         <v>1542</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>244</v>
       </c>
       <c r="D436" t="s">
         <v>1370</v>
       </c>
       <c r="E436" t="s">
         <v>1371</v>
       </c>
       <c r="F436" t="s">
-        <v>1150</v>
+        <v>545</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="H436" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
         <v>1545</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>248</v>
       </c>
       <c r="D437" t="s">
         <v>1370</v>
       </c>
       <c r="E437" t="s">
         <v>1371</v>
       </c>
       <c r="F437" t="s">