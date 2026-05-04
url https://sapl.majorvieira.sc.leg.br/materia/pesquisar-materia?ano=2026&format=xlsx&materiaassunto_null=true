--- v0 (2026-02-02)
+++ v1 (2026-05-04)
@@ -10,158 +10,1401 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="973" uniqueCount="448">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>7463</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>Ata de sessão</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7463/ata_no_01_da_1a_sessao_ordinaria_02-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 01 da 01ª sessão ordinária 02-02-2026</t>
+  </si>
+  <si>
+    <t>7470</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7470/ata_no_02_da_2a_sessao_ordinaria_09-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 02 da 02ª sessão ordinária 09-02-2026</t>
+  </si>
+  <si>
+    <t>7484</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7484/ata_no_03_da_3a_sessao_ordinaria_12-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 03 da 03ª sessão ordinária 12-02-2026</t>
+  </si>
+  <si>
+    <t>7487</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7487/ata_no_04_da_4a_sessao_ordinaria_23-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 04 da 04ª sessão ordinária 23-02-2026</t>
+  </si>
+  <si>
+    <t>7494</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7494/ata_no_05_da_5a_sessao_ordinaria_03-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 05 da 05ª sessão ordinária 03-03-2026</t>
+  </si>
+  <si>
+    <t>7512</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7512/ata_no_06_da_6a_sessao_ordinaria_09-03-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 06 da 06ª sessão ordinária 09-03-2026</t>
+  </si>
+  <si>
+    <t>7525</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7525/ata_no_07_da_7a_sessao_ordinaria_16-03-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 07 da 07ª sessão ordinária 16-03-2026</t>
+  </si>
+  <si>
+    <t>7526</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7526/ata_no_08_da_1a_sessao_extraordinaria_19-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 08 da 01ª sessão ordinária 19-03-2026</t>
+  </si>
+  <si>
+    <t>7530</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7530/ata_no_09_da_8a_sessao_ordinaria_23-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 09 da 08ª sessão ordinária 22-03-2026</t>
+  </si>
+  <si>
+    <t>7541</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7541/ata_no_10_da_9a_sessao_ordinaria_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 10 da 9ª sessão ordinária 31-03-2026</t>
+  </si>
+  <si>
+    <t>7542</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7542/ata_no_11_da_2a_sessao_extraordinaria_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 11 da 2ª sessão extraordinária 31-03-2026</t>
+  </si>
+  <si>
+    <t>7548</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7548/ata_no_12_da_10a_sessao_ordinaria_06-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 12 da 10ª sessão ordinária 06-04-2026</t>
+  </si>
+  <si>
+    <t>7549</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7549/ata_no_13_da_3a_sessao_extraordinaria_06-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 13 da 3ª sessão extraordinária 06-04-2026</t>
+  </si>
+  <si>
+    <t>7556</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7556/ata_no_14_da_11a_sessao_ordinaria_13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 14 da 11ª sessão ordinária 13-04-2026</t>
+  </si>
+  <si>
+    <t>7569</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata n.º 15/2026 - 12.ª Sessão ordinária - Data: 17/04/2026</t>
+  </si>
+  <si>
+    <t>7486</t>
+  </si>
+  <si>
+    <t>EMEN</t>
+  </si>
+  <si>
+    <t>Emendas</t>
+  </si>
+  <si>
+    <t>LEANDRO RIBEIRO DE CASTRO</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1.° Fica a chefe do Poder Executivo Municipal autorizada a celebrar termo de fomento com a Associação de Pais e Amigos dos Excepcionais de Major Vieira - AРАЕ para repasse de recursos a título de subvenção social, destinados a auxiliar na manutenção das atividades da entidade, no valor e na forma prevista no artigo 2º; e a ceder estagiários regularmente matriculados em instituições de ensino, para auxiliar nas atividades da APAE de Major Vieira.</t>
+  </si>
+  <si>
+    <t>7507</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o § 1º e §2º ao Artigo 4º:_x000D_
+Art. 4.°[...] _x000D_
+§1º O valor mencionado no caput terá as seguintes fontes: _x000D_
+I – R$3.000.000,00 (três milhões) proveniente de convênio nº  SCC 194141/2025, firmado com o estado de Santa Catarina;_x000D_
+II- R$1.886.000,00 (um milhão oitocentos e oitenta e seis mil reais) oriundo da operação de crédito autorizada pela Lei Municipal nº 2.812/2025._x000D_
+§2º Considerando que para a aquisição do imóvel não será necessária a utilização integral do valor autorizado pela Lei Municipal 2.812/2025, revoga-se a autorização para contratação de nova operação de crédito referente ao valor remanescente.</t>
+  </si>
+  <si>
+    <t>7562</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7562/emenda_001_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_observancia_lei_complementar_98-1995.pdf</t>
+  </si>
+  <si>
+    <t>Emenda 001 - projeto de lei complementar  01-2026- Cemitérios - observância Lei Complementar 98-1995</t>
+  </si>
+  <si>
+    <t>7563</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7563/emenda_002_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_altera_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Emenda 002 - projeto de lei complementar  01-2026- Cemitérios - ALTERA ANEXO</t>
+  </si>
+  <si>
+    <t>7564</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7564/emenda_01_-_plo_para_plc_-_criacao_de_empregos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Emenda 01 - PLO para PLC - criação de empregos públicos</t>
+  </si>
+  <si>
+    <t>7452</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7452/indicacao_no_01-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA PISTA DE VELOCROSS (MOTOCROSS) JUNTO AO PARQUE DE EXPOSIÇÕES DO MUNICÍPIO DE MAJOR VIEIRA, OU EM ÁREA ADEQUADA PERTENCENTE AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7453</t>
+  </si>
+  <si>
+    <t>TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7453/indicacao_no_02-_2026_-talita.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DA PONTE SOBRE O RIO BONITO NA COMUNIDADE DE CANUDOS.</t>
+  </si>
+  <si>
+    <t>7454</t>
+  </si>
+  <si>
+    <t>SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_no_03-_2026_-talita_e_silvio.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE UM MATA-BURRO NA PROPRIEDADE DE JOSÉ AUGUSTINHO MALACOSKI NA LOCALIDADE DE PULADOR.</t>
+  </si>
+  <si>
+    <t>7466</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_no_04-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE REPARO EM VIA PÚBLICA - RUA VICTOR FERNANDES DE SOUZA, NAS PROXIMIDADES DO CONJUNTO HABITACIONAL.</t>
+  </si>
+  <si>
+    <t>7467</t>
+  </si>
+  <si>
+    <t>DILMA SEVERGNINI GRAF</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7467/indicacao_no_05-_2026_-dilma.pdf</t>
+  </si>
+  <si>
+    <t>ADESÃO DO MUNICÍPIO DE MAJOR VIEIRA AO NOVO PROGRAMA FEDERAL DE AUXÍLIO FINANCEIRO DESTINADOS AOS PACIENTES COM CÂNCER EM TRATAMENTO DE RADIOTERAPIA PELO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
+  </si>
+  <si>
+    <t>7468</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7468/indicacao_no_06-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DE IMPLEMENTAR UM REDUTOR DE VELOCIDADE EM FRENTE À IGREJA DA COMUNIDADE DO PULADOR.</t>
+  </si>
+  <si>
+    <t>7469</t>
+  </si>
+  <si>
+    <t>NILSON SPHAIR</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7469/indicacao_no_07-_2026_-nilson.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DA CONSTRUÇÃO DE MAIS UMA QUADRA DE AREIA NO ESTÁDIO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>7471</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_no_08-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE MANUTENÇÃO DE ESTRADA NAS PROXIMIDADES DO PESQUEIRO RECANTO NO TRECHO DO EIXO DA ESTRADA GERAL DE SANTO ANTÔNIO ATÉ A RUA ERVINO MALICHESKI NA COMUNIDADE DE RIO BUTIÁ.</t>
+  </si>
+  <si>
+    <t>7474</t>
+  </si>
+  <si>
+    <t>JADSON SCHEMCZAK</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_no_09-_2026_-_jadson.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DA IMPLEMENTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NA ESQUINA DA IGREJA ASSEMBLEIA DE DEUS.</t>
+  </si>
+  <si>
+    <t>7475</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7475/indicacao_no_10-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DE IMPLEMENTAR UM REDUTOR DE VELOCIDADE COMUNIDADE PAIOL VELHO.</t>
+  </si>
+  <si>
+    <t>7476</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao_no_11-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DE IMPLEMENTAR UM REDUTOR DE VELOCIDADE NA RUA ERVINO MALICHESKI, ONDE ESTÁ SENDO EXECUTADO A PAVIMENTAÇÃO.</t>
+  </si>
+  <si>
+    <t>7479</t>
+  </si>
+  <si>
+    <t>SÍLVIO KIZEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7479/indicacao_no_12-_2026_silvio.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DE LAUDI, TONI E ANIBAL TERRES NA COMUNIDADE DE SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>7488</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7488/indicacao_no_13-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DA CONSTRUÇÃO DE UMA CASA MORTUÁRIA NA LOCALIDADE DE RIO CLARO.</t>
+  </si>
+  <si>
+    <t>7495</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7495/indicacao_no_14-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DE BUEIRO NA ESTRADA GERAL DE CAMPINA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>7496</t>
+  </si>
+  <si>
+    <t>LEANDRO RIBEIRO DE CASTRO, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DA ESTRADA NA COMUNIDADE DE RIO CLARO (PARTE CONHECIDA COMO PITO ACESO), PRÓXIMO A RESIDÊNCIA DE VANE VEIGA.</t>
+  </si>
+  <si>
+    <t>7497</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DA DISPONIBILIDADE DE PESSOA PARA SER RESPONSÁVEL PELA CHAVE DO GINÁSIO DE ESPORTES DO PULADOR.</t>
+  </si>
+  <si>
+    <t>7513</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA IMPLEMENTAÇÃO DE SINALIZAÇÃO DE REDUTOR DE VELOCIDADE NA COMUNIDADE DE RIO CLARO NO TRECHO DO CALÇAMENTO.</t>
+  </si>
+  <si>
+    <t>7514</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA MANUTENÇÃO DE BOCA DE LOBO NA RUA LUIZ DAVET, PRÓXIMO A THE BEST CONVENIÊNCIA.</t>
+  </si>
+  <si>
+    <t>7522</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7522/indicacao_no_19-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA LIMPEZA DO RIO MANJOLO NO TRECHO QUE CORTA O CENTRO DO MUNICÍPIO DE MAJOR VIEIRA.</t>
+  </si>
+  <si>
+    <t>7528</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7528/indicacao_no_20-_2026_-leandro.pdf</t>
+  </si>
+  <si>
+    <t>RESTAURAÇÃO E REVITALIZAÇÃO DO ORELHÃO PÚBLICO LOCALIZADO EM FRENTE À ESCOLA LUIZ DAVET, TRANSFORMANDO-O EM UM ESPAÇO URBANO MULTIFUNCIONAL.</t>
+  </si>
+  <si>
+    <t>7531</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7531/indicacao_no_21-_2026_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DE JOSNEI DOS SANTOS E NOEMIA LIMA DOS SANTOS NA COMUNIDADE DE TOLDO DE CIMA.</t>
+  </si>
+  <si>
+    <t>7532</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_no_22-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA PARA O ALARGAMENTO DA VIA, COM A DEVIDA IMPLANTAÇÃO DE ESTACIONAMENTO E CALÇADA PÚBLICA, NOS SEGUINTES TRECHOS:_x000D_
+-RUA JOÃO FLORENTINO DE SOUZA: NO TRECHO COMPREENDIDO ENTRE A RUA FREI ABEL SCHNEIDER ATÉ A ESQUINA COM A RUA NARCISO LEONARDO RUTHES;_x000D_
+-RUA ARNOLDO HONORATO DE OLIVEIRA: NO TRECHO COMPREENDIDO ENTRE A ESQUINA COM A RUA LUIZ DAVET ATÉ A RUA ARGEMIRO BORGES.</t>
+  </si>
+  <si>
+    <t>7533</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7533/indicacao_no_23-_2026_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE PARA A IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DO TOLDO DE CIMA, NO ASSENTAMENTO.</t>
+  </si>
+  <si>
+    <t>7534</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7534/indicacao_no_24-_2026_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DE IMPLEMENTAR UM REDUTOR DE VELOCIDADE EM FRENTE ÀS RESIDÊNCIAS DE DANIELE BONK SMENTKOSKI E DO SR JOÃO MARIA GONÇALVES.</t>
+  </si>
+  <si>
+    <t>7535</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_no_25-_2026_dilma.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE LUCIA DOMBROSKI NA COMUNIDADE DE RIO BUTIÁ.</t>
+  </si>
+  <si>
+    <t>7543</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_no_26-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UMA ONDULAÇÃO TRANSVERSAL (LOMBADA FÍSICA), JUNTO ÀS IMEDIAÇÕES DA IGREJA CATÓLICA DA COMUNIDADE DO PAIOL VELHO.</t>
+  </si>
+  <si>
+    <t>7551</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7551/indicacao_no_27-_2026_nilson.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DO ACESSO AO RESERVATÓRIO DE ÁGUA DA CASAN NA  SC 477.</t>
+  </si>
+  <si>
+    <t>7553</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_no_28-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE PARA A UTILIZAÇÃO DO TERRENO DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO NA ESQUINA DA RUA FREI ABEL SCHINAIDER COM A RUA ESTANISLAU WOICHICOSKI.</t>
+  </si>
+  <si>
+    <t>7554</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao_no_29-_2026_-ver._talita.pdf</t>
+  </si>
+  <si>
+    <t>SEJA REALIZADO O ESTUDO ACERCA DO ANTEPROJETO DE LEI COMPLEMENTAR ANEXO, O QUAL “INSTITUI A GRATIFICAÇÃO PARA TÉCNICOS DE ENFERMAGEM QUE EXERCEM A FUNÇÃO DE VACINADOR(A), VINCULADOS À SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>7555</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7555/indicacao_no_30-_2026_silvio.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DAS FAMÍLIAS MALACOSKI, ALMEIDA E URBANICK, NO BAIRRO DAS ANTENAS.</t>
+  </si>
+  <si>
+    <t>7560</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_no_31-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO TÉCNICO VISANDO MELHORIAS NA VIA LOCALIZADA NA COMUNIDADE DO PULADOR, ESPECIFICAMENTE NO TRECHO ONDE HÁ UMA CURVA ACENTUADA ANTES DO COMÉRCIO SATURNO.</t>
+  </si>
+  <si>
+    <t>7492</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf</t>
+  </si>
+  <si>
+    <t>requer em sinal de REPÚDIO, o encaminhamento dos requerimentos n.º 54/2025 e n.º 02/2026, aprovados por unanimidade em plenário, com respectivas respostas, ao conhecimento do Douto representante do Ministério Público desta Comarca, como medida indispensável que se faz, diante dos fatos, para providências legais que se façam necessárias. (Obra de pavimentação asfaltica localidade do Pulador - Empresa MVF)</t>
+  </si>
+  <si>
+    <t>7509</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf</t>
+  </si>
+  <si>
+    <t>REQUER em sinal de respeito e profundo luto pelo falecimento do Sr. Ronaldo Lemos Sphair, servidor público municipal, e irmão do Ver. Nilson Sphair, seja registrada em ata Moção de Pesar.</t>
+  </si>
+  <si>
+    <t>7520</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7520/mocao_03-2026_-_mocao_de_apoio_-_reconhecimento_capital_nacional_do_canudinho_abobora.pdf</t>
+  </si>
+  <si>
+    <t>Em apoio ao processo de reconhecimento de Major Vieira como “Capital Nacional do Canudinho de Abóbora”.</t>
+  </si>
+  <si>
+    <t>7455</t>
+  </si>
+  <si>
+    <t>PEDID</t>
+  </si>
+  <si>
+    <t>Pedido de informações</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7455/pedido_de_informacoes_n.o_01-2026_asfalto_pulador.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações a respeito da situação da pavimentação asfáltica da comunidade do Pulador.</t>
+  </si>
+  <si>
+    <t>7456</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7456/pedido_de_informacoes_n.o_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações a respeito sobre políticas de controle populacional de cães e gatos e manejo de animais de rua.</t>
+  </si>
+  <si>
+    <t>7464</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7464/pedido_de_informacoes_n.o_03-2026_processo_seletivo.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações a respeito sobre processos seletivos e concurso público.</t>
+  </si>
+  <si>
+    <t>7465</t>
+  </si>
+  <si>
+    <t>ANACLETO SZABELSKI, DILMA SEVERGNINI GRAF, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES, NILSON SPHAIR</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7465/pedido_de_informacoes_n.o_04-2026__pl_06_-_aquisicao_imovel_industria_-_ccjr_e_cfof.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações relacionadas ao Projeto de Lei nº 05/2026: Autoriza o Poder Executivo Municipal a adquirir imóvel rural destinado à implantação de área industrial municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7477</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7477/pedido_de_informacoes_n.o_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações relacionadas ao concurso público.</t>
+  </si>
+  <si>
+    <t>7478</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7478/pedido_de_informacoes_n.o_06-2026_trasvessia_urbana_sc_477_-_ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Secretário de Estado da Infraestrutura e Mobilidade Urbana, Sr. Jerry Comper, que sejam encaminhadas informações a respeito da realização de vistoria na obra da construção de calçadas da travessia urbana de Major Vieira, na SC477.</t>
+  </si>
+  <si>
+    <t>7485</t>
+  </si>
+  <si>
+    <t>DILMA SEVERGNINI GRAF, LEANDRO RIBEIRO DE CASTRO</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7485/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações a respeito dos serviços prestados pela a empresa Extrabrit Mineração Ltda. ao Município de Major Vieira.</t>
+  </si>
+  <si>
+    <t>7502</t>
+  </si>
+  <si>
+    <t>DILMA SEVERGNINI GRAF, LEANDRO RIBEIRO DE CASTRO, NILSON SPHAIR, SÍLVIO KIZEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7502/pedido_de_informacoes_n.o_08-2026_salario_de_servidor_-_todos_os_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal, que sejam encaminhadas informações a respeito da remuneração de servidor.</t>
+  </si>
+  <si>
+    <t>7503</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7503/pedido_de_informacoes_n.o_09-2026_processo_seletivo_ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, que sejam encaminhadas informações a respeito sobre processos seletivos e concurso público.</t>
+  </si>
+  <si>
+    <t>7504</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7504/pedido_de_informacoes_n.o_10-2026_servico_horas_maq._palmital_e_rio_da_veada._ver._dilma.pdf</t>
+  </si>
+  <si>
+    <t>atribuições SOLICITA à Prefeita Municipal, assim como, à Secretária de Agricultura Tatiane Guedes que sejam encaminhadas informações a respeito sobre o Programa Porteira a Dentro.</t>
+  </si>
+  <si>
+    <t>7505</t>
+  </si>
+  <si>
+    <t>DILMA SEVERGNINI GRAF, LEANDRO RIBEIRO DE CASTRO, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7505/pedido_de_informacoes_n.o_11-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal, que sejam encaminhadas informações a respeito do concurso público recentemente realizado.</t>
+  </si>
+  <si>
+    <t>7506</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7506/pedido_de_informacoes_n.o_12-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal, que sejam encaminhadas informações a respeito sobre o Gabinete da Prefeita.</t>
+  </si>
+  <si>
+    <t>7523</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7523/pedido_de_informacoes_n.o_13-2026_ginasio_rio_claro._ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, esclarecimentos acerca da situação do ginásio da Comunidade de Rio Claro.</t>
+  </si>
+  <si>
+    <t>7527</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7527/pedido_de_informacoes_n.o_14-2026_salarios_servidores._ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, bem como, a Secretária Municipal de Educação, esclarecimentos sobre o cargo Agente de Apoio Educacional.</t>
+  </si>
+  <si>
+    <t>7536</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7536/pedido_de_informacoes_n.o_15-2026_ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, seguintes informações relativas ao Incentivo Financeiro Adicional (IFA), destinado aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>7537</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7537/pedido_de_informacoes_n.o_16-2026_ver._leandro_-_empresa_hui_hao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Empresa HuiHao Madeireira Internacional Ltda informações.</t>
+  </si>
+  <si>
+    <t>7552</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7552/pedido_de_informacoes_n.o_17-2026_ver._leandro_-.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva e a Secretária de Planejamento e Desenvolvimento, Sra. Sirlene Ruthes, considerando a realização da tradicional Festa do Canudinho de Abóbora em nosso município, bem como a relevância do evento para o fomento da economia local,  informações sobre o comércio de produtos/ alimentos da próxima edição da festa.</t>
+  </si>
+  <si>
+    <t>7493</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Aline Daiane Ruthes Iarenhuk da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 01/2026: Regulamenta o uso dos cemitérios municipais, disciplina os serviços funerários, estabelece valores pelos serviços prestados e dá outras providências.</t>
+  </si>
+  <si>
     <t>7446</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Aline Daiane Ruthes Iarenhuk da Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2026: Revoga a Lei Municipal nº 2.787, de 05 de novembro de 2025, que dispõe sobre a concessão de apoio financeiro à cooperativa da agricultura familiar do lei - CAFLEMAV.</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.554.295,98).</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2026: Autoriza o chefe do Poder Executivo a firmar termo de fomento com a APAE de Major Vieira para repasse de recursos financeiros e a cedência de estagiários municipais e dá outras providências.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2026: Autoriza o Poder Executivo Municipal a adquirir imóvel destinado à implantação de Programa Habitacional e dá outras providências.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2026: Autoriza o Poder Executivo Municipal a adquirir imóvel rural destinado à implantação de área industrial municipal e dá outras providências.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf</t>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2026: Altera e oficializa a nomenclatura dos bairros do Município de Major Vieira/SC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7458</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7458/projeto_de_lei_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 07/2026: Autoriza Poder Executivo Municipal a adquirir imóvel rural destinado à implantação e exploração do cascalheiro municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7459</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7459/projeto_de_lei_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 08/2026: Ratifica as alterações realizadas no contrato de Consórcio Público do Consórcio de desenvolvimento econômico do Planalto Norte de Santa Catarina - CODEPLAN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7460</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7460/projeto_de_lei_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 09/2026: Institui prazo para a Prefeitura Municipal de Major Vieira proceder à reparação de danos ou defeitos em pavimentos de vias públicas, concede desconto no IPTU - imposto sobre a propriedade Territorial Urbana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7472</t>
+  </si>
+  <si>
+    <t>JADSON SCHEMCZAK, DILMA SEVERGNINI GRAF, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7472/projeto_de_lei_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 10/2026: Autoriza o presidente da Mesa Diretora da Câmara Municipal de Vereadores de Major Vieira, Estado de Santa Catarina, a filiar a Câmara Municipal, e esta, a contribuir mensalmente com a Federação das Câmaras Vereadores de Santa Catarina - UVESC, com sede na capital do Estado de Santa Catarina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7473</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7473/projeto_de_lei_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 11/2026: Concede recomposição salarial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7489</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7489/projeto_-_vereadora_dilma.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DAS CRIANÇAS COM TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE (TDAH), TRANSTORNO OPOSITIVO DESAFIADOR (TOD) E DISLEXIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7511</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7511/projeto_de_lei_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 13/2026: Declara de utilidade pública municipal a Associação de Agroturismo Toldo de Cima - AATC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7521</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7521/projeto_de_lei_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 14/2026: Dispõe sobre proteção, defesa, bem-estar e controle das populações de animais e estabelece no âmbito do município de Major Vieira sanções e penalidades administrativas para aqueles que pratiquem maus-tratos aos animais.</t>
+  </si>
+  <si>
+    <t>7524</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7524/scanner_20260320_3.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 15/2026: Dispõe sobre a transparência na fila espera para consultas, exames e cirurgias na rede pública de saúde do municipio de Major Vieira/SC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7529</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7529/projeto_de_lei_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 16/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 28.980,00).</t>
+  </si>
+  <si>
+    <t>7540</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7540/projeto_de_lei_no_17-2027.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 17/2026: Cria empregos públicos de agente comunitário de saúde e agente de combate às endemias no Município de Major Vieira/SC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7547</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7547/projeto_de_lei_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 18/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 558.304,84).</t>
+  </si>
+  <si>
+    <t>7568</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7568/projeto_de_lei_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 19/2026: Dispõe sobre abertura de crédito adicional especial e contém outras providências (R$ 684.000,00).</t>
+  </si>
+  <si>
+    <t>7570</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7570/projeto_de_lei_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 20/2026: Concede recomposição salarial aos profissionais do magistério público municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7490</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CELEBRAÇÃO DE TERMO DE RESPONSABILIDADE PARA ENTREGA DE NOTEBOOKS AOS VEREADORES DA CÂMARA MUNICIPAL DE MAJOR VIEIRA-SC</t>
+  </si>
+  <si>
+    <t>7510</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 02/2026: Dispõe sobre a criação da procuradoria da mulher no âmbito da Câmara Municipal de Major Vieira - SC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7545</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7545/scanner_20260406_6.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 03/2026: Dispõe sobre a concessão do título de cidadão honorário do município de Major Vieira ao senhor Silvestre Mijieski e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7546</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7546/projeto_de_resolucao_no__04-2026_-_cidadao_honorario_-_adir_veiga__-_vereadora_talita.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 04/2026: Dispõe sobre a concessão do título de cidadão honorário do município de Major Vieira ao sr. Adir Veiga e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7457</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7457/requerimento_01-2026_-_casan.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Chefe do Poder Executivo Municipal, a tomada de providências junto a Companhia Catarinense de Águas e Saneamento (CASAN), que sejam adotadas as ações necessárias para a manutenção corretiva nas ruas Tiradentes e Neomar Muck.</t>
+  </si>
+  <si>
+    <t>7461</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7461/requerimento_02-2026_-convite_empresa_obra_asfalto_pulador-ver._dilma.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Presidência da Casa, o encaminhamento de expediente convidando o responsável pela Empresa M.V.F CONSTRUÇÃO E CONSERVAÇÃO LTDA., juntamente com um de seus colaboradores que acompanhou o serviço do início ao fim da obra de pavimentação asfáltica de trecho na localidade do Pulador, para comparecerem na sede da Câmara Municipal de Major Vieira.</t>
+  </si>
+  <si>
+    <t>7462</t>
+  </si>
+  <si>
+    <t>ANACLETO SZABELSKI, DILMA SEVERGNINI GRAF, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7462/requerimento_03-2026_-_pl_06_-_bairros_-_ccjr_e_cfof_-_mapa.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Chefe do Poder Executivo Municipal, seja encaminhado Mapa Atualizado do perímetro Urbano do Município de Major Vieira.</t>
+  </si>
+  <si>
+    <t>7480</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7480/requerimento_04-2026_-_rotatoria_ver._nilson.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Chefe do Poder Executivo Municipal, que seja realizado o possível estudo para a implementação de uma rotatória, estilo canteiro, no cruzamento das ruas Luiz Davet e Narciso Leonardo Ruthes, no centro da cidade</t>
+  </si>
+  <si>
+    <t>7481</t>
+  </si>
+  <si>
+    <t>ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7481/requerimento_05-2026_-_prefeitura_na_comunidade_-_agudos_atendimento_de_todos_os_moradores.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Chefe do Poder Executivo Municipal que sejam atendidos os serviços solicitados por todos moradores da Localidade de Agudos no âmbito do Programa Prefeitura na Comunidade.</t>
+  </si>
+  <si>
+    <t>7482</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7482/requerimento_06-2026_-monitores_creche_-_vereador_leandro_e_vereadora_talita.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, bem como à Secretária Municipal de Educação, Cultura e Desporto, Sra. Soleima Aparecida de Oliveira, que sejam tomadas as providências necessárias em relação a contratação de Monitores para trabalharem na Creche Municipal Estephania Szabelski.</t>
+  </si>
+  <si>
+    <t>7483</t>
+  </si>
+  <si>
+    <t>ANACLETO SZABELSKI, DILMA SEVERGNINI GRAF, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7483/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM ao Poder Executivo, que seja realizada audiência pública referente cumprimento das metas fiscais do 3.° quadrimestre do exercício financeiro de 2025, prevista no §4º, do art. 9° da Lei Complementar 101/2000.</t>
+  </si>
+  <si>
+    <t>7491</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7491/requerimento_08-2026__-_vereador_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Chefe do Poder Executivo municipal, esclarecimentos referentes à dualidade de critérios de avaliação na aplicação das provas práticas do cargo de Agente Condutor de Máquinas.</t>
+  </si>
+  <si>
+    <t>7498</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7498/requerimento_09-2026__-_vereador_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Secretaria de Estado da Infraestrutura e Mobilidade de Santa Catarina, que seja dada celeridade na sinalização da SC 477 que liga o trevo de Canoinhas a Papanduva, especificamente próximo a ponte do Rio Canoinhas.</t>
+  </si>
+  <si>
+    <t>7499</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7499/requerimento_10-2026__-_vereador_leandro_e_dilma.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM ao Secretário de Finanças o envio de notas e empenhos dos materiais em geral - especificamente da britagem - que foram utilizados na obra de pavimentação da Comunidade de Pulador.</t>
+  </si>
+  <si>
+    <t>7500</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7500/requerimento_11-2026__-_vereador_jadson_-_rua_alfonso_sobczak.docx</t>
+  </si>
+  <si>
+    <t>REQUER a Prefeita Municipal que seja realizado um estudo visando estabelecer o estacionamento apenas em um lado em toda a extensão da Rua Afonso Sobczak.</t>
+  </si>
+  <si>
+    <t>7501</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7501/requerimento_12-2026__-_vereadora_talita__-_reajuste_auxilio_motoristas.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal que seja efetivada a atualização do auxílio-alimentação destinado aos motoristas da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>7508</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7508/requerimento_n.o_13-2026__-_tubulacao_-_ver_jadson.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal, a realização de análise sobre documentação arrolada em anexo a esta proposição, e a célere tomada de providências referente a realização do serviço de instalação de rede de tubulação para drenagem fluvial, junto à intersecção das ruas Otávio Tabalipa e João Florentino de Souza, em ponto situado próximo a residência da sra. Celestina dos Santos – “Tina”, que se estende desde as imediações do imóvel que cedia o Conselho Tutelar Municipal, visando a regularização do escoamento sanitário deste, e dos demais imóveis públicos situados nas imediações.</t>
+  </si>
+  <si>
+    <t>7515</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_n.o_14-2026__-_ampliacao_cidade_limpa_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a realização do estudo de viabilidade da ampliação do programa Cidade Limpa para a área rural.</t>
+  </si>
+  <si>
+    <t>7516</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7516/requerimento_n.o_15-2026__-iluminacao_parque_de_exposicoes-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal, que seja estudada a possibilidade de manter desligada parte da iluminação do Parque de Exposição durante os períodos em que o local não estiver sendo utilizado.</t>
+  </si>
+  <si>
+    <t>7517</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7517/requerimento_n.o_16-2026__-animais_de_rua_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal, para que sejam adotadas medidas eficazes visando solucionar os recorrentes episódios de ataques e situações de risco envolvendo animais soltos nas vias públicas.</t>
+  </si>
+  <si>
+    <t>7518</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7518/requerimento_n.o_17-2026__-extensao_auxilio_alimentacao_em_licencas_-_ver._talita.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal, para que seja realizada análise sobre a possibilidade da extensão do auxílio alimentação aos servidores em licença maternidade e licença saúde.</t>
+  </si>
+  <si>
+    <t>7519</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7519/requerimento_n.o_18-2026__-balancetes_-_vereadora_dilma.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Secretário de Finanças o envio dos balancetes de todas as Secretarias Municipais desde o início do presente mandato, ou seja, 01 de janeiro de 2025.</t>
+  </si>
+  <si>
+    <t>7538</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7538/requerimento_n.o_19-2026__-convocacao_secretaria_educacao_-_vereadores_leandro_e_talita.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Presidência da Casa, o encaminhamento de expediente à Sra. SOLEIMA APARECIDA DE OLIVEIRA, Secretária Municipal de Educação, CONVOCANDO-A para comparecer na sede da Câmara  Municipal de Major Vieira, na sessão ordinária do dia 13 de abril de 2026, às 19:00 horas, para prestar informações e esclarecimentos sobre pontos de ônibus, situações dos monitores, festa do município e projetos futuros.</t>
+  </si>
+  <si>
+    <t>7544</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7544/requerimento_n.o_20-2026__-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal, bem como ao Secretário de Obras e Serviços, Sr. Julinei Koaski, que seja realizada a manutenção com o devido reassentamento de lajotas no encontro da Rua Lício de Oliveira com a Rua Miguel Lucachisnki, localizado no Bairro Sol Nascente.</t>
+  </si>
+  <si>
+    <t>7550</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7550/requerimento_n.o_21-2026__-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal que sejam prestadas informações acerca dos veículos atualmente locados pela Prefeitura Municipal</t>
+  </si>
+  <si>
+    <t>7557</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7557/requerimento_n.o_22-2026__-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Presidência da Casa, o encaminhamento de expediente à Sra. TATIANE GUEDES, Secretária Municipal de Agricultura, CONVOCANDO-A para comparecer na sede da Câmara  Municipal de Major Vieira, na sessão ordinária do dia 04 de maio de 2026, às 19:00 horas, para prestar informações e esclarecimentos acerca das programações, projetos e ações desenvolvidas pela Secretaria de Agricultura no município, bem como expor o planejamento futuro da pasta.</t>
+  </si>
+  <si>
+    <t>7558</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7558/requerimento_n.o_23-2026__-leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Excelentíssima Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva que sejam prestadas as seguintes informações acerca da concessão de RET (Regime Especial de Trabalho) aos servidores municipais</t>
+  </si>
+  <si>
+    <t>7559</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7559/requerimento_n.o_24-2026__-beto_e_silvio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Excelentíssima Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam realizados estudos técnicos e jurídicos acerca da viabilidade de regulamentação de alíquota diferenciada da COSIP (Contribuição para Custeio do Serviço de Iluminação Pública) para os consumidores do Município de Major Vieira que possuam, em suas unidades consumidoras, sistema de geração de energia solar fotovoltaica.</t>
+  </si>
+  <si>
+    <t>7561</t>
+  </si>
+  <si>
+    <t>NILSON SPHAIR, SÍLVIO KIZEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_n.o_25-2026___nilson_e_silvio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Excelentíssima Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que se manifesta acerca da possível alteração da denominação De algum dos bairros do Municípios de Major Vieira, mencionados no artigo 1º do Projeto de Lei nº 06/2026 que “ALTERA E OFICIALIZA A NOMENCLATURA DOS BAIRROS DO MUNICÍPIO DE MAJOR VIEIRA/SC E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7565</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento e Fiscalização</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Senhora Prefeita Municipal que seja encaminhada documentação necessária para análise do Projeto Ordinária 017/2026, alterado por meio da emenda 01, para Projeto de Lei Complementar, que: “CRIA EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS NO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7567</t>
+  </si>
+  <si>
+    <t>MENSV</t>
+  </si>
+  <si>
+    <t>Mensagem de Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem de Veto total ao Projeto de Lei nº 09/2026: Institui prazo para a Prefeitura Municipal de Major Vieira proceder à reparação de danos ou defeitos em pavimentos de vias públicas, concede desconto no IPTU - imposto sobre a propriedade Territorial Urbana, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -465,259 +1708,3362 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7463/ata_no_01_da_1a_sessao_ordinaria_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7470/ata_no_02_da_2a_sessao_ordinaria_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7484/ata_no_03_da_3a_sessao_ordinaria_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7487/ata_no_04_da_4a_sessao_ordinaria_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7494/ata_no_05_da_5a_sessao_ordinaria_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7512/ata_no_06_da_6a_sessao_ordinaria_09-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7525/ata_no_07_da_7a_sessao_ordinaria_16-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7526/ata_no_08_da_1a_sessao_extraordinaria_19-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7530/ata_no_09_da_8a_sessao_ordinaria_23-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7541/ata_no_10_da_9a_sessao_ordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7542/ata_no_11_da_2a_sessao_extraordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7548/ata_no_12_da_10a_sessao_ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7549/ata_no_13_da_3a_sessao_extraordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7556/ata_no_14_da_11a_sessao_ordinaria_13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7562/emenda_001_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_observancia_lei_complementar_98-1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7563/emenda_002_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7564/emenda_01_-_plo_para_plc_-_criacao_de_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7452/indicacao_no_01-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7453/indicacao_no_02-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_no_03-_2026_-talita_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_no_04-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7467/indicacao_no_05-_2026_-dilma.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7468/indicacao_no_06-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7469/indicacao_no_07-_2026_-nilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_no_08-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_no_09-_2026_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7475/indicacao_no_10-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao_no_11-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7479/indicacao_no_12-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7488/indicacao_no_13-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7495/indicacao_no_14-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7522/indicacao_no_19-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7528/indicacao_no_20-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7531/indicacao_no_21-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_no_22-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7533/indicacao_no_23-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7534/indicacao_no_24-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_no_25-_2026_dilma.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_no_26-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7551/indicacao_no_27-_2026_nilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_no_28-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao_no_29-_2026_-ver._talita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7555/indicacao_no_30-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_no_31-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7520/mocao_03-2026_-_mocao_de_apoio_-_reconhecimento_capital_nacional_do_canudinho_abobora.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7455/pedido_de_informacoes_n.o_01-2026_asfalto_pulador.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7456/pedido_de_informacoes_n.o_02-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7464/pedido_de_informacoes_n.o_03-2026_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7465/pedido_de_informacoes_n.o_04-2026__pl_06_-_aquisicao_imovel_industria_-_ccjr_e_cfof.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7477/pedido_de_informacoes_n.o_05-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7478/pedido_de_informacoes_n.o_06-2026_trasvessia_urbana_sc_477_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7485/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7502/pedido_de_informacoes_n.o_08-2026_salario_de_servidor_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7503/pedido_de_informacoes_n.o_09-2026_processo_seletivo_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7504/pedido_de_informacoes_n.o_10-2026_servico_horas_maq._palmital_e_rio_da_veada._ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7505/pedido_de_informacoes_n.o_11-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7506/pedido_de_informacoes_n.o_12-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7523/pedido_de_informacoes_n.o_13-2026_ginasio_rio_claro._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7527/pedido_de_informacoes_n.o_14-2026_salarios_servidores._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7536/pedido_de_informacoes_n.o_15-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7537/pedido_de_informacoes_n.o_16-2026_ver._leandro_-_empresa_hui_hao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7552/pedido_de_informacoes_n.o_17-2026_ver._leandro_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7458/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7459/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7460/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7472/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7473/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7489/projeto_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7511/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7521/projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7524/scanner_20260320_3.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7529/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7540/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7547/projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7568/projeto_de_lei_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7570/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7545/scanner_20260406_6.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7546/projeto_de_resolucao_no__04-2026_-_cidadao_honorario_-_adir_veiga__-_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7457/requerimento_01-2026_-_casan.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7461/requerimento_02-2026_-convite_empresa_obra_asfalto_pulador-ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7462/requerimento_03-2026_-_pl_06_-_bairros_-_ccjr_e_cfof_-_mapa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7480/requerimento_04-2026_-_rotatoria_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7481/requerimento_05-2026_-_prefeitura_na_comunidade_-_agudos_atendimento_de_todos_os_moradores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7482/requerimento_06-2026_-monitores_creche_-_vereador_leandro_e_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7483/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7491/requerimento_08-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7498/requerimento_09-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7499/requerimento_10-2026__-_vereador_leandro_e_dilma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7500/requerimento_11-2026__-_vereador_jadson_-_rua_alfonso_sobczak.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7501/requerimento_12-2026__-_vereadora_talita__-_reajuste_auxilio_motoristas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7508/requerimento_n.o_13-2026__-_tubulacao_-_ver_jadson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_n.o_14-2026__-_ampliacao_cidade_limpa_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7516/requerimento_n.o_15-2026__-iluminacao_parque_de_exposicoes-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7517/requerimento_n.o_16-2026__-animais_de_rua_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7518/requerimento_n.o_17-2026__-extensao_auxilio_alimentacao_em_licencas_-_ver._talita.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7519/requerimento_n.o_18-2026__-balancetes_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7538/requerimento_n.o_19-2026__-convocacao_secretaria_educacao_-_vereadores_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7544/requerimento_n.o_20-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7550/requerimento_n.o_21-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7557/requerimento_n.o_22-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7558/requerimento_n.o_23-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7559/requerimento_n.o_24-2026__-beto_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_n.o_25-2026___nilson_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="194" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="185.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
         <v>34</v>
       </c>
-      <c r="H7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
         <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" t="s">
+        <v>73</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" t="s">
+        <v>91</v>
+      </c>
+      <c r="F25" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" t="s">
+        <v>91</v>
+      </c>
+      <c r="F26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" t="s">
+        <v>91</v>
+      </c>
+      <c r="F27" t="s">
+        <v>74</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H27" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>91</v>
+      </c>
+      <c r="F28" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H29" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H31" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" t="s">
+        <v>91</v>
+      </c>
+      <c r="F32" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H32" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" t="s">
+        <v>91</v>
+      </c>
+      <c r="F33" t="s">
+        <v>130</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H33" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" t="s">
+        <v>90</v>
+      </c>
+      <c r="E34" t="s">
+        <v>91</v>
+      </c>
+      <c r="F34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H34" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>64</v>
+      </c>
+      <c r="D35" t="s">
+        <v>90</v>
+      </c>
+      <c r="E35" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35" t="s">
+        <v>74</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H35" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" t="s">
+        <v>90</v>
+      </c>
+      <c r="E36" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" t="s">
+        <v>140</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H36" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" t="s">
+        <v>90</v>
+      </c>
+      <c r="E37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F37" t="s">
+        <v>130</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H37" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>148</v>
+      </c>
+      <c r="D38" t="s">
+        <v>90</v>
+      </c>
+      <c r="E38" t="s">
+        <v>91</v>
+      </c>
+      <c r="F38" t="s">
+        <v>95</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H38" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>152</v>
+      </c>
+      <c r="D39" t="s">
+        <v>90</v>
+      </c>
+      <c r="E39" t="s">
+        <v>91</v>
+      </c>
+      <c r="F39" t="s">
+        <v>74</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" t="s">
+        <v>90</v>
+      </c>
+      <c r="E40" t="s">
+        <v>91</v>
+      </c>
+      <c r="F40" t="s">
+        <v>74</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H40" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" t="s">
+        <v>90</v>
+      </c>
+      <c r="E41" t="s">
+        <v>91</v>
+      </c>
+      <c r="F41" t="s">
+        <v>74</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H41" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" t="s">
+        <v>90</v>
+      </c>
+      <c r="E42" t="s">
+        <v>91</v>
+      </c>
+      <c r="F42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H42" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E43" t="s">
+        <v>91</v>
+      </c>
+      <c r="F43" t="s">
+        <v>74</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H43" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>171</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>172</v>
+      </c>
+      <c r="D44" t="s">
+        <v>90</v>
+      </c>
+      <c r="E44" t="s">
+        <v>91</v>
+      </c>
+      <c r="F44" t="s">
+        <v>95</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H44" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" t="s">
+        <v>90</v>
+      </c>
+      <c r="E45" t="s">
+        <v>91</v>
+      </c>
+      <c r="F45" t="s">
+        <v>95</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>180</v>
+      </c>
+      <c r="D46" t="s">
+        <v>90</v>
+      </c>
+      <c r="E46" t="s">
+        <v>91</v>
+      </c>
+      <c r="F46" t="s">
+        <v>106</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>184</v>
+      </c>
+      <c r="D47" t="s">
+        <v>90</v>
+      </c>
+      <c r="E47" t="s">
+        <v>91</v>
+      </c>
+      <c r="F47" t="s">
+        <v>74</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H47" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>187</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" t="s">
+        <v>90</v>
+      </c>
+      <c r="E48" t="s">
+        <v>91</v>
+      </c>
+      <c r="F48" t="s">
+        <v>113</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H48" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>192</v>
+      </c>
+      <c r="D49" t="s">
+        <v>90</v>
+      </c>
+      <c r="E49" t="s">
+        <v>91</v>
+      </c>
+      <c r="F49" t="s">
+        <v>74</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>196</v>
+      </c>
+      <c r="D50" t="s">
+        <v>90</v>
+      </c>
+      <c r="E50" t="s">
+        <v>91</v>
+      </c>
+      <c r="F50" t="s">
+        <v>95</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H50" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>200</v>
+      </c>
+      <c r="D51" t="s">
+        <v>90</v>
+      </c>
+      <c r="E51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F51" t="s">
+        <v>130</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>204</v>
+      </c>
+      <c r="D52" t="s">
+        <v>90</v>
+      </c>
+      <c r="E52" t="s">
+        <v>91</v>
+      </c>
+      <c r="F52" t="s">
+        <v>74</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H52" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>208</v>
+      </c>
+      <c r="E53" t="s">
+        <v>209</v>
+      </c>
+      <c r="F53" t="s">
+        <v>120</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H53" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" t="s">
+        <v>208</v>
+      </c>
+      <c r="E54" t="s">
+        <v>209</v>
+      </c>
+      <c r="F54" t="s">
+        <v>130</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H54" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" t="s">
+        <v>208</v>
+      </c>
+      <c r="E55" t="s">
+        <v>209</v>
+      </c>
+      <c r="F55" t="s">
+        <v>120</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H55" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>218</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>219</v>
+      </c>
+      <c r="E56" t="s">
+        <v>220</v>
+      </c>
+      <c r="F56" t="s">
+        <v>74</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H56" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D57" t="s">
+        <v>219</v>
+      </c>
+      <c r="E57" t="s">
+        <v>220</v>
+      </c>
+      <c r="F57" t="s">
+        <v>74</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D58" t="s">
+        <v>219</v>
+      </c>
+      <c r="E58" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" t="s">
+        <v>74</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" t="s">
+        <v>219</v>
+      </c>
+      <c r="E59" t="s">
+        <v>220</v>
+      </c>
+      <c r="F59" t="s">
+        <v>230</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>233</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>28</v>
+      </c>
+      <c r="D60" t="s">
+        <v>219</v>
+      </c>
+      <c r="E60" t="s">
+        <v>220</v>
+      </c>
+      <c r="F60" t="s">
+        <v>120</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H60" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>236</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61" t="s">
+        <v>219</v>
+      </c>
+      <c r="E61" t="s">
+        <v>220</v>
+      </c>
+      <c r="F61" t="s">
+        <v>74</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62" t="s">
+        <v>219</v>
+      </c>
+      <c r="E62" t="s">
+        <v>220</v>
+      </c>
+      <c r="F62" t="s">
+        <v>240</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H62" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>243</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63" t="s">
+        <v>219</v>
+      </c>
+      <c r="E63" t="s">
+        <v>220</v>
+      </c>
+      <c r="F63" t="s">
+        <v>244</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64" t="s">
+        <v>219</v>
+      </c>
+      <c r="E64" t="s">
+        <v>220</v>
+      </c>
+      <c r="F64" t="s">
+        <v>74</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H64" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>250</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" t="s">
+        <v>219</v>
+      </c>
+      <c r="E65" t="s">
+        <v>220</v>
+      </c>
+      <c r="F65" t="s">
+        <v>106</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H65" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>253</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>52</v>
+      </c>
+      <c r="D66" t="s">
+        <v>219</v>
+      </c>
+      <c r="E66" t="s">
+        <v>220</v>
+      </c>
+      <c r="F66" t="s">
+        <v>254</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H66" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>257</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>56</v>
+      </c>
+      <c r="D67" t="s">
+        <v>219</v>
+      </c>
+      <c r="E67" t="s">
+        <v>220</v>
+      </c>
+      <c r="F67" t="s">
+        <v>254</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H67" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>60</v>
+      </c>
+      <c r="D68" t="s">
+        <v>219</v>
+      </c>
+      <c r="E68" t="s">
+        <v>220</v>
+      </c>
+      <c r="F68" t="s">
+        <v>74</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H68" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>263</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>64</v>
+      </c>
+      <c r="D69" t="s">
+        <v>219</v>
+      </c>
+      <c r="E69" t="s">
+        <v>220</v>
+      </c>
+      <c r="F69" t="s">
+        <v>74</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H69" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>266</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>68</v>
+      </c>
+      <c r="D70" t="s">
+        <v>219</v>
+      </c>
+      <c r="E70" t="s">
+        <v>220</v>
+      </c>
+      <c r="F70" t="s">
+        <v>74</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H70" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>269</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" t="s">
+        <v>219</v>
+      </c>
+      <c r="E71" t="s">
+        <v>220</v>
+      </c>
+      <c r="F71" t="s">
+        <v>74</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H71" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>272</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>148</v>
+      </c>
+      <c r="D72" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" t="s">
+        <v>220</v>
+      </c>
+      <c r="F72" t="s">
+        <v>74</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H72" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>275</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>276</v>
+      </c>
+      <c r="E73" t="s">
+        <v>277</v>
+      </c>
+      <c r="F73" t="s">
+        <v>278</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H73" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>281</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>282</v>
+      </c>
+      <c r="E74" t="s">
+        <v>283</v>
+      </c>
+      <c r="F74" t="s">
+        <v>278</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H74" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" t="s">
+        <v>282</v>
+      </c>
+      <c r="E75" t="s">
+        <v>283</v>
+      </c>
+      <c r="F75" t="s">
+        <v>278</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H75" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>289</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D76" t="s">
+        <v>282</v>
+      </c>
+      <c r="E76" t="s">
+        <v>283</v>
+      </c>
+      <c r="F76" t="s">
+        <v>278</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H76" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>292</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" t="s">
+        <v>282</v>
+      </c>
+      <c r="E77" t="s">
+        <v>283</v>
+      </c>
+      <c r="F77" t="s">
+        <v>278</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H77" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>295</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>28</v>
+      </c>
+      <c r="D78" t="s">
+        <v>282</v>
+      </c>
+      <c r="E78" t="s">
+        <v>283</v>
+      </c>
+      <c r="F78" t="s">
+        <v>278</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H78" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" t="s">
+        <v>282</v>
+      </c>
+      <c r="E79" t="s">
+        <v>283</v>
+      </c>
+      <c r="F79" t="s">
+        <v>278</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H79" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>301</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80" t="s">
+        <v>282</v>
+      </c>
+      <c r="E80" t="s">
+        <v>283</v>
+      </c>
+      <c r="F80" t="s">
+        <v>278</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H80" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>304</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81" t="s">
+        <v>282</v>
+      </c>
+      <c r="E81" t="s">
+        <v>283</v>
+      </c>
+      <c r="F81" t="s">
+        <v>278</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H81" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>307</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82" t="s">
+        <v>282</v>
+      </c>
+      <c r="E82" t="s">
+        <v>283</v>
+      </c>
+      <c r="F82" t="s">
+        <v>74</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H82" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>310</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>48</v>
+      </c>
+      <c r="D83" t="s">
+        <v>282</v>
+      </c>
+      <c r="E83" t="s">
+        <v>283</v>
+      </c>
+      <c r="F83" t="s">
+        <v>311</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H83" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>314</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D84" t="s">
+        <v>282</v>
+      </c>
+      <c r="E84" t="s">
+        <v>283</v>
+      </c>
+      <c r="F84" t="s">
+        <v>278</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H84" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>317</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>56</v>
+      </c>
+      <c r="D85" t="s">
+        <v>282</v>
+      </c>
+      <c r="E85" t="s">
+        <v>283</v>
+      </c>
+      <c r="F85" t="s">
+        <v>106</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H85" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>60</v>
+      </c>
+      <c r="D86" t="s">
+        <v>282</v>
+      </c>
+      <c r="E86" t="s">
+        <v>283</v>
+      </c>
+      <c r="F86" t="s">
+        <v>278</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H86" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>323</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>64</v>
+      </c>
+      <c r="D87" t="s">
+        <v>282</v>
+      </c>
+      <c r="E87" t="s">
+        <v>283</v>
+      </c>
+      <c r="F87" t="s">
+        <v>74</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H87" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>326</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>68</v>
+      </c>
+      <c r="D88" t="s">
+        <v>282</v>
+      </c>
+      <c r="E88" t="s">
+        <v>283</v>
+      </c>
+      <c r="F88" t="s">
+        <v>95</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H88" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>329</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>144</v>
+      </c>
+      <c r="D89" t="s">
+        <v>282</v>
+      </c>
+      <c r="E89" t="s">
+        <v>283</v>
+      </c>
+      <c r="F89" t="s">
+        <v>278</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H89" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>332</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>148</v>
+      </c>
+      <c r="D90" t="s">
+        <v>282</v>
+      </c>
+      <c r="E90" t="s">
+        <v>283</v>
+      </c>
+      <c r="F90" t="s">
+        <v>278</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H90" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>152</v>
+      </c>
+      <c r="D91" t="s">
+        <v>282</v>
+      </c>
+      <c r="E91" t="s">
+        <v>283</v>
+      </c>
+      <c r="F91" t="s">
+        <v>278</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H91" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>338</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>156</v>
+      </c>
+      <c r="D92" t="s">
+        <v>282</v>
+      </c>
+      <c r="E92" t="s">
+        <v>283</v>
+      </c>
+      <c r="F92" t="s">
+        <v>278</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H92" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>341</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>160</v>
+      </c>
+      <c r="D93" t="s">
+        <v>282</v>
+      </c>
+      <c r="E93" t="s">
+        <v>283</v>
+      </c>
+      <c r="F93" t="s">
+        <v>278</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H93" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>344</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>345</v>
+      </c>
+      <c r="E94" t="s">
+        <v>346</v>
+      </c>
+      <c r="F94" t="s">
+        <v>74</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H94" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>349</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" t="s">
+        <v>345</v>
+      </c>
+      <c r="E95" t="s">
+        <v>346</v>
+      </c>
+      <c r="F95" t="s">
+        <v>120</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H95" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D96" t="s">
+        <v>345</v>
+      </c>
+      <c r="E96" t="s">
+        <v>346</v>
+      </c>
+      <c r="F96" t="s">
+        <v>74</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H96" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>355</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>24</v>
+      </c>
+      <c r="D97" t="s">
+        <v>345</v>
+      </c>
+      <c r="E97" t="s">
+        <v>346</v>
+      </c>
+      <c r="F97" t="s">
+        <v>95</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H97" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>358</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>359</v>
+      </c>
+      <c r="E98" t="s">
+        <v>360</v>
+      </c>
+      <c r="F98" t="s">
+        <v>74</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H98" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>363</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" t="s">
+        <v>359</v>
+      </c>
+      <c r="E99" t="s">
+        <v>360</v>
+      </c>
+      <c r="F99" t="s">
+        <v>240</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H99" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>366</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>20</v>
+      </c>
+      <c r="D100" t="s">
+        <v>359</v>
+      </c>
+      <c r="E100" t="s">
+        <v>360</v>
+      </c>
+      <c r="F100" t="s">
+        <v>367</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H100" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>370</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" t="s">
+        <v>359</v>
+      </c>
+      <c r="E101" t="s">
+        <v>360</v>
+      </c>
+      <c r="F101" t="s">
+        <v>113</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H101" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>373</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>28</v>
+      </c>
+      <c r="D102" t="s">
+        <v>359</v>
+      </c>
+      <c r="E102" t="s">
+        <v>360</v>
+      </c>
+      <c r="F102" t="s">
+        <v>374</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H102" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>377</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>32</v>
+      </c>
+      <c r="D103" t="s">
+        <v>359</v>
+      </c>
+      <c r="E103" t="s">
+        <v>360</v>
+      </c>
+      <c r="F103" t="s">
+        <v>140</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H103" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>380</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" t="s">
+        <v>359</v>
+      </c>
+      <c r="E104" t="s">
+        <v>360</v>
+      </c>
+      <c r="F104" t="s">
+        <v>381</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H104" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>384</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105" t="s">
+        <v>359</v>
+      </c>
+      <c r="E105" t="s">
+        <v>360</v>
+      </c>
+      <c r="F105" t="s">
+        <v>74</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H105" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>387</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>44</v>
+      </c>
+      <c r="D106" t="s">
+        <v>359</v>
+      </c>
+      <c r="E106" t="s">
+        <v>360</v>
+      </c>
+      <c r="F106" t="s">
+        <v>74</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H106" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>390</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>48</v>
+      </c>
+      <c r="D107" t="s">
+        <v>359</v>
+      </c>
+      <c r="E107" t="s">
+        <v>360</v>
+      </c>
+      <c r="F107" t="s">
+        <v>240</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H107" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>393</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>52</v>
+      </c>
+      <c r="D108" t="s">
+        <v>359</v>
+      </c>
+      <c r="E108" t="s">
+        <v>360</v>
+      </c>
+      <c r="F108" t="s">
+        <v>120</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H108" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>396</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>56</v>
+      </c>
+      <c r="D109" t="s">
+        <v>359</v>
+      </c>
+      <c r="E109" t="s">
+        <v>360</v>
+      </c>
+      <c r="F109" t="s">
+        <v>95</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H109" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>399</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>60</v>
+      </c>
+      <c r="D110" t="s">
+        <v>359</v>
+      </c>
+      <c r="E110" t="s">
+        <v>360</v>
+      </c>
+      <c r="F110" t="s">
+        <v>120</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H110" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>402</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>64</v>
+      </c>
+      <c r="D111" t="s">
+        <v>359</v>
+      </c>
+      <c r="E111" t="s">
+        <v>360</v>
+      </c>
+      <c r="F111" t="s">
+        <v>74</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H111" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>405</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>68</v>
+      </c>
+      <c r="D112" t="s">
+        <v>359</v>
+      </c>
+      <c r="E112" t="s">
+        <v>360</v>
+      </c>
+      <c r="F112" t="s">
+        <v>74</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H112" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>408</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>144</v>
+      </c>
+      <c r="D113" t="s">
+        <v>359</v>
+      </c>
+      <c r="E113" t="s">
+        <v>360</v>
+      </c>
+      <c r="F113" t="s">
+        <v>74</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H113" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>411</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>148</v>
+      </c>
+      <c r="D114" t="s">
+        <v>359</v>
+      </c>
+      <c r="E114" t="s">
+        <v>360</v>
+      </c>
+      <c r="F114" t="s">
+        <v>95</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H114" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>414</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>152</v>
+      </c>
+      <c r="D115" t="s">
+        <v>359</v>
+      </c>
+      <c r="E115" t="s">
+        <v>360</v>
+      </c>
+      <c r="F115" t="s">
+        <v>106</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H115" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>417</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>156</v>
+      </c>
+      <c r="D116" t="s">
+        <v>359</v>
+      </c>
+      <c r="E116" t="s">
+        <v>360</v>
+      </c>
+      <c r="F116" t="s">
+        <v>140</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H116" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>420</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>160</v>
+      </c>
+      <c r="D117" t="s">
+        <v>359</v>
+      </c>
+      <c r="E117" t="s">
+        <v>360</v>
+      </c>
+      <c r="F117" t="s">
+        <v>74</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>164</v>
+      </c>
+      <c r="D118" t="s">
+        <v>359</v>
+      </c>
+      <c r="E118" t="s">
+        <v>360</v>
+      </c>
+      <c r="F118" t="s">
+        <v>74</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>426</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>168</v>
+      </c>
+      <c r="D119" t="s">
+        <v>359</v>
+      </c>
+      <c r="E119" t="s">
+        <v>360</v>
+      </c>
+      <c r="F119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H119" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>429</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>172</v>
+      </c>
+      <c r="D120" t="s">
+        <v>359</v>
+      </c>
+      <c r="E120" t="s">
+        <v>360</v>
+      </c>
+      <c r="F120" t="s">
+        <v>74</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H120" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>176</v>
+      </c>
+      <c r="D121" t="s">
+        <v>359</v>
+      </c>
+      <c r="E121" t="s">
+        <v>360</v>
+      </c>
+      <c r="F121" t="s">
+        <v>130</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H121" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>435</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>180</v>
+      </c>
+      <c r="D122" t="s">
+        <v>359</v>
+      </c>
+      <c r="E122" t="s">
+        <v>360</v>
+      </c>
+      <c r="F122" t="s">
+        <v>436</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H122" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>439</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>184</v>
+      </c>
+      <c r="D123" t="s">
+        <v>359</v>
+      </c>
+      <c r="E123" t="s">
+        <v>360</v>
+      </c>
+      <c r="F123" t="s">
+        <v>440</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H123" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>444</v>
+      </c>
+      <c r="E124" t="s">
+        <v>445</v>
+      </c>
+      <c r="F124" t="s">
+        <v>278</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H124" t="s">
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>