--- v1 (2026-05-04)
+++ v2 (2026-05-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="973" uniqueCount="448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1092" uniqueCount="499">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -223,50 +223,62 @@
     <t>Ata nº 13 da 3ª sessão extraordinária 06-04-2026</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7556/ata_no_14_da_11a_sessao_ordinaria_13-04-2026.pdf</t>
   </si>
   <si>
     <t>Ata nº 14 da 11ª sessão ordinária 13-04-2026</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf</t>
   </si>
   <si>
     <t>Ata n.º 15/2026 - 12.ª Sessão ordinária - Data: 17/04/2026</t>
+  </si>
+  <si>
+    <t>7571</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7571/ata_no_16_da_13a_sessao_ordinaria_27-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 07 da 7ª sessão ordinária 16-03-2026</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf</t>
   </si>
   <si>
     <t>Art. 1.° Fica a chefe do Poder Executivo Municipal autorizada a celebrar termo de fomento com a Associação de Pais e Amigos dos Excepcionais de Major Vieira - AРАЕ para repasse de recursos a título de subvenção social, destinados a auxiliar na manutenção das atividades da entidade, no valor e na forma prevista no artigo 2º; e a ceder estagiários regularmente matriculados em instituições de ensino, para auxiliar nas atividades da APAE de Major Vieira.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf</t>
   </si>
@@ -449,53 +461,50 @@
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7495/indicacao_no_14-_2026_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DE BUEIRO NA ESTRADA GERAL DE CAMPINA DOS SANTOS.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DA ESTRADA NA COMUNIDADE DE RIO CLARO (PARTE CONHECIDA COMO PITO ACESO), PRÓXIMO A RESIDÊNCIA DE VANE VEIGA.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ESTUDO DA DISPONIBILIDADE DE PESSOA PARA SER RESPONSÁVEL PELA CHAVE DO GINÁSIO DE ESPORTES DO PULADOR.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA IMPLEMENTAÇÃO DE SINALIZAÇÃO DE REDUTOR DE VELOCIDADE NA COMUNIDADE DE RIO CLARO NO TRECHO DO CALÇAMENTO.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf</t>
@@ -640,83 +649,143 @@
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7555/indicacao_no_30-_2026_silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DAS FAMÍLIAS MALACOSKI, ALMEIDA E URBANICK, NO BAIRRO DAS ANTENAS.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_no_31-_2026_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ESTUDO TÉCNICO VISANDO MELHORIAS NA VIA LOCALIZADA NA COMUNIDADE DO PULADOR, ESPECIFICAMENTE NO TRECHO ONDE HÁ UMA CURVA ACENTUADA ANTES DO COMÉRCIO SATURNO.</t>
   </si>
   <si>
+    <t>7572</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7572/indicacao_no_32-_2026_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SENHOR JOSÉ GRANZA NA LOCALIDADE DE RIO BONITO.</t>
+  </si>
+  <si>
+    <t>7573</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_no_33-_2026_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UM POÇO NO POSTO DE SAÚDE DA LOCALIDADE DE RIO CLARO.</t>
+  </si>
+  <si>
+    <t>7576</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7576/indicacao_no_34-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO ESTUDO PARA CRIAÇÃO DE UM GRUPO OFICIAL DE WHATSAPP ENVOLVENDO A PREFEITURA MUNICIPAL E OS EMPRESÁRIOS DO MUNICÍPIO, COM A FINALIDADE DE PROMOVER MAIOR TRANSPARÊNCIA E PARTICIPAÇÃO NAS COMPRAS PÚBLICAS, ESPECIALMENTE NAS COMPRAS DIRETAS.</t>
+  </si>
+  <si>
+    <t>7577</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7577/indicacao_no_35-_2026_jadson.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA MANUTENÇÃO DA TUBULAÇÃO E BOCAS DE LOBO NA RUA PEDRO MARON, PRÓXIMO A ESCOLA TIA CHIQUINHA.</t>
+  </si>
+  <si>
     <t>7492</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf</t>
   </si>
   <si>
     <t>requer em sinal de REPÚDIO, o encaminhamento dos requerimentos n.º 54/2025 e n.º 02/2026, aprovados por unanimidade em plenário, com respectivas respostas, ao conhecimento do Douto representante do Ministério Público desta Comarca, como medida indispensável que se faz, diante dos fatos, para providências legais que se façam necessárias. (Obra de pavimentação asfaltica localidade do Pulador - Empresa MVF)</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf</t>
   </si>
   <si>
     <t>REQUER em sinal de respeito e profundo luto pelo falecimento do Sr. Ronaldo Lemos Sphair, servidor público municipal, e irmão do Ver. Nilson Sphair, seja registrada em ata Moção de Pesar.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7520/mocao_03-2026_-_mocao_de_apoio_-_reconhecimento_capital_nacional_do_canudinho_abobora.pdf</t>
   </si>
   <si>
     <t>Em apoio ao processo de reconhecimento de Major Vieira como “Capital Nacional do Canudinho de Abóbora”.</t>
   </si>
   <si>
+    <t>7579</t>
+  </si>
+  <si>
+    <t>JADSON SCHEMCZAK, LEANDRO RIBEIRO DE CASTRO</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7579/mocao_n_04-2025_-_mocao_de_aplauso_-.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento ao Prefeito Francisco Carlos Schiessl, ao Vice-Prefeito Dinei Berdnaski e ao Secretário Municipal de Cultura e Turismo Pedro Wust de Souza, do Município de Bela Vista do Toldo, Estado de Santa Catarina.</t>
+  </si>
+  <si>
     <t>7455</t>
   </si>
   <si>
     <t>PEDID</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7455/pedido_de_informacoes_n.o_01-2026_asfalto_pulador.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações a respeito da situação da pavimentação asfáltica da comunidade do Pulador.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7456/pedido_de_informacoes_n.o_02-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam encaminhadas informações a respeito sobre políticas de controle populacional de cães e gatos e manejo de animais de rua.</t>
   </si>
   <si>
     <t>7464</t>
@@ -844,68 +913,107 @@
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7536/pedido_de_informacoes_n.o_15-2026_ver._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal, seguintes informações relativas ao Incentivo Financeiro Adicional (IFA), destinado aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7537/pedido_de_informacoes_n.o_16-2026_ver._leandro_-_empresa_hui_hao.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Empresa HuiHao Madeireira Internacional Ltda informações.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7552/pedido_de_informacoes_n.o_17-2026_ver._leandro_-.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva e a Secretária de Planejamento e Desenvolvimento, Sra. Sirlene Ruthes, considerando a realização da tradicional Festa do Canudinho de Abóbora em nosso município, bem como a relevância do evento para o fomento da economia local,  informações sobre o comércio de produtos/ alimentos da próxima edição da festa.</t>
   </si>
   <si>
+    <t>7574</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7574/pedido_de_informacoes_n.o_18-2026_ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Sindicato dos Trabalhadores Rurais de Major Vieira, informações acerca do andamento do Programa Lar Legal, especialmente no que se refere à regularização de propriedades rurais no municipio. _x000D_
+	Considerando que este parlamentar tem sido procurado por diversos munícipes que relatam já terem efetuado o pagamento integral dos valores solicitados, mas que, até o presente momento, não receberam informações concretas acerca da evolução dos seus processos, reque-se o encaminhamento das seguintes informações:_x000D_
+1.	Quantos processos já foram concluídos, e quantos encontram-se em andamento;_x000D_
+2.	Quais os motivos para eventual demora na conclusão dos processos, bem como se há pendências ou necessidade de complementação documental por parte dos beneficiario estejam impactando seu andamento;_x000D_
+Se há previsão para a entrega das matrículas aos beneficiários.</t>
+  </si>
+  <si>
+    <t>7575</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7575/pedido_de_informacoes_n.o_19-2026_ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, informações acerca do andamento do REURB (Regularização Fundiária Urbana) no municipio, nos seguintes termos:_x000D_
+1.	Qual o atual estágio dos processos de Regularização Fundiária Urbana (REURB) no município;_x000D_
+2.	Há previsão para a conclusão e entrega dos processos que ainda se encontram em aberto? Em caso positivo, informar o cronograma estimado;_x000D_
+3.	A equipe técnica responsável pelos trabalhos da REURB permanece ativa e realizando reuniões periódicas. Em caso afirmativo, informar a periodicidade das reuniões e quais setores compõem a referida equipe;_x000D_
+4.	Os servidores integrantes da equipe da REURB continuam percebendo gratificação pelo desempenho desta função? Em caso positivo, informar os critérios adotados e os respectivos valores;_x000D_
+5.	Existem processos de REURB conduzidos por empresa terceirizada no município? Em caso positivo, informar em que etapa se encontram, bem como o prazo médio estimado para a conclusão.</t>
+  </si>
+  <si>
     <t>7493</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Aline Daiane Ruthes Iarenhuk da Silva</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2026: Regulamenta o uso dos cemitérios municipais, disciplina os serviços funerários, estabelece valores pelos serviços prestados e dá outras providências.</t>
   </si>
   <si>
+    <t>7582</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no_17-2027.pdf</t>
+  </si>
+  <si>
+    <t>Projeto nº 17/2026 Convertido para Projeto de Lei Complementar nº 02/2026: Cria empregos públicos de agente comunitário de saúde e agente de combate às endemias no Município de Major Vieira/SC e dá outras providências.</t>
+  </si>
+  <si>
     <t>7446</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2026: Revoga a Lei Municipal nº 2.787, de 05 de novembro de 2025, que dispõe sobre a concessão de apoio financeiro à cooperativa da agricultura familiar do lei - CAFLEMAV.</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.554.295,98).</t>
   </si>
   <si>
     <t>7448</t>
@@ -1051,50 +1159,86 @@
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7547/projeto_de_lei_no_18-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 558.304,84).</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7568/projeto_de_lei_no_19-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2026: Dispõe sobre abertura de crédito adicional especial e contém outras providências (R$ 684.000,00).</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7570/projeto_de_lei_no_20-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2026: Concede recomposição salarial aos profissionais do magistério público municipal e dá outras providências.</t>
   </si>
   <si>
+    <t>7581</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7581/scanner_20260504_4.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 21/2026: Concede recomposição salarial aos profissionais do magistério público municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7583</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7583/projeto_de_lei_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 22/2026: Institui e dispõe sobre a organização, competências e funcionamento do conselho municipal de turismo de Major Vieira/SC, como espaço de participação social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7584</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7584/projeto_de_lei_no_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 23/2026: Dispõe sobre a concessão de apoio financeiro  à associação dos apicultores e meliponicultores  florada nativa  e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7585</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 24/2026: Autoriza a cessão de uso de bem móvel à associação de agricultores Bem Vindo entre Amigos e dá outras providências.</t>
+  </si>
+  <si>
     <t>7490</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CELEBRAÇÃO DE TERMO DE RESPONSABILIDADE PARA ENTREGA DE NOTEBOOKS AOS VEREADORES DA CÂMARA MUNICIPAL DE MAJOR VIEIRA-SC</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2026: Dispõe sobre a criação da procuradoria da mulher no âmbito da Câmara Municipal de Major Vieira - SC e dá outras providências.</t>
   </si>
   <si>
     <t>7545</t>
@@ -1346,50 +1490,68 @@
     <t>REQUEREM à Excelentíssima Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que sejam realizados estudos técnicos e jurídicos acerca da viabilidade de regulamentação de alíquota diferenciada da COSIP (Contribuição para Custeio do Serviço de Iluminação Pública) para os consumidores do Município de Major Vieira que possuam, em suas unidades consumidoras, sistema de geração de energia solar fotovoltaica.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>NILSON SPHAIR, SÍLVIO KIZEMA</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_n.o_25-2026___nilson_e_silvio.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Excelentíssima Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, que se manifesta acerca da possível alteração da denominação De algum dos bairros do Municípios de Major Vieira, mencionados no artigo 1º do Projeto de Lei nº 06/2026 que “ALTERA E OFICIALIZA A NOMENCLATURA DOS BAIRROS DO MUNICÍPIO DE MAJOR VIEIRA/SC E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Senhora Prefeita Municipal que seja encaminhada documentação necessária para análise do Projeto Ordinária 017/2026, alterado por meio da emenda 01, para Projeto de Lei Complementar, que: “CRIA EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS NO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7578</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7578/requerimento_n.o_027-2026__-_ccj_-_comprovacao_excesso_de_arrecadacao_-_projeto_de_lei_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM ao Poder Executivo, em relação ao Projeto de Lei nº 19/2026 que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS(R$684.000,00)” que seja enviada  documentação referente a comprovação da transferência de recursos do Governo do Estado de Santa Catarina ao Município de Major Vieira por meio do Convênio Simplificado nº 2025CS001276, bem como outros documentos que demonstrem a existência do excesso de arrecadação necessário para que a abertura do crédito adicional especial, prevista no Projeto de Lei em tela, possa ser  possa ser implementada.</t>
+  </si>
+  <si>
+    <t>7580</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7580/requerimento_n.o_028-2026__-_estudo_projeto_de_lei_materia_empreendedorismo_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo, a realização do estudo e tomadas de providências para o encaminhamento a esta casa, de Projeto de Lei que institua a disciplina de empreendedorismo na grade curricular das escolas públicas municipais.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>MENSV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto total ao Projeto de Lei nº 09/2026: Institui prazo para a Prefeitura Municipal de Major Vieira proceder à reparação de danos ou defeitos em pavimentos de vias públicas, concede desconto no IPTU - imposto sobre a propriedade Territorial Urbana, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1708,56 +1870,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7463/ata_no_01_da_1a_sessao_ordinaria_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7470/ata_no_02_da_2a_sessao_ordinaria_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7484/ata_no_03_da_3a_sessao_ordinaria_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7487/ata_no_04_da_4a_sessao_ordinaria_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7494/ata_no_05_da_5a_sessao_ordinaria_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7512/ata_no_06_da_6a_sessao_ordinaria_09-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7525/ata_no_07_da_7a_sessao_ordinaria_16-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7526/ata_no_08_da_1a_sessao_extraordinaria_19-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7530/ata_no_09_da_8a_sessao_ordinaria_23-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7541/ata_no_10_da_9a_sessao_ordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7542/ata_no_11_da_2a_sessao_extraordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7548/ata_no_12_da_10a_sessao_ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7549/ata_no_13_da_3a_sessao_extraordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7556/ata_no_14_da_11a_sessao_ordinaria_13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7562/emenda_001_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_observancia_lei_complementar_98-1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7563/emenda_002_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7564/emenda_01_-_plo_para_plc_-_criacao_de_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7452/indicacao_no_01-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7453/indicacao_no_02-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_no_03-_2026_-talita_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_no_04-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7467/indicacao_no_05-_2026_-dilma.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7468/indicacao_no_06-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7469/indicacao_no_07-_2026_-nilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_no_08-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_no_09-_2026_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7475/indicacao_no_10-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao_no_11-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7479/indicacao_no_12-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7488/indicacao_no_13-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7495/indicacao_no_14-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7522/indicacao_no_19-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7528/indicacao_no_20-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7531/indicacao_no_21-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_no_22-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7533/indicacao_no_23-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7534/indicacao_no_24-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_no_25-_2026_dilma.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_no_26-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7551/indicacao_no_27-_2026_nilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_no_28-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao_no_29-_2026_-ver._talita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7555/indicacao_no_30-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_no_31-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7520/mocao_03-2026_-_mocao_de_apoio_-_reconhecimento_capital_nacional_do_canudinho_abobora.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7455/pedido_de_informacoes_n.o_01-2026_asfalto_pulador.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7456/pedido_de_informacoes_n.o_02-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7464/pedido_de_informacoes_n.o_03-2026_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7465/pedido_de_informacoes_n.o_04-2026__pl_06_-_aquisicao_imovel_industria_-_ccjr_e_cfof.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7477/pedido_de_informacoes_n.o_05-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7478/pedido_de_informacoes_n.o_06-2026_trasvessia_urbana_sc_477_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7485/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7502/pedido_de_informacoes_n.o_08-2026_salario_de_servidor_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7503/pedido_de_informacoes_n.o_09-2026_processo_seletivo_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7504/pedido_de_informacoes_n.o_10-2026_servico_horas_maq._palmital_e_rio_da_veada._ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7505/pedido_de_informacoes_n.o_11-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7506/pedido_de_informacoes_n.o_12-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7523/pedido_de_informacoes_n.o_13-2026_ginasio_rio_claro._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7527/pedido_de_informacoes_n.o_14-2026_salarios_servidores._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7536/pedido_de_informacoes_n.o_15-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7537/pedido_de_informacoes_n.o_16-2026_ver._leandro_-_empresa_hui_hao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7552/pedido_de_informacoes_n.o_17-2026_ver._leandro_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7458/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7459/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7460/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7472/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7473/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7489/projeto_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7511/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7521/projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7524/scanner_20260320_3.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7529/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7540/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7547/projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7568/projeto_de_lei_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7570/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7545/scanner_20260406_6.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7546/projeto_de_resolucao_no__04-2026_-_cidadao_honorario_-_adir_veiga__-_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7457/requerimento_01-2026_-_casan.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7461/requerimento_02-2026_-convite_empresa_obra_asfalto_pulador-ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7462/requerimento_03-2026_-_pl_06_-_bairros_-_ccjr_e_cfof_-_mapa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7480/requerimento_04-2026_-_rotatoria_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7481/requerimento_05-2026_-_prefeitura_na_comunidade_-_agudos_atendimento_de_todos_os_moradores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7482/requerimento_06-2026_-monitores_creche_-_vereador_leandro_e_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7483/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7491/requerimento_08-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7498/requerimento_09-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7499/requerimento_10-2026__-_vereador_leandro_e_dilma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7500/requerimento_11-2026__-_vereador_jadson_-_rua_alfonso_sobczak.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7501/requerimento_12-2026__-_vereadora_talita__-_reajuste_auxilio_motoristas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7508/requerimento_n.o_13-2026__-_tubulacao_-_ver_jadson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_n.o_14-2026__-_ampliacao_cidade_limpa_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7516/requerimento_n.o_15-2026__-iluminacao_parque_de_exposicoes-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7517/requerimento_n.o_16-2026__-animais_de_rua_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7518/requerimento_n.o_17-2026__-extensao_auxilio_alimentacao_em_licencas_-_ver._talita.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7519/requerimento_n.o_18-2026__-balancetes_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7538/requerimento_n.o_19-2026__-convocacao_secretaria_educacao_-_vereadores_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7544/requerimento_n.o_20-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7550/requerimento_n.o_21-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7557/requerimento_n.o_22-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7558/requerimento_n.o_23-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7559/requerimento_n.o_24-2026__-beto_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_n.o_25-2026___nilson_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7463/ata_no_01_da_1a_sessao_ordinaria_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7470/ata_no_02_da_2a_sessao_ordinaria_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7484/ata_no_03_da_3a_sessao_ordinaria_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7487/ata_no_04_da_4a_sessao_ordinaria_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7494/ata_no_05_da_5a_sessao_ordinaria_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7512/ata_no_06_da_6a_sessao_ordinaria_09-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7525/ata_no_07_da_7a_sessao_ordinaria_16-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7526/ata_no_08_da_1a_sessao_extraordinaria_19-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7530/ata_no_09_da_8a_sessao_ordinaria_23-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7541/ata_no_10_da_9a_sessao_ordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7542/ata_no_11_da_2a_sessao_extraordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7548/ata_no_12_da_10a_sessao_ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7549/ata_no_13_da_3a_sessao_extraordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7556/ata_no_14_da_11a_sessao_ordinaria_13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7571/ata_no_16_da_13a_sessao_ordinaria_27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7562/emenda_001_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_observancia_lei_complementar_98-1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7563/emenda_002_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7564/emenda_01_-_plo_para_plc_-_criacao_de_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7452/indicacao_no_01-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7453/indicacao_no_02-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_no_03-_2026_-talita_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_no_04-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7467/indicacao_no_05-_2026_-dilma.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7468/indicacao_no_06-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7469/indicacao_no_07-_2026_-nilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_no_08-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_no_09-_2026_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7475/indicacao_no_10-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao_no_11-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7479/indicacao_no_12-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7488/indicacao_no_13-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7495/indicacao_no_14-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7522/indicacao_no_19-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7528/indicacao_no_20-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7531/indicacao_no_21-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_no_22-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7533/indicacao_no_23-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7534/indicacao_no_24-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_no_25-_2026_dilma.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_no_26-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7551/indicacao_no_27-_2026_nilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_no_28-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao_no_29-_2026_-ver._talita.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7555/indicacao_no_30-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_no_31-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7572/indicacao_no_32-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_no_33-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7576/indicacao_no_34-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7577/indicacao_no_35-_2026_jadson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7520/mocao_03-2026_-_mocao_de_apoio_-_reconhecimento_capital_nacional_do_canudinho_abobora.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7579/mocao_n_04-2025_-_mocao_de_aplauso_-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7455/pedido_de_informacoes_n.o_01-2026_asfalto_pulador.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7456/pedido_de_informacoes_n.o_02-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7464/pedido_de_informacoes_n.o_03-2026_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7465/pedido_de_informacoes_n.o_04-2026__pl_06_-_aquisicao_imovel_industria_-_ccjr_e_cfof.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7477/pedido_de_informacoes_n.o_05-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7478/pedido_de_informacoes_n.o_06-2026_trasvessia_urbana_sc_477_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7485/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7502/pedido_de_informacoes_n.o_08-2026_salario_de_servidor_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7503/pedido_de_informacoes_n.o_09-2026_processo_seletivo_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7504/pedido_de_informacoes_n.o_10-2026_servico_horas_maq._palmital_e_rio_da_veada._ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7505/pedido_de_informacoes_n.o_11-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7506/pedido_de_informacoes_n.o_12-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7523/pedido_de_informacoes_n.o_13-2026_ginasio_rio_claro._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7527/pedido_de_informacoes_n.o_14-2026_salarios_servidores._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7536/pedido_de_informacoes_n.o_15-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7537/pedido_de_informacoes_n.o_16-2026_ver._leandro_-_empresa_hui_hao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7552/pedido_de_informacoes_n.o_17-2026_ver._leandro_-.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7574/pedido_de_informacoes_n.o_18-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7575/pedido_de_informacoes_n.o_19-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7458/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7459/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7460/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7472/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7473/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7489/projeto_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7511/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7521/projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7524/scanner_20260320_3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7529/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7540/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7547/projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7568/projeto_de_lei_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7570/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7581/scanner_20260504_4.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7583/projeto_de_lei_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7584/projeto_de_lei_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7545/scanner_20260406_6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7546/projeto_de_resolucao_no__04-2026_-_cidadao_honorario_-_adir_veiga__-_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7457/requerimento_01-2026_-_casan.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7461/requerimento_02-2026_-convite_empresa_obra_asfalto_pulador-ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7462/requerimento_03-2026_-_pl_06_-_bairros_-_ccjr_e_cfof_-_mapa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7480/requerimento_04-2026_-_rotatoria_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7481/requerimento_05-2026_-_prefeitura_na_comunidade_-_agudos_atendimento_de_todos_os_moradores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7482/requerimento_06-2026_-monitores_creche_-_vereador_leandro_e_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7483/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7491/requerimento_08-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7498/requerimento_09-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7499/requerimento_10-2026__-_vereador_leandro_e_dilma.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7500/requerimento_11-2026__-_vereador_jadson_-_rua_alfonso_sobczak.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7501/requerimento_12-2026__-_vereadora_talita__-_reajuste_auxilio_motoristas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7508/requerimento_n.o_13-2026__-_tubulacao_-_ver_jadson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_n.o_14-2026__-_ampliacao_cidade_limpa_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7516/requerimento_n.o_15-2026__-iluminacao_parque_de_exposicoes-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7517/requerimento_n.o_16-2026__-animais_de_rua_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7518/requerimento_n.o_17-2026__-extensao_auxilio_alimentacao_em_licencas_-_ver._talita.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7519/requerimento_n.o_18-2026__-balancetes_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7538/requerimento_n.o_19-2026__-convocacao_secretaria_educacao_-_vereadores_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7544/requerimento_n.o_20-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7550/requerimento_n.o_21-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7557/requerimento_n.o_22-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7558/requerimento_n.o_23-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7559/requerimento_n.o_24-2026__-beto_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_n.o_25-2026___nilson_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7578/requerimento_n.o_027-2026__-_ccj_-_comprovacao_excesso_de_arrecadacao_-_projeto_de_lei_19-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7580/requerimento_n.o_028-2026__-_estudo_projeto_de_lei_materia_empreendedorismo_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H124"/>
+  <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="191.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2107,2836 +2269,3223 @@
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...9 lines deleted...]
-        <v>73</v>
+      <c r="F18" t="s">
+        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="E22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
         <v>94</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E26" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F27" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E28" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H28" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>116</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E29" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F29" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E30" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>78</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H30" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E31" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F31" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E32" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F32" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E33" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F33" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H33" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D34" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E34" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D35" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E35" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F35" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E36" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F36" t="s">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H36" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" t="s">
+        <v>95</v>
+      </c>
+      <c r="F37" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H37" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>147</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" t="s">
+        <v>94</v>
+      </c>
+      <c r="E38" t="s">
+        <v>95</v>
+      </c>
+      <c r="F38" t="s">
+        <v>134</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>151</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" t="s">
+        <v>95</v>
+      </c>
+      <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>155</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>94</v>
+      </c>
+      <c r="E40" t="s">
+        <v>95</v>
+      </c>
+      <c r="F40" t="s">
+        <v>78</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>159</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>94</v>
+      </c>
+      <c r="E41" t="s">
+        <v>95</v>
+      </c>
+      <c r="F41" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>163</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" t="s">
+        <v>95</v>
+      </c>
+      <c r="F42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>167</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>94</v>
+      </c>
+      <c r="E43" t="s">
+        <v>95</v>
+      </c>
+      <c r="F43" t="s">
+        <v>99</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>171</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>94</v>
+      </c>
+      <c r="E44" t="s">
+        <v>95</v>
+      </c>
+      <c r="F44" t="s">
+        <v>78</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>175</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>94</v>
+      </c>
+      <c r="E45" t="s">
+        <v>95</v>
+      </c>
+      <c r="F45" t="s">
+        <v>99</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>178</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>179</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>94</v>
+      </c>
+      <c r="E46" t="s">
+        <v>95</v>
+      </c>
+      <c r="F46" t="s">
+        <v>99</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>183</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>94</v>
+      </c>
+      <c r="E47" t="s">
+        <v>95</v>
+      </c>
+      <c r="F47" t="s">
+        <v>110</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>187</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>94</v>
+      </c>
+      <c r="E48" t="s">
+        <v>95</v>
+      </c>
+      <c r="F48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>190</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>191</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>94</v>
+      </c>
+      <c r="E49" t="s">
+        <v>95</v>
+      </c>
+      <c r="F49" t="s">
+        <v>117</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>194</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>195</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" t="s">
+        <v>95</v>
+      </c>
+      <c r="F50" t="s">
+        <v>78</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>199</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>94</v>
+      </c>
+      <c r="E51" t="s">
+        <v>95</v>
+      </c>
+      <c r="F51" t="s">
+        <v>99</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>203</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>94</v>
+      </c>
+      <c r="E52" t="s">
+        <v>95</v>
+      </c>
+      <c r="F52" t="s">
+        <v>134</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>206</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>207</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E53" t="s">
+        <v>95</v>
+      </c>
+      <c r="F53" t="s">
+        <v>78</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>211</v>
+      </c>
+      <c r="D54" t="s">
+        <v>94</v>
+      </c>
+      <c r="E54" t="s">
+        <v>95</v>
+      </c>
+      <c r="F54" t="s">
+        <v>99</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B54" t="s">
-[...14 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>215</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="E55" t="s">
-        <v>209</v>
+        <v>95</v>
       </c>
       <c r="F55" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H55" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>218</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>219</v>
       </c>
       <c r="D56" t="s">
-        <v>219</v>
+        <v>94</v>
       </c>
       <c r="E56" t="s">
+        <v>95</v>
+      </c>
+      <c r="F56" t="s">
+        <v>78</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="F56" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>223</v>
       </c>
-      <c r="B57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>219</v>
+        <v>94</v>
       </c>
       <c r="E57" t="s">
-        <v>220</v>
+        <v>95</v>
       </c>
       <c r="F57" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H57" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>226</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E58" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F58" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H58" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E59" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F59" t="s">
-        <v>230</v>
+        <v>134</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H59" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D60" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E60" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F60" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H60" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D61" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E61" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F61" t="s">
-        <v>74</v>
+        <v>238</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H61" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E62" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F62" t="s">
-        <v>240</v>
+        <v>78</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>246</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" t="s">
+        <v>242</v>
+      </c>
+      <c r="E63" t="s">
         <v>243</v>
       </c>
-      <c r="B63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>244</v>
+        <v>78</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="H63" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D64" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E64" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F64" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H64" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="D65" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E65" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F65" t="s">
-        <v>106</v>
+        <v>253</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="H65" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="D66" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E66" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F66" t="s">
-        <v>254</v>
+        <v>124</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H66" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D67" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E67" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F67" t="s">
-        <v>254</v>
+        <v>78</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H67" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D68" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E68" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F68" t="s">
-        <v>74</v>
+        <v>263</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="H68" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="D69" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E69" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F69" t="s">
-        <v>74</v>
+        <v>267</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="H69" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D70" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E70" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F70" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="H70" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="D71" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E71" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F71" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="H71" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>148</v>
+        <v>52</v>
       </c>
       <c r="D72" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E72" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="F72" t="s">
-        <v>74</v>
+        <v>277</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="H72" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D73" t="s">
-        <v>276</v>
+        <v>242</v>
       </c>
       <c r="E73" t="s">
+        <v>243</v>
+      </c>
+      <c r="F73" t="s">
         <v>277</v>
       </c>
-      <c r="F73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="H73" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D74" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E74" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F74" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>284</v>
       </c>
       <c r="H74" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>286</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="D75" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E75" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F75" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H75" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>289</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D76" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E76" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F76" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H76" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>292</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="D77" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E77" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F77" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H77" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="D78" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E78" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F78" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H78" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>298</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>32</v>
+        <v>155</v>
       </c>
       <c r="D79" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E79" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F79" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H79" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>301</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>159</v>
       </c>
       <c r="D80" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E80" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F80" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H80" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>304</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="E81" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="F81" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H81" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D82" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="E82" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="F82" t="s">
-        <v>74</v>
+        <v>311</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="H82" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E83" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F83" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="H83" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E84" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F84" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="H84" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="D85" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E85" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F85" t="s">
-        <v>106</v>
+        <v>307</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="H85" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="D86" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E86" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F86" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="H86" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="D87" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E87" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F87" t="s">
-        <v>74</v>
+        <v>307</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="H87" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="D88" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E88" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F88" t="s">
-        <v>95</v>
+        <v>307</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="H88" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>144</v>
+        <v>36</v>
       </c>
       <c r="D89" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E89" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F89" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="H89" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
       <c r="D90" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E90" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F90" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="H90" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>152</v>
+        <v>44</v>
       </c>
       <c r="D91" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E91" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F91" t="s">
-        <v>278</v>
+        <v>78</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="H91" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>156</v>
+        <v>48</v>
       </c>
       <c r="D92" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E92" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F92" t="s">
-        <v>278</v>
+        <v>344</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H92" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>160</v>
+        <v>52</v>
       </c>
       <c r="D93" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="E93" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="F93" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="H93" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D94" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="E94" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="F94" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="H94" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="D95" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="E95" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="F95" t="s">
-        <v>120</v>
+        <v>307</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="H95" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="D96" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="E96" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="F96" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="H96" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="D97" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="E97" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="F97" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="H97" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D98" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="E98" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="F98" t="s">
-        <v>74</v>
+        <v>307</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="H98" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="D99" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="E99" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="F99" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="H99" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="D100" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="E100" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="F100" t="s">
-        <v>367</v>
+        <v>307</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H100" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>24</v>
+        <v>159</v>
       </c>
       <c r="D101" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="E101" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="F101" t="s">
-        <v>113</v>
+        <v>307</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H101" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>28</v>
+        <v>163</v>
       </c>
       <c r="D102" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="E102" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="F102" t="s">
-        <v>374</v>
+        <v>307</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H102" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>377</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>167</v>
       </c>
       <c r="D103" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="E103" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="F103" t="s">
-        <v>140</v>
+        <v>307</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H103" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>380</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="D104" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="E104" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="F104" t="s">
+        <v>307</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>383</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>175</v>
+      </c>
+      <c r="D105" t="s">
+        <v>315</v>
+      </c>
+      <c r="E105" t="s">
+        <v>316</v>
+      </c>
+      <c r="F105" t="s">
+        <v>307</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B105" t="s">
-[...14 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>386</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>179</v>
+      </c>
+      <c r="D106" t="s">
+        <v>315</v>
+      </c>
+      <c r="E106" t="s">
+        <v>316</v>
+      </c>
+      <c r="F106" t="s">
+        <v>307</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>389</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" t="s">
         <v>390</v>
       </c>
-      <c r="B107" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E107" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="F107" t="s">
-        <v>240</v>
+        <v>78</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H107" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="D108" t="s">
-        <v>359</v>
+        <v>390</v>
       </c>
       <c r="E108" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="F108" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H108" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="D109" t="s">
-        <v>359</v>
+        <v>390</v>
       </c>
       <c r="E109" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="F109" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H109" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="D110" t="s">
-        <v>359</v>
+        <v>390</v>
       </c>
       <c r="E110" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="F110" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H110" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E111" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F111" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="H111" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>408</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" t="s">
+        <v>404</v>
+      </c>
+      <c r="E112" t="s">
         <v>405</v>
       </c>
-      <c r="B112" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>74</v>
+        <v>263</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="H112" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D113" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E113" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F113" t="s">
-        <v>74</v>
+        <v>412</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="H113" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
       <c r="D114" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E114" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F114" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="H114" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="D115" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E115" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F115" t="s">
-        <v>106</v>
+        <v>419</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="H115" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="D116" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E116" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F116" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="H116" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>160</v>
+        <v>36</v>
       </c>
       <c r="D117" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E117" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F117" t="s">
-        <v>74</v>
+        <v>426</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="H117" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>164</v>
+        <v>40</v>
       </c>
       <c r="D118" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E118" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F118" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="H118" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="D119" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E119" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F119" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H119" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>172</v>
+        <v>48</v>
       </c>
       <c r="D120" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E120" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F120" t="s">
-        <v>74</v>
+        <v>263</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="H120" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>176</v>
+        <v>52</v>
       </c>
       <c r="D121" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E121" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F121" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="H121" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>180</v>
+        <v>56</v>
       </c>
       <c r="D122" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E122" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F122" t="s">
-        <v>436</v>
+        <v>99</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H122" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="D123" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
       <c r="E123" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="F123" t="s">
-        <v>440</v>
+        <v>124</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="H123" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
+        <v>64</v>
+      </c>
+      <c r="D124" t="s">
+        <v>404</v>
+      </c>
+      <c r="E124" t="s">
+        <v>405</v>
+      </c>
+      <c r="F124" t="s">
+        <v>78</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H124" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>450</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>68</v>
+      </c>
+      <c r="D125" t="s">
+        <v>404</v>
+      </c>
+      <c r="E125" t="s">
+        <v>405</v>
+      </c>
+      <c r="F125" t="s">
+        <v>78</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H125" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>453</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>72</v>
+      </c>
+      <c r="D126" t="s">
+        <v>404</v>
+      </c>
+      <c r="E126" t="s">
+        <v>405</v>
+      </c>
+      <c r="F126" t="s">
+        <v>78</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H126" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>456</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>151</v>
+      </c>
+      <c r="D127" t="s">
+        <v>404</v>
+      </c>
+      <c r="E127" t="s">
+        <v>405</v>
+      </c>
+      <c r="F127" t="s">
+        <v>99</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H127" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>459</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>155</v>
+      </c>
+      <c r="D128" t="s">
+        <v>404</v>
+      </c>
+      <c r="E128" t="s">
+        <v>405</v>
+      </c>
+      <c r="F128" t="s">
+        <v>110</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H128" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>462</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>159</v>
+      </c>
+      <c r="D129" t="s">
+        <v>404</v>
+      </c>
+      <c r="E129" t="s">
+        <v>405</v>
+      </c>
+      <c r="F129" t="s">
+        <v>144</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H129" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>465</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>163</v>
+      </c>
+      <c r="D130" t="s">
+        <v>404</v>
+      </c>
+      <c r="E130" t="s">
+        <v>405</v>
+      </c>
+      <c r="F130" t="s">
+        <v>78</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H130" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>468</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>167</v>
+      </c>
+      <c r="D131" t="s">
+        <v>404</v>
+      </c>
+      <c r="E131" t="s">
+        <v>405</v>
+      </c>
+      <c r="F131" t="s">
+        <v>78</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H131" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>471</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>171</v>
+      </c>
+      <c r="D132" t="s">
+        <v>404</v>
+      </c>
+      <c r="E132" t="s">
+        <v>405</v>
+      </c>
+      <c r="F132" t="s">
+        <v>78</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H132" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>474</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>175</v>
+      </c>
+      <c r="D133" t="s">
+        <v>404</v>
+      </c>
+      <c r="E133" t="s">
+        <v>405</v>
+      </c>
+      <c r="F133" t="s">
+        <v>78</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H133" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>477</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>179</v>
+      </c>
+      <c r="D134" t="s">
+        <v>404</v>
+      </c>
+      <c r="E134" t="s">
+        <v>405</v>
+      </c>
+      <c r="F134" t="s">
+        <v>134</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H134" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>480</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>183</v>
+      </c>
+      <c r="D135" t="s">
+        <v>404</v>
+      </c>
+      <c r="E135" t="s">
+        <v>405</v>
+      </c>
+      <c r="F135" t="s">
+        <v>481</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H135" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>484</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>187</v>
+      </c>
+      <c r="D136" t="s">
+        <v>404</v>
+      </c>
+      <c r="E136" t="s">
+        <v>405</v>
+      </c>
+      <c r="F136" t="s">
+        <v>485</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H136" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>488</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>191</v>
+      </c>
+      <c r="D137" t="s">
+        <v>404</v>
+      </c>
+      <c r="E137" t="s">
+        <v>405</v>
+      </c>
+      <c r="F137" t="s">
+        <v>485</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H137" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>491</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>195</v>
+      </c>
+      <c r="D138" t="s">
+        <v>404</v>
+      </c>
+      <c r="E138" t="s">
+        <v>405</v>
+      </c>
+      <c r="F138" t="s">
+        <v>117</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H138" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>494</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
         <v>10</v>
       </c>
-      <c r="D124" t="s">
-[...12 lines deleted...]
-        <v>447</v>
+      <c r="D139" t="s">
+        <v>495</v>
+      </c>
+      <c r="E139" t="s">
+        <v>496</v>
+      </c>
+      <c r="F139" t="s">
+        <v>307</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H139" t="s">
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5020,50 +5569,65 @@
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>