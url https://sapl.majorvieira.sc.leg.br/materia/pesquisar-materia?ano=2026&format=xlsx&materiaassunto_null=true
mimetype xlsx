--- v2 (2026-05-08)
+++ v3 (2026-06-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1092" uniqueCount="499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1729" uniqueCount="780">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -235,50 +235,158 @@
     <t>Ata nº 14 da 11ª sessão ordinária 13-04-2026</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf</t>
   </si>
   <si>
     <t>Ata n.º 15/2026 - 12.ª Sessão ordinária - Data: 17/04/2026</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7571/ata_no_16_da_13a_sessao_ordinaria_27-04-2026.pdf</t>
   </si>
   <si>
     <t>Ata nº 07 da 7ª sessão ordinária 16-03-2026</t>
+  </si>
+  <si>
+    <t>7587</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7587/ata_no_17_da_14a_sessao_ordinaria_04-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 17 da 14ª sessão ordinária 04-05-2026</t>
+  </si>
+  <si>
+    <t>7596</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7596/ata_no_18_da_15a_sessao_ordinaria_11-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 18 da 15ª sessão ordinária 11-05-2026</t>
+  </si>
+  <si>
+    <t>7604</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7604/ata_no_19_da_4a_sessao_extraordinaria_12-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 19 da 4ª sessão extraordinária 12-05-2026</t>
+  </si>
+  <si>
+    <t>7605</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7605/ata_no_20_da_5a_sessao_extraordinaria_15-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 20 da 1ª sessão solene 15-05-2026</t>
+  </si>
+  <si>
+    <t>7616</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7616/ata_no_21_da_16a_sessao_ordinaria_18-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 21 da 16ª sessão ordinária 18-05-2026</t>
+  </si>
+  <si>
+    <t>7630</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7630/ata_no_22_da_17a_sessao_ordinaria_25-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 22 da 17ª sessão ordinária 25-05-2026</t>
+  </si>
+  <si>
+    <t>7644</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7644/ata_no_23_da_18a_sessao_ordinaria_01-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 23 da 18ª sessão ordinária 01-06-2026</t>
+  </si>
+  <si>
+    <t>7653</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7653/ata_no_24_da_19a_sessao_ordinaria_08-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 24 da 19ª sessão ordinária 08-06-2026</t>
+  </si>
+  <si>
+    <t>7658</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7658/ata_no_25_da_20a_sessao_ordinaria_15-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 25 da 20ª sessão ordinária 15-06-2026</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf</t>
   </si>
   <si>
     <t>Art. 1.° Fica a chefe do Poder Executivo Municipal autorizada a celebrar termo de fomento com a Associação de Pais e Amigos dos Excepcionais de Major Vieira - AРАЕ para repasse de recursos a título de subvenção social, destinados a auxiliar na manutenção das atividades da entidade, no valor e na forma prevista no artigo 2º; e a ceder estagiários regularmente matriculados em instituições de ensino, para auxiliar nas atividades da APAE de Major Vieira.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf</t>
   </si>
@@ -296,50 +404,62 @@
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7562/emenda_001_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_observancia_lei_complementar_98-1995.pdf</t>
   </si>
   <si>
     <t>Emenda 001 - projeto de lei complementar  01-2026- Cemitérios - observância Lei Complementar 98-1995</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7563/emenda_002_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_altera_anexo.pdf</t>
   </si>
   <si>
     <t>Emenda 002 - projeto de lei complementar  01-2026- Cemitérios - ALTERA ANEXO</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7564/emenda_01_-_plo_para_plc_-_criacao_de_empregos_publicos.pdf</t>
   </si>
   <si>
     <t>Emenda 01 - PLO para PLC - criação de empregos públicos</t>
   </si>
   <si>
+    <t>7650</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7650/emenda_001_-_projeto_de_lei_complementar__03-2026-_cemiterio_-_altera_anexo.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA O USO DO CEMITÉRIO MUNICIPAL CENTRAL, DISCIPLINA OS SERVIÇOS FUNERÁRIOS, ESTABELECE VALORES PELOS SERVIÇOS PRESTADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>7452</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7452/indicacao_no_01-_2026_-leandro.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PISTA DE VELOCROSS (MOTOCROSS) JUNTO AO PARQUE DE EXPOSIÇÕES DO MUNICÍPIO DE MAJOR VIEIRA, OU EM ÁREA ADEQUADA PERTENCENTE AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
     <t>TALITA REGINA RODRIGUES</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7453/indicacao_no_02-_2026_-talita.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PONTE SOBRE O RIO BONITO NA COMUNIDADE DE CANUDOS.</t>
@@ -470,151 +590,124 @@
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO DE CASTRO, TALITA REGINA RODRIGUES</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DA ESTRADA NA COMUNIDADE DE RIO CLARO (PARTE CONHECIDA COMO PITO ACESO), PRÓXIMO A RESIDÊNCIA DE VANE VEIGA.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ESTUDO DA DISPONIBILIDADE DE PESSOA PARA SER RESPONSÁVEL PELA CHAVE DO GINÁSIO DE ESPORTES DO PULADOR.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA IMPLEMENTAÇÃO DE SINALIZAÇÃO DE REDUTOR DE VELOCIDADE NA COMUNIDADE DE RIO CLARO NO TRECHO DO CALÇAMENTO.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA MANUTENÇÃO DE BOCA DE LOBO NA RUA LUIZ DAVET, PRÓXIMO A THE BEST CONVENIÊNCIA.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7522/indicacao_no_19-_2026_-leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA LIMPEZA DO RIO MANJOLO NO TRECHO QUE CORTA O CENTRO DO MUNICÍPIO DE MAJOR VIEIRA.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7528/indicacao_no_20-_2026_-leandro.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E REVITALIZAÇÃO DO ORELHÃO PÚBLICO LOCALIZADO EM FRENTE À ESCOLA LUIZ DAVET, TRANSFORMANDO-O EM UM ESPAÇO URBANO MULTIFUNCIONAL.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7531/indicacao_no_21-_2026_talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO ÀS PROPRIEDADES DE JOSNEI DOS SANTOS E NOEMIA LIMA DOS SANTOS NA COMUNIDADE DE TOLDO DE CIMA.</t>
   </si>
   <si>
     <t>7532</t>
-  </si>
-[...1 lines deleted...]
-    <t>22</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_no_22-_2026_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA PARA O ALARGAMENTO DA VIA, COM A DEVIDA IMPLANTAÇÃO DE ESTACIONAMENTO E CALÇADA PÚBLICA, NOS SEGUINTES TRECHOS:_x000D_
 -RUA JOÃO FLORENTINO DE SOUZA: NO TRECHO COMPREENDIDO ENTRE A RUA FREI ABEL SCHNEIDER ATÉ A ESQUINA COM A RUA NARCISO LEONARDO RUTHES;_x000D_
 -RUA ARNOLDO HONORATO DE OLIVEIRA: NO TRECHO COMPREENDIDO ENTRE A ESQUINA COM A RUA LUIZ DAVET ATÉ A RUA ARGEMIRO BORGES.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7533/indicacao_no_23-_2026_talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE PARA A IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DO TOLDO DE CIMA, NO ASSENTAMENTO.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7534/indicacao_no_24-_2026_talita.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE DE IMPLEMENTAR UM REDUTOR DE VELOCIDADE EM FRENTE ÀS RESIDÊNCIAS DE DANIELE BONK SMENTKOSKI E DO SR JOÃO MARIA GONÇALVES.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_no_25-_2026_dilma.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DE LUCIA DOMBROSKI NA COMUNIDADE DE RIO BUTIÁ.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_no_26-_2026_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE UMA ONDULAÇÃO TRANSVERSAL (LOMBADA FÍSICA), JUNTO ÀS IMEDIAÇÕES DA IGREJA CATÓLICA DA COMUNIDADE DO PAIOL VELHO.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7551/indicacao_no_27-_2026_nilson.pdf</t>
@@ -695,50 +788,420 @@
     <t>REALIZAÇÃO DO ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UM POÇO NO POSTO DE SAÚDE DA LOCALIDADE DE RIO CLARO.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7576/indicacao_no_34-_2026_leandro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ESTUDO PARA CRIAÇÃO DE UM GRUPO OFICIAL DE WHATSAPP ENVOLVENDO A PREFEITURA MUNICIPAL E OS EMPRESÁRIOS DO MUNICÍPIO, COM A FINALIDADE DE PROMOVER MAIOR TRANSPARÊNCIA E PARTICIPAÇÃO NAS COMPRAS PÚBLICAS, ESPECIALMENTE NAS COMPRAS DIRETAS.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7577/indicacao_no_35-_2026_jadson.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA MANUTENÇÃO DA TUBULAÇÃO E BOCAS DE LOBO NA RUA PEDRO MARON, PRÓXIMO A ESCOLA TIA CHIQUINHA.</t>
+  </si>
+  <si>
+    <t>7589</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7589/indicacao_no_36-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA À ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A TROCA DO BUEIRO E O REBAIXAMENTO DO NÍVEL DA PASSAGEM LOCALIZADA NA COMUNIDADE DE RIO NOVO, PRÓXIMO À PROPRIEDADE DO SENHOR EVALDO MARCINIACK.</t>
+  </si>
+  <si>
+    <t>7590</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7590/indicacao_no_37-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO E LIMPEZA NA RUA JOAQUIM MACIEL NO BAIRRO SOL NASCENTE</t>
+  </si>
+  <si>
+    <t>7591</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7591/indicacao_no_38-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE MELHORIAS NA PAVIMENTAÇÃO DA RUA OTÁVIO TABALIPA E DA RUA AUGUSTO PAPES, NAS PROXIMIDADES DA CRECHE MUNICIPAL ESTEFÂNIA SJABELSKI.</t>
+  </si>
+  <si>
+    <t>7592</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7592/indicacao_no_39-_2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA COLOCAÇÃO DE MATERIAL BRITADO NA RUA ERMILDO MALICHESKI, LOCALIZADA NO BAIRRO NOVA BRASÍLIA, COM O OBJETIVO DE MELHORAR AS CONDIÇÕES DE TRAFEGABILIDADE E ACESSO DOS MORADORES</t>
+  </si>
+  <si>
+    <t>7598</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7598/indicacao_no_40-_2026_-_leandro_e_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE ATERRO EM DOIS PONTOS COM OCORRÊNCIA DE ALAGAMENTO NO TRECHO DA OBRA DE PAVIMENTAÇÃO SENTIDO A COMUNIDADE DE SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>7599</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7599/indicacao_no_41-2026_-_ver_jadson_e_silvio.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE ESTUDO, E TOMADA DE PROVIDÊNCIAS PARA A IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DO RIO VERMELHO, JUNTO ÀS PROXIMIDADES DO ESTABELECIMENTO POPULARMENTE CONHECIDO COMO “COMÉRCIO DA DONA TEREZA”.</t>
+  </si>
+  <si>
+    <t>7612</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7612/indicacao_no_42-2026_-_ver_dilma.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NO PÁTIO DA EMPRESA DE ONIDIR ARBIGAUS, MAIS CONHECIDO POR DIDI, NA COMUNIDADE DE RIO DA VEADA.</t>
+  </si>
+  <si>
+    <t>7613</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7613/indicacao_no_43-2026_-_ver_dilma.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE CASCALHAMENTO NO PÁTIO DA RESIDÊNCIA DE VILMAR MARQUES, NA COMUNIDADE DE PALMITAL.</t>
+  </si>
+  <si>
+    <t>7617</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7617/indicacao_no_44-2026_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO APLICAÇÃO DE MATERIAL BRITADO E NIVELAMENTO DA RUA JOÃO FLORENTINO DE SOUSA, NO TRECHO SEM SAÍDA QUE FAZ LIGAÇÃO COM A ESQUINA DA RUA JOSÉ PEREIRA DO VALE.</t>
+  </si>
+  <si>
+    <t>7618</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7618/indicacao_no_45-2026_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA APLICAÇÃO DE MATERIAL BRITADO E CORREÇÃO DA RUA LUIZ DAVET, NO TRECHO SEM SAÍDA QUE LIGA COM A ESQUINA DA RUA CECÍLIA MARON VEIGA.</t>
+  </si>
+  <si>
+    <t>7619</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7619/indicacao_no_46-2026_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA CONSTRUÇÃO DE PASSEIO PÚBLICO NA RUA_x000D_
+PEDRO MARON, NO TRECHO COMPREENDIDO ENTRE A ESQUINA DA_x000D_
+AVENIDA ARGEMIRO PIRES ATÉ A ESCOLA TIA CHIQUINHA,_x000D_
+VISANDO PROPORCIONAR MAIOR SEGURANÇA E MELHOR_x000D_
+CIRCULAÇÃO DOS ALUNOS, PEDESTRES E MORADORES QUE_x000D_
+UTILIZAM DIARIAMENTE A REFERIDA VIA</t>
+  </si>
+  <si>
+    <t>7620</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7620/indicacao_no_47-2026_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA TROCA DA TAMPA DE ESGOTO LOCALIZADA_x000D_
+NA ESQUINA DA RUA JOSÉ PEREIRA DO VALE COM A RUA_x000D_
+AFONSO SOBCZACK, TENDO EM VISTA QUE A REFERIDA_x000D_
+TAMPA ESTÁ QUEBRADA, OFERECENDO RISCOS À SEGURANÇA_x000D_
+DE PEDESTRES, CICLISTAS, MOTOCICLISTAS E MOTORISTAS_x000D_
+QUE TRANSITAM PELO LOCAL.</t>
+  </si>
+  <si>
+    <t>7631</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7631/indicacao_no_48-2026_-_ver_nilson.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO À RESIDÊNCIA DE CELIA BOSSI NA LOCALIDADE DE RIO BONITO.</t>
+  </si>
+  <si>
+    <t>7632</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7632/indicacao_no_49-2026_-_ver_nilson.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DO CALÇAMENTO DA RUA OTÁVIO TABALIPA EM FRENTE AO GINÁSIO DE ESPORTES.</t>
+  </si>
+  <si>
+    <t>7633</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7633/indicacao_no_50-2026_-_ver_nilson.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DA VIABILIDADE DE MUDANÇA NA SAÍDA DOS ALUNOS QUE UTILIZAM O TRANSPORTE ESCOLAR NA CRECHE ESTEPANHIA SJABELSKI.</t>
+  </si>
+  <si>
+    <t>7634</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7634/indicacao_no_51-2026_-_ver_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE CASCALHAMENTO NO PÁTIO DA PROPRIEDADE DO PRODUTOR DE LEITE SILVÉRIO KARVAT NA LOCALIDADE DE RIO CLARO.</t>
+  </si>
+  <si>
+    <t>7635</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7635/indicacao_no_52-2026_-_ver_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE CASCALHAMENTO NA ESTRADA INTERNA (ROÇA) DA PROPRIEDADE DE NELSON ESTÁCIO DOS SANTOS NA LOCALIDADE DE RIO CLARO.</t>
+  </si>
+  <si>
+    <t>7636</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7636/indicacao_no_53-2026_-_ver_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DA REMOÇÃO DE UM MATA-BURRO NA PROPRIEDADE DE GILSON OSTROVSKI NA LOCALIDADE DE PULADOR, BEM COMO A POSTERIOR REGULARIZAÇÃO DO TRECHO COM A COLOCAÇÃO DE CASCALHO PARA NIVELAMENTO DA PISTA.</t>
+  </si>
+  <si>
+    <t>7637</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7637/indicacao_no_54-2026_-_ver_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE CASCALHAMENTO NA RUA QUE DÁ ACESSO ÀS PROPRIEDADES DE SILVANE GREIN, LUIZ MARTINS E ROSINEI MAIESKI NA COMUNIDADE DE PAIOL VELHO.</t>
+  </si>
+  <si>
+    <t>7638</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7638/indicacao_no_55-2026_-_ver_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE CASCALHAMENTO NA RUA QUE DÁ ACESSO À PROPRIEDADE DE OLAIRTON GREIN NA COMUNIDADE DE PAIOL VELHO.</t>
+  </si>
+  <si>
+    <t>7642</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7642/indicacao_no_56-2026_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A INSTALAÇÃO DE UMA GRADE DE PROTEÇÃO METÁLICA NA CONEXÃO DA TUBULAÇÃO EXISTENTE JUNTO AO CEI ESTEFÂNIA SZABELSKI, NA DIVISA DO TERRENO DA UNIDADE ESCOLAR COM A CDL, CONFORME DEMONSTRADO NA IMAGEM ANEXA.</t>
+  </si>
+  <si>
+    <t>7647</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7647/indicacao_no_57-2026_-_ver_leandro.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A COLOCAÇÃO DE MATERIAL BRITADO NO ACESSO À PROPRIEDADE DO AGRICULTOR SAULO LAVANDOSKI, LOCALIZADA NA LOCALIDADE DE PAIOL VELHO</t>
+  </si>
+  <si>
+    <t>7648</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL BRITADO NA RUA JOAQUIM GONÇALVES DOS SANTOS, INICIANDO NA ESQUINA COM A RUA ESTANISLAU WOICHICOSKI E SEGUINDO PELA CONTINUAÇÃO DO TRAÇADO JÁ EXISTENTE DA RUA JOAQUIM GONÇALVES DOS SANTOS , EM UMA EXTENSÃO APROXIMADAMENTE 50 ( CINQUENTA ) METROS .</t>
+  </si>
+  <si>
+    <t>7651</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7651/indicacao_no_59-_2026_vereador_silvio.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA DISPONIBILIZADAS 02 (DUAS) VIAGENS DE CASCALHO NO ACESSO À PROPRIEDADE DO SENHOR HERMES URBANECK NA COMUNIDADE DO RIO BUTIÁ, VISANDO MELHORIAS NO ACESSO E CONDIÇÕES DE TRAFEGALIBILIDADE.</t>
+  </si>
+  <si>
+    <t>7652</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7652/indicacao_no_60-_2026_vereador_silvio.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO AS LAVOURAS DA PROPRIEDADE DO SENHOR NELSON SEMENTEKOSKI, NA COMUNIDADE DE LAGEADO LISO PRÓXIMO A SERRARIA RUTHES.</t>
+  </si>
+  <si>
+    <t>7662</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7662/indicacao_no_61-_2026_vereadora_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SENHOR EDERSON KNOP, NA COMUNIDADE DE RIO CLARO EM FRENTE A PROPRIEDADE DO SR. NELSON GRANZA, VISANDO PREPARAR O LOCAL PARA A CONSTRUÇÃO DE UMA ESTUFA AGRÍCOLA</t>
+  </si>
+  <si>
+    <t>7663</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7663/indicacao_no_62-_2026_vereador_nilson.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA DISPONIBILIZADAS 03 (TRÊS) VIAGENS DE CASCALHO NO PÁTIO DA EMPRESA BIMADE MADEIRAS. VISANDO MELHORIAS NO ACESSO E CONDIÇÕES DE TRAFEGALIBILIDADE.</t>
+  </si>
+  <si>
+    <t>7664</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7664/indicacao_no_63-_2026_vereador_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DA APLICAÇÃO DE MATERIAL BRITADO, BEM COMO A REALIZAÇÃO DOS SERVIÇOS DE MATUTENÇÃO E MELHORIAS NA ESTRADA RURAL QUE LIGA A COMUNIDADE DE SANTO ANTÔNIO À SAÍDA PELO SALTO CANOINHAS, COM ACESSO A BR SC-477.</t>
+  </si>
+  <si>
+    <t>7665</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7665/indicacao_no_64-_2026_vereador_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE INSTALAÇÃO DE UMA LIXEIRA COLETIVA NA COMUNIDADE DE PALMITAL, NAS PROXIMIDADES DA GRANJA DE AVES LOCALIZADA NA REFERIDA REGIÃO.</t>
+  </si>
+  <si>
+    <t>7668</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7668/indicacao_no_65-_2026_vereadora_talita.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DO SERVIÇO DE CASCALHAMENTO NA ESTRADA QUE DÁ ACESSSO DA  PROPRIEDADE DO SENHORA TAILA ROTESKI  NA LOCALIDADE DE PAIOL VELHO.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf</t>
   </si>
   <si>
     <t>requer em sinal de REPÚDIO, o encaminhamento dos requerimentos n.º 54/2025 e n.º 02/2026, aprovados por unanimidade em plenário, com respectivas respostas, ao conhecimento do Douto representante do Ministério Público desta Comarca, como medida indispensável que se faz, diante dos fatos, para providências legais que se façam necessárias. (Obra de pavimentação asfaltica localidade do Pulador - Empresa MVF)</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf</t>
   </si>
   <si>
     <t>REQUER em sinal de respeito e profundo luto pelo falecimento do Sr. Ronaldo Lemos Sphair, servidor público municipal, e irmão do Ver. Nilson Sphair, seja registrada em ata Moção de Pesar.</t>
   </si>
@@ -940,80 +1403,162 @@
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7574/pedido_de_informacoes_n.o_18-2026_ver._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Sindicato dos Trabalhadores Rurais de Major Vieira, informações acerca do andamento do Programa Lar Legal, especialmente no que se refere à regularização de propriedades rurais no municipio. _x000D_
 	Considerando que este parlamentar tem sido procurado por diversos munícipes que relatam já terem efetuado o pagamento integral dos valores solicitados, mas que, até o presente momento, não receberam informações concretas acerca da evolução dos seus processos, reque-se o encaminhamento das seguintes informações:_x000D_
 1.	Quantos processos já foram concluídos, e quantos encontram-se em andamento;_x000D_
 2.	Quais os motivos para eventual demora na conclusão dos processos, bem como se há pendências ou necessidade de complementação documental por parte dos beneficiario estejam impactando seu andamento;_x000D_
 Se há previsão para a entrega das matrículas aos beneficiários.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7575/pedido_de_informacoes_n.o_19-2026_ver._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, informações acerca do andamento do REURB (Regularização Fundiária Urbana) no municipio, nos seguintes termos:_x000D_
 1.	Qual o atual estágio dos processos de Regularização Fundiária Urbana (REURB) no município;_x000D_
 2.	Há previsão para a conclusão e entrega dos processos que ainda se encontram em aberto? Em caso positivo, informar o cronograma estimado;_x000D_
 3.	A equipe técnica responsável pelos trabalhos da REURB permanece ativa e realizando reuniões periódicas. Em caso afirmativo, informar a periodicidade das reuniões e quais setores compõem a referida equipe;_x000D_
 4.	Os servidores integrantes da equipe da REURB continuam percebendo gratificação pelo desempenho desta função? Em caso positivo, informar os critérios adotados e os respectivos valores;_x000D_
 5.	Existem processos de REURB conduzidos por empresa terceirizada no município? Em caso positivo, informar em que etapa se encontram, bem como o prazo médio estimado para a conclusão.</t>
   </si>
   <si>
+    <t>7588</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7588/pedido_de_informacoes_n.o_20-2026_ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, bem como a Secretária de Administração, Sra. Aline Krisan informações referentes ao Processo Licitatório nº 040/2026 – Pregão Eletrônico nº 023/2026, que trata da organização, produção e realização do rodeio e estrutura da 2ª Festa Nacional do Canudinho de Abóbora.</t>
+  </si>
+  <si>
+    <t>7593</t>
+  </si>
+  <si>
+    <t>OSNI NOVACK</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7593/pedido_de_informacoes_n.o_021-2026__-_cemiterios_-_indagacoes_plc_01-2026_-_ver._osni.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Poder Executivo municipal, sejam encaminhadas informações a respeito do Projeto de Lei Complementar n.º 01/2026, que “Regulamenta o uso dos cemitérios municipais, disciplina os serviços funerários, estabelece valores pelos serviços prestados e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7597</t>
+  </si>
+  <si>
+    <t>ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, JADSON SCHEMCZAK, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7597/pedido_de_informacoes_n.o_22_todos_os_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, informações referentes ao auxílio aos produtores de mel.</t>
+  </si>
+  <si>
+    <t>7611</t>
+  </si>
+  <si>
+    <t>SÍLVIO KIZEMA, CARLOS ROBERTO MUCHALOSKI, NILSON SPHAIR, OSNI NOVACK</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7611/pedido_de_informacoes_n.o_23_osni_silvio_nilso_e_beto.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal Sra. Aline Daiane Ruthes Iarenhuk da Silva, informações acerca da pista de velocross instalada no Parque Novo Horizonte</t>
+  </si>
+  <si>
+    <t>7615</t>
+  </si>
+  <si>
+    <t>DILMA SEVERGNINI GRAF, NILSON SPHAIR, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7615/pedido_de_informacoes_n.o_24-2026_-_informacoes_sobre_o_projeto_de_recomposicao_dos_professores.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM à Prefeita Municipal, que sejam encaminhadas informações a respeito sobre do Projeto 021/2026 que: CONCEDE RECOMPOSIÇÃO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7654</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7654/pedido_de_informacoes_n.o_25-2026_-_informacao_obito_hospital.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA a Secretaria Municipal de Saúde de Major Vieira e a Superintendência do Hospital São Lucas , sejam encaminhadas informações e esclarecimento  sobre a respeito do atendimento médico e a transferência para unidade hospitalar de referência do menor José Alfredo  de Campos.</t>
+  </si>
+  <si>
+    <t>7655</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7655/pedido_de_informacoes_n.o_26-2026_-_cateterismo_urinario_-saude.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA a à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, e a Secretária Municipal de Saúde,  Sra. Joana Santos Nascimento que sejam encaminhada pedido de informação._x000D_
+Considerando a importância do acompanhamento das políticas públicas de saúde voltadas aos usuários que necessitam de cateterismo urinário para manutenção de sua qualidade de vida, bem como a necessidade de fiscalização das ações e serviços prestados pela Rede Municipal de Saúde;</t>
+  </si>
+  <si>
     <t>7493</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Aline Daiane Ruthes Iarenhuk da Silva</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2026: Regulamenta o uso dos cemitérios municipais, disciplina os serviços funerários, estabelece valores pelos serviços prestados e dá outras providências.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
-    <t>Comissão de Constituição, Justiça e Redação</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no_17-2027.pdf</t>
   </si>
   <si>
     <t>Projeto nº 17/2026 Convertido para Projeto de Lei Complementar nº 02/2026: Cria empregos públicos de agente comunitário de saúde e agente de combate às endemias no Município de Major Vieira/SC e dá outras providências.</t>
   </si>
   <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7603/lei_complementar_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 03/2026: Regulamenta o uso do cemitério municipal central, disciplina os serviços funerários, estabelece valores pelos serviços prestados e dá outras providências.</t>
+  </si>
+  <si>
     <t>7446</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2026: Revoga a Lei Municipal nº 2.787, de 05 de novembro de 2025, que dispõe sobre a concessão de apoio financeiro à cooperativa da agricultura familiar do lei - CAFLEMAV.</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 3.554.295,98).</t>
   </si>
   <si>
     <t>7448</t>
@@ -1195,92 +1740,263 @@
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7583/projeto_de_lei_no_22-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22/2026: Institui e dispõe sobre a organização, competências e funcionamento do conselho municipal de turismo de Major Vieira/SC, como espaço de participação social, e dá outras providências.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7584/projeto_de_lei_no_23-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2026: Dispõe sobre a concessão de apoio financeiro  à associação dos apicultores e meliponicultores  florada nativa  e dá outras providências.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_no_24-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 24/2026: Autoriza a cessão de uso de bem móvel à associação de agricultores Bem Vindo entre Amigos e dá outras providências.</t>
   </si>
   <si>
+    <t>7594</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7594/projeto_de_lei_n_025-2026_-_credito_adiccional_especial.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo municipal a abrir credito adicional especial no orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7595</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7595/projeto_de_lei_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 7.676.956,93)</t>
+  </si>
+  <si>
+    <t>7600</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7600/projeto_de_lei_no_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 27/2026: Dispõe sobre a concessão de apoio financeiro à cooperativa da agricultura familiar de leite de Major Vieira - CAFLEMAV e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7601</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7601/projeto_de_lei_no_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 28/2026: Autoriza a transferência de recursos financeiros à Associação de pais e amigos dos excepcionais - APAE de Major Vieira, em decorrência de emenda parlamentar impositiva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7602</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7602/projeto_de_lei_no_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 29/2026: Autoriza o Poder executivo municipal a conceder repasse financeiro ao Napon - Núcleo de apoio aos pacientes oncológicos de Major Vieira, em decorrência da emenda parlamentar impositiva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7622</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7622/projeto_de_lei_no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 30/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 684.284,40).</t>
+  </si>
+  <si>
+    <t>7624</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7624/projeto_de_lei_no_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 31/2026: Institui o selo "Empresa amiga dos animais" no município de Major Vieira - SC, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7625</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7625/projeto_de_lei_no_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 32/2026: Institui políticas públicas de proteção e bem-estar animal no âmbito do Município de Major Vieira-SC.</t>
+  </si>
+  <si>
+    <t>7627</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7627/scanner_20260529_4.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 33/2026: Autoriza o poder executivo municipal a outorgar concessão de uso de área integrante do patrimônio público municipal ao radio Planalto de Major Vieira LTDA, com previsão de doação definitiva ao término do prazo, revoga expressamente a Lei Municipal nº 2.365, de 27 de julho de 2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7628</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7628/projeto_de_lei_no_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 34/2026: Autoriza o poder executivo municipal a transferir ao hospital municipal São Lucas o valor de R$ 4.000,00 (quatro mil reais), a título de auxílio financeiro, destinado à aquisição de bicicleta elétrica para rifa beneficente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7629</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7629/projeto_de_lei_no_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 35/2026: Dispõe sobre abertura de crédito adicional suplementar e contém outras providências (R$ 2.201.770,37).</t>
+  </si>
+  <si>
+    <t>7641</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7641/scanner_20260608_merged.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 36/2026: Autoriza o poder executivo municipal a adquirir imóvel urbano destinado à implantação do mercado público municipal e o auditório municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7646</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7646/scanner_20260612_2.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº37/2026: Dispoe sobre a promoção do conhecimento da guerra do contestado, da cultura cabocla e da história do Município de Major Vieira, reconhece o município como integrante do território histórico e cultural da guerra do contestado, declara a guerrra do contestado e a cultura cabocla como Patrimônio histórico, cultural e imaterial do município e dás outras providências.</t>
+  </si>
+  <si>
+    <t>7657</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_lei_no_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 38/2026:  Dispõe sobre abertura de credito adicional suplementar e contém outras providências (R$ 1.300.170,00).</t>
+  </si>
+  <si>
+    <t>7659</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7659/scanner_20260622.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de nº 39/2026- Dispõe sobre a abertura de crédito adicional especial e contém outras providências (R$ 50.000,00).</t>
+  </si>
+  <si>
     <t>7490</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CELEBRAÇÃO DE TERMO DE RESPONSABILIDADE PARA ENTREGA DE NOTEBOOKS AOS VEREADORES DA CÂMARA MUNICIPAL DE MAJOR VIEIRA-SC</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2026: Dispõe sobre a criação da procuradoria da mulher no âmbito da Câmara Municipal de Major Vieira - SC e dá outras providências.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7545/scanner_20260406_6.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03/2026: Dispõe sobre a concessão do título de cidadão honorário do município de Major Vieira ao senhor Silvestre Mijieski e dá outras providências.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7546/projeto_de_resolucao_no__04-2026_-_cidadao_honorario_-_adir_veiga__-_vereadora_talita.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 04/2026: Dispõe sobre a concessão do título de cidadão honorário do município de Major Vieira ao sr. Adir Veiga e dá outras providências.</t>
   </si>
   <si>
+    <t>7626</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7626/projeto_de_resolucao_05-2026_-_viagem_estudante_vereador.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA SUBSIDIAR DESPESAS DE VIAGEM A SÃO BENTO DO SUL/SC PARA PARTICIPAÇÃO DOS INTEGRANTES DO PROGRAMA ESTUDANTE VEREADOR PARA PARTICIPAÇÃO EM EVENTO INTITULADO: “CONFERÊNCIA DAS CÂMARAS MIRINS DO PLANALTO NORTE”</t>
+  </si>
+  <si>
+    <t>7639</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7639/projeto_de_resolucao_no__06-2026_-_cidadao_honorario_-_jandir_bolsoni__-_vereador_nilson_sphair.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão do Título de Cidadão Honorário do Município de Major Vieira ao Sr. Jandir Bolsoni e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>7640</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7640/projeto_de_resolucao_no__07-2026_-_cidadao_honorario_-_cleudenis_bolsoni_-_vereador_nilson_sphair.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão do Título de Cidadão Honorário do Município de Major Vieira ao Sr. Cleudenis Bolsoni e dá outras providencias</t>
+  </si>
+  <si>
+    <t>7661</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7661/projeto_de_resolucao_no__08-2026_-_cidada_honoraria_-_ercilia_filha_gadotti_-_vereador_silvio_kizema.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão do Título de Cidadão Honorário do Município de Major Vieira à Sr.ª Ercília Filha Gadotti e dá outras providencias.</t>
+  </si>
+  <si>
     <t>7457</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7457/requerimento_01-2026_-_casan.pdf</t>
   </si>
   <si>
     <t>REQUER à Chefe do Poder Executivo Municipal, a tomada de providências junto a Companhia Catarinense de Águas e Saneamento (CASAN), que sejam adotadas as ações necessárias para a manutenção corretiva nas ruas Tiradentes e Neomar Muck.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7461/requerimento_02-2026_-convite_empresa_obra_asfalto_pulador-ver._dilma.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Presidência da Casa, o encaminhamento de expediente convidando o responsável pela Empresa M.V.F CONSTRUÇÃO E CONSERVAÇÃO LTDA., juntamente com um de seus colaboradores que acompanhou o serviço do início ao fim da obra de pavimentação asfáltica de trecho na localidade do Pulador, para comparecerem na sede da Câmara Municipal de Major Vieira.</t>
   </si>
   <si>
     <t>7462</t>
@@ -1508,50 +2224,192 @@
     <t>Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Senhora Prefeita Municipal que seja encaminhada documentação necessária para análise do Projeto Ordinária 017/2026, alterado por meio da emenda 01, para Projeto de Lei Complementar, que: “CRIA EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS NO MUNICÍPIO DE MAJOR VIEIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7578/requerimento_n.o_027-2026__-_ccj_-_comprovacao_excesso_de_arrecadacao_-_projeto_de_lei_19-2026.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo, em relação ao Projeto de Lei nº 19/2026 que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS(R$684.000,00)” que seja enviada  documentação referente a comprovação da transferência de recursos do Governo do Estado de Santa Catarina ao Município de Major Vieira por meio do Convênio Simplificado nº 2025CS001276, bem como outros documentos que demonstrem a existência do excesso de arrecadação necessário para que a abertura do crédito adicional especial, prevista no Projeto de Lei em tela, possa ser  possa ser implementada.</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7580/requerimento_n.o_028-2026__-_estudo_projeto_de_lei_materia_empreendedorismo_nas_escolas.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo, a realização do estudo e tomadas de providências para o encaminhamento a esta casa, de Projeto de Lei que institua a disciplina de empreendedorismo na grade curricular das escolas públicas municipais.</t>
+  </si>
+  <si>
+    <t>7586</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7586/requerimento_29-2026__-_vereador_leandro-_sinalizacao_placa_major_vieira.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Secretaria de Estado da Infraestrutura e Mobilidade de Santa Catarina, que seja realizado estudos e adotadas as providências necessárias visando à instalação de placa de sinalização indicativa de acesso ao Município de Major Vieira no trevo/contorno existente na rodovia que dá acesso ao referido município.</t>
+  </si>
+  <si>
+    <t>7607</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7607/requerimento_n.o_30-2026__-_vereador_leandro-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Superintendente do Hospital Municipal e à Secretaria Municipal de Saúde que seja analisada a possibilidade de disponibilizar, nos plantões de finais de semana, médicos plantonistas com conhecimento e atuação em obstetrícia, visando auxiliar no atendimento às gestantes do município.</t>
+  </si>
+  <si>
+    <t>7608</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7608/requerimento_n.o_31-2026__-_vereador_leandro-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Secretário Municipal de Finanças e ao Setor de Tributos que sejam prestados esclarecimentos acerca da possível diferença nos valores de cobrança do IPTU no município.</t>
+  </si>
+  <si>
+    <t>7609</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7609/requerimento_n.o_32-2026__-_vereador_leandro-_comparecimento_secretaria_do_planej..pdf</t>
+  </si>
+  <si>
+    <t>REQUER o comparecimento da Secretária de Planejamento, Sra. Sirlene Ruthes, perante esta Casa Legislativa, na data de 01 de junho de 2026, para prestar esclarecimentos acerca das ações, projetos, planejamentos e demais atividades desenvolvidas pela referida Secretaria.</t>
+  </si>
+  <si>
+    <t>7610</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7610/requerimento_n.o_33-2026__-_vereadora_dilma_-_tecnica_de_enfermagem_-_creche.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, à Secretária Municipal de Educação, Cultura e Desporto, Sra. Soleima Aparecida de Oliveira, bem como à Secretária Municipal de Saúde, Sra. Joana Nascimento, que seja realizado um estudo de viabilidade para a implementação de um programa de acompanhamento contínuo da saúde infantil na Creche Municipal Estephania Szabelski.</t>
+  </si>
+  <si>
+    <t>7606</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7606/requerimento_n.o_34-2026__-_vereadora_dilma_-_agentes_saude.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, a adoção das providências administrativas necessárias para a implementação de verba indenizatória destinada ao custeio das despesas de locomoção/transporte realizadas por meio de condução própria pelos(as) Agentes Comunitários(as) de Saúde – ACS do Município, em conformidade com o disposto na Lei Federal nº 11.350/2006, especialmente após as alterações promovidas pela Lei Federal nº 15.014/2024.</t>
+  </si>
+  <si>
+    <t>7614</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7614/requerimento_n.o_35-2026__-_vereadora_dilma_-_auxilio_financeiro_aos_pacientes_com_cancer..pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, a adoção das providências administrativas necessárias para a imediata adesão do Município ao Programa Federal "Agora Tem Especialistas", instituído pelo Ministério da Saúde.</t>
+  </si>
+  <si>
+    <t>7621</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7621/requerimento_n.o_36-2026__-_vereador_leandro_-_sinalizacao_de_transito.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, assim como, a Secretaria de Obras, que seja realizada a alteração da sinalização de trânsito recentemente instalada na Rua José Pereira do Vale, esquina com a Rua Estanislou Woichicoski.</t>
+  </si>
+  <si>
+    <t>7623</t>
+  </si>
+  <si>
+    <t>JADSON SCHEMCZAK, ANACLETO SZABELSKI, CARLOS ROBERTO MUCHALOSKI, DILMA SEVERGNINI GRAF, NILSON SPHAIR, OSNI NOVACK, SÍLVIO KIZEMA, TALITA REGINA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7623/requerimento_n.o_37-2026__-_todos_os_vereadores_1.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Secretaria de Estado da Infraestrutura e Mobilidade de Santa Catarina, a realização dos expedientes necessários visando à priorização e inclusão no planejamento estadual da pavimentação da ligação rodoviária entre Santa Terezinha e o Planalto Norte Catarinense, Via Iraputã/Salto Iraputã e Serra do Pinheiro Seco, passando por Papanduva.</t>
+  </si>
+  <si>
+    <t>7643</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7643/requerimento_n.o_38-2026__-_vereador_leandro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeita Municipal de Major Vieira para que preste as seguintes informações sobre o Portal da Transparência do Município</t>
+  </si>
+  <si>
+    <t>7645</t>
+  </si>
+  <si>
+    <t>ANACLETO SZABELSKI</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7645/requerimento_n.o_039-2026__-_cfof_-_comprovacao_excesso_de_arrecadacao_-_projeto_de_lei_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM ao Poder _x000D_
+Executivo, em relação ao Projeto de Lei nº 035/2026 que “DISPÕE SOBRE ABERTURA DE _x000D_
+CRÉDITO ADICIONAL ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS (R$2.201.770,37)” que seja _x000D_
+enviada a documentação necessária para comprovação do excesso de arrecadação no _x000D_
+montante de R$ 1.875.000,00 (um milhão, oitocentos e setenta e cinco mil reais)</t>
+  </si>
+  <si>
+    <t>7666</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7666/requerimento_no_040-2026_-_marmita_servidores_-_ver._dilma_e_ver._silvio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Excelentíssima Prefeita Municipal, Sra. Aline Daiane Ruthes Iarenhuk da Silva, a adoção de medidas administrativas para o efetivo e contínuo cumprimento da Lei Municipal nº 2.250, de 27 de maio de 2015, garantindo a contratação e o regular fornecimento de alimentação pronta (almoço em marmitas) aos servidores vinculados à Secretaria Municipal de Viação e Obras Públicas.</t>
+  </si>
+  <si>
+    <t>7667</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7667/requerimento_no_041_-2026__-_vereador_leandro-_adequacao_ao_acesso_major_vieira_trevo_br_477.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER a adoção das providências necessárias visando à adequação e melhoria dos contornos de acesso ao município de Major Vieira na rodovia estadual - SC-477.</t>
+  </si>
+  <si>
+    <t>7649</t>
+  </si>
+  <si>
+    <t>SUBST</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7649/substitutivo_-_imovel_radio_planalto_-_plo_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.365, DE 27 DE JULHO DE 2017, QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CONCESSÃO DE USO DE IMÓVEL MUNICIPAL COM A RÁDIO PLANALTO DE MAJOR VIEIRA LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>MENSV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto total ao Projeto de Lei nº 09/2026: Institui prazo para a Prefeitura Municipal de Major Vieira proceder à reparação de danos ou defeitos em pavimentos de vias públicas, concede desconto no IPTU - imposto sobre a propriedade Territorial Urbana, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1870,56 +2728,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7463/ata_no_01_da_1a_sessao_ordinaria_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7470/ata_no_02_da_2a_sessao_ordinaria_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7484/ata_no_03_da_3a_sessao_ordinaria_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7487/ata_no_04_da_4a_sessao_ordinaria_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7494/ata_no_05_da_5a_sessao_ordinaria_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7512/ata_no_06_da_6a_sessao_ordinaria_09-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7525/ata_no_07_da_7a_sessao_ordinaria_16-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7526/ata_no_08_da_1a_sessao_extraordinaria_19-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7530/ata_no_09_da_8a_sessao_ordinaria_23-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7541/ata_no_10_da_9a_sessao_ordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7542/ata_no_11_da_2a_sessao_extraordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7548/ata_no_12_da_10a_sessao_ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7549/ata_no_13_da_3a_sessao_extraordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7556/ata_no_14_da_11a_sessao_ordinaria_13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7571/ata_no_16_da_13a_sessao_ordinaria_27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7562/emenda_001_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_observancia_lei_complementar_98-1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7563/emenda_002_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7564/emenda_01_-_plo_para_plc_-_criacao_de_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7452/indicacao_no_01-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7453/indicacao_no_02-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_no_03-_2026_-talita_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_no_04-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7467/indicacao_no_05-_2026_-dilma.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7468/indicacao_no_06-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7469/indicacao_no_07-_2026_-nilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_no_08-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_no_09-_2026_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7475/indicacao_no_10-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao_no_11-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7479/indicacao_no_12-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7488/indicacao_no_13-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7495/indicacao_no_14-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7522/indicacao_no_19-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7528/indicacao_no_20-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7531/indicacao_no_21-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_no_22-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7533/indicacao_no_23-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7534/indicacao_no_24-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_no_25-_2026_dilma.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_no_26-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7551/indicacao_no_27-_2026_nilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_no_28-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao_no_29-_2026_-ver._talita.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7555/indicacao_no_30-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_no_31-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7572/indicacao_no_32-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_no_33-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7576/indicacao_no_34-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7577/indicacao_no_35-_2026_jadson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7520/mocao_03-2026_-_mocao_de_apoio_-_reconhecimento_capital_nacional_do_canudinho_abobora.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7579/mocao_n_04-2025_-_mocao_de_aplauso_-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7455/pedido_de_informacoes_n.o_01-2026_asfalto_pulador.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7456/pedido_de_informacoes_n.o_02-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7464/pedido_de_informacoes_n.o_03-2026_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7465/pedido_de_informacoes_n.o_04-2026__pl_06_-_aquisicao_imovel_industria_-_ccjr_e_cfof.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7477/pedido_de_informacoes_n.o_05-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7478/pedido_de_informacoes_n.o_06-2026_trasvessia_urbana_sc_477_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7485/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7502/pedido_de_informacoes_n.o_08-2026_salario_de_servidor_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7503/pedido_de_informacoes_n.o_09-2026_processo_seletivo_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7504/pedido_de_informacoes_n.o_10-2026_servico_horas_maq._palmital_e_rio_da_veada._ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7505/pedido_de_informacoes_n.o_11-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7506/pedido_de_informacoes_n.o_12-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7523/pedido_de_informacoes_n.o_13-2026_ginasio_rio_claro._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7527/pedido_de_informacoes_n.o_14-2026_salarios_servidores._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7536/pedido_de_informacoes_n.o_15-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7537/pedido_de_informacoes_n.o_16-2026_ver._leandro_-_empresa_hui_hao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7552/pedido_de_informacoes_n.o_17-2026_ver._leandro_-.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7574/pedido_de_informacoes_n.o_18-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7575/pedido_de_informacoes_n.o_19-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7458/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7459/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7460/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7472/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7473/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7489/projeto_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7511/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7521/projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7524/scanner_20260320_3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7529/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7540/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7547/projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7568/projeto_de_lei_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7570/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7581/scanner_20260504_4.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7583/projeto_de_lei_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7584/projeto_de_lei_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7545/scanner_20260406_6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7546/projeto_de_resolucao_no__04-2026_-_cidadao_honorario_-_adir_veiga__-_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7457/requerimento_01-2026_-_casan.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7461/requerimento_02-2026_-convite_empresa_obra_asfalto_pulador-ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7462/requerimento_03-2026_-_pl_06_-_bairros_-_ccjr_e_cfof_-_mapa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7480/requerimento_04-2026_-_rotatoria_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7481/requerimento_05-2026_-_prefeitura_na_comunidade_-_agudos_atendimento_de_todos_os_moradores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7482/requerimento_06-2026_-monitores_creche_-_vereador_leandro_e_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7483/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7491/requerimento_08-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7498/requerimento_09-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7499/requerimento_10-2026__-_vereador_leandro_e_dilma.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7500/requerimento_11-2026__-_vereador_jadson_-_rua_alfonso_sobczak.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7501/requerimento_12-2026__-_vereadora_talita__-_reajuste_auxilio_motoristas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7508/requerimento_n.o_13-2026__-_tubulacao_-_ver_jadson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_n.o_14-2026__-_ampliacao_cidade_limpa_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7516/requerimento_n.o_15-2026__-iluminacao_parque_de_exposicoes-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7517/requerimento_n.o_16-2026__-animais_de_rua_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7518/requerimento_n.o_17-2026__-extensao_auxilio_alimentacao_em_licencas_-_ver._talita.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7519/requerimento_n.o_18-2026__-balancetes_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7538/requerimento_n.o_19-2026__-convocacao_secretaria_educacao_-_vereadores_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7544/requerimento_n.o_20-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7550/requerimento_n.o_21-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7557/requerimento_n.o_22-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7558/requerimento_n.o_23-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7559/requerimento_n.o_24-2026__-beto_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_n.o_25-2026___nilson_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7578/requerimento_n.o_027-2026__-_ccj_-_comprovacao_excesso_de_arrecadacao_-_projeto_de_lei_19-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7580/requerimento_n.o_028-2026__-_estudo_projeto_de_lei_materia_empreendedorismo_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7463/ata_no_01_da_1a_sessao_ordinaria_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7470/ata_no_02_da_2a_sessao_ordinaria_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7484/ata_no_03_da_3a_sessao_ordinaria_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7487/ata_no_04_da_4a_sessao_ordinaria_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7494/ata_no_05_da_5a_sessao_ordinaria_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7512/ata_no_06_da_6a_sessao_ordinaria_09-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7525/ata_no_07_da_7a_sessao_ordinaria_16-03-2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7526/ata_no_08_da_1a_sessao_extraordinaria_19-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7530/ata_no_09_da_8a_sessao_ordinaria_23-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7541/ata_no_10_da_9a_sessao_ordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7542/ata_no_11_da_2a_sessao_extraordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7548/ata_no_12_da_10a_sessao_ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7549/ata_no_13_da_3a_sessao_extraordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7556/ata_no_14_da_11a_sessao_ordinaria_13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7569/ata_no_15_da_12a_sessao_ordinaria_17-04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7571/ata_no_16_da_13a_sessao_ordinaria_27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7587/ata_no_17_da_14a_sessao_ordinaria_04-05-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7596/ata_no_18_da_15a_sessao_ordinaria_11-05-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7604/ata_no_19_da_4a_sessao_extraordinaria_12-05-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7605/ata_no_20_da_5a_sessao_extraordinaria_15-05-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7616/ata_no_21_da_16a_sessao_ordinaria_18-05-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7630/ata_no_22_da_17a_sessao_ordinaria_25-05-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7644/ata_no_23_da_18a_sessao_ordinaria_01-06-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7653/ata_no_24_da_19a_sessao_ordinaria_08-06-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7658/ata_no_25_da_20a_sessao_ordinaria_15-06-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7486/emenda_001_-_projeto_de_lei_ordinaria__03-2026-_emenda_-_apae.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7507/emenda_001_-_projeto_de_lei__05-2026-_emenda_aditiva_-_acrescenta_1o_e__2o_ao_artigo_4o_-_aquisicao_terreno_industrial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7562/emenda_001_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_observancia_lei_complementar_98-1995.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7563/emenda_002_-_projeto_de_lei_complementar__01-2026-_cemiterios_-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7564/emenda_01_-_plo_para_plc_-_criacao_de_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7650/emenda_001_-_projeto_de_lei_complementar__03-2026-_cemiterio_-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7452/indicacao_no_01-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7453/indicacao_no_02-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_no_03-_2026_-talita_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7466/indicacao_no_04-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7467/indicacao_no_05-_2026_-dilma.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7468/indicacao_no_06-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7469/indicacao_no_07-_2026_-nilson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7471/indicacao_no_08-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7474/indicacao_no_09-_2026_-_jadson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7475/indicacao_no_10-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7476/indicacao_no_11-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7479/indicacao_no_12-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7488/indicacao_no_13-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7495/indicacao_no_14-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7496/indicacao_no_15-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7497/indicacao_no_16-_2026_-silvio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_no_17-_2026_-talita.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7514/indicacao_no_18-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7522/indicacao_no_19-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7528/indicacao_no_20-_2026_-leandro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7531/indicacao_no_21-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_no_22-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7533/indicacao_no_23-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7534/indicacao_no_24-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_no_25-_2026_dilma.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7543/indicacao_no_26-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7551/indicacao_no_27-_2026_nilson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_no_28-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao_no_29-_2026_-ver._talita.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7555/indicacao_no_30-_2026_silvio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_no_31-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7572/indicacao_no_32-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_no_33-_2026_talita.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7576/indicacao_no_34-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7577/indicacao_no_35-_2026_jadson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7589/indicacao_no_36-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7590/indicacao_no_37-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7591/indicacao_no_38-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7592/indicacao_no_39-_2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7598/indicacao_no_40-_2026_-_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7599/indicacao_no_41-2026_-_ver_jadson_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7612/indicacao_no_42-2026_-_ver_dilma.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7613/indicacao_no_43-2026_-_ver_dilma.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7617/indicacao_no_44-2026_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7618/indicacao_no_45-2026_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7619/indicacao_no_46-2026_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7620/indicacao_no_47-2026_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7631/indicacao_no_48-2026_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7632/indicacao_no_49-2026_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7633/indicacao_no_50-2026_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7634/indicacao_no_51-2026_-_ver_talita.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7635/indicacao_no_52-2026_-_ver_talita.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7636/indicacao_no_53-2026_-_ver_talita.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7637/indicacao_no_54-2026_-_ver_talita.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7638/indicacao_no_55-2026_-_ver_talita.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7642/indicacao_no_56-2026_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7647/indicacao_no_57-2026_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7651/indicacao_no_59-_2026_vereador_silvio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7652/indicacao_no_60-_2026_vereador_silvio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7662/indicacao_no_61-_2026_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7663/indicacao_no_62-_2026_vereador_nilson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7664/indicacao_no_63-_2026_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7665/indicacao_no_64-_2026_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7668/indicacao_no_65-_2026_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7492/mocao_n_01-2026_-_mocao_de_repudio_-_empresa_mvf_-_obra_pulador.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7509/mocao_02-2025_-_mocao_de_pesar_-_falecimento_sr_ronaldo_lemos_sphair.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7520/mocao_03-2026_-_mocao_de_apoio_-_reconhecimento_capital_nacional_do_canudinho_abobora.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7579/mocao_n_04-2025_-_mocao_de_aplauso_-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7455/pedido_de_informacoes_n.o_01-2026_asfalto_pulador.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7456/pedido_de_informacoes_n.o_02-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7464/pedido_de_informacoes_n.o_03-2026_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7465/pedido_de_informacoes_n.o_04-2026__pl_06_-_aquisicao_imovel_industria_-_ccjr_e_cfof.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7477/pedido_de_informacoes_n.o_05-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7478/pedido_de_informacoes_n.o_06-2026_trasvessia_urbana_sc_477_-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7485/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7502/pedido_de_informacoes_n.o_08-2026_salario_de_servidor_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7503/pedido_de_informacoes_n.o_09-2026_processo_seletivo_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7504/pedido_de_informacoes_n.o_10-2026_servico_horas_maq._palmital_e_rio_da_veada._ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7505/pedido_de_informacoes_n.o_11-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7506/pedido_de_informacoes_n.o_12-2026_concurso_publico._ver._dilma_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7523/pedido_de_informacoes_n.o_13-2026_ginasio_rio_claro._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7527/pedido_de_informacoes_n.o_14-2026_salarios_servidores._ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7536/pedido_de_informacoes_n.o_15-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7537/pedido_de_informacoes_n.o_16-2026_ver._leandro_-_empresa_hui_hao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7552/pedido_de_informacoes_n.o_17-2026_ver._leandro_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7574/pedido_de_informacoes_n.o_18-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7575/pedido_de_informacoes_n.o_19-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7588/pedido_de_informacoes_n.o_20-2026_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7593/pedido_de_informacoes_n.o_021-2026__-_cemiterios_-_indagacoes_plc_01-2026_-_ver._osni.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7597/pedido_de_informacoes_n.o_22_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7611/pedido_de_informacoes_n.o_23_osni_silvio_nilso_e_beto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7615/pedido_de_informacoes_n.o_24-2026_-_informacoes_sobre_o_projeto_de_recomposicao_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7654/pedido_de_informacoes_n.o_25-2026_-_informacao_obito_hospital.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7655/pedido_de_informacoes_n.o_26-2026_-_cateterismo_urinario_-saude.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7493/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7582/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7603/lei_complementar_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7446/scanner_20260130_3.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7447/scanner_20260130_4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7448/scanner_20260130_5.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7449/scanner_20260130_6.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7450/scanner_20260130_7.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7451/scanner_20260130_8.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7458/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7459/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7460/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7472/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7473/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7489/projeto_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7511/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7521/projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7524/scanner_20260320_3.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7529/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7540/projeto_de_lei_no_17-2027.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7547/projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7568/projeto_de_lei_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7570/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7581/scanner_20260504_4.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7583/projeto_de_lei_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7584/projeto_de_lei_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_de_lei_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7594/projeto_de_lei_n_025-2026_-_credito_adiccional_especial.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7595/projeto_de_lei_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7600/projeto_de_lei_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7601/projeto_de_lei_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7602/projeto_de_lei_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7622/projeto_de_lei_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7624/projeto_de_lei_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7625/projeto_de_lei_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7627/scanner_20260529_4.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7628/projeto_de_lei_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7629/projeto_de_lei_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7641/scanner_20260608_merged.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7646/scanner_20260612_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_lei_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7659/scanner_20260622.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7490/proposicao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7510/scanner_20260311.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7545/scanner_20260406_6.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7546/projeto_de_resolucao_no__04-2026_-_cidadao_honorario_-_adir_veiga__-_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7626/projeto_de_resolucao_05-2026_-_viagem_estudante_vereador.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7639/projeto_de_resolucao_no__06-2026_-_cidadao_honorario_-_jandir_bolsoni__-_vereador_nilson_sphair.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7640/projeto_de_resolucao_no__07-2026_-_cidadao_honorario_-_cleudenis_bolsoni_-_vereador_nilson_sphair.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7661/projeto_de_resolucao_no__08-2026_-_cidada_honoraria_-_ercilia_filha_gadotti_-_vereador_silvio_kizema.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7457/requerimento_01-2026_-_casan.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7461/requerimento_02-2026_-convite_empresa_obra_asfalto_pulador-ver._dilma.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7462/requerimento_03-2026_-_pl_06_-_bairros_-_ccjr_e_cfof_-_mapa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7480/requerimento_04-2026_-_rotatoria_ver._nilson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7481/requerimento_05-2026_-_prefeitura_na_comunidade_-_agudos_atendimento_de_todos_os_moradores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7482/requerimento_06-2026_-monitores_creche_-_vereador_leandro_e_vereadora_talita.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7483/pedido_de_informacoes_n.o_07-2026_extrabit_-_vereadores_dilma_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7491/requerimento_08-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7498/requerimento_09-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7499/requerimento_10-2026__-_vereador_leandro_e_dilma.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7500/requerimento_11-2026__-_vereador_jadson_-_rua_alfonso_sobczak.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7501/requerimento_12-2026__-_vereadora_talita__-_reajuste_auxilio_motoristas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7508/requerimento_n.o_13-2026__-_tubulacao_-_ver_jadson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_n.o_14-2026__-_ampliacao_cidade_limpa_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7516/requerimento_n.o_15-2026__-iluminacao_parque_de_exposicoes-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7517/requerimento_n.o_16-2026__-animais_de_rua_-_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7518/requerimento_n.o_17-2026__-extensao_auxilio_alimentacao_em_licencas_-_ver._talita.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7519/requerimento_n.o_18-2026__-balancetes_-_vereadora_dilma.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7538/requerimento_n.o_19-2026__-convocacao_secretaria_educacao_-_vereadores_leandro_e_talita.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7544/requerimento_n.o_20-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7550/requerimento_n.o_21-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7557/requerimento_n.o_22-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7558/requerimento_n.o_23-2026__-leandro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7559/requerimento_n.o_24-2026__-beto_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_n.o_25-2026___nilson_e_silvio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7565/requerimento_26-2026_-_documentacao_lrf_-cfof_-_criacao_emprego_publico_agente_da_saude.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7578/requerimento_n.o_027-2026__-_ccj_-_comprovacao_excesso_de_arrecadacao_-_projeto_de_lei_19-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7580/requerimento_n.o_028-2026__-_estudo_projeto_de_lei_materia_empreendedorismo_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7586/requerimento_29-2026__-_vereador_leandro-_sinalizacao_placa_major_vieira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7607/requerimento_n.o_30-2026__-_vereador_leandro-.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7608/requerimento_n.o_31-2026__-_vereador_leandro-.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7609/requerimento_n.o_32-2026__-_vereador_leandro-_comparecimento_secretaria_do_planej..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7610/requerimento_n.o_33-2026__-_vereadora_dilma_-_tecnica_de_enfermagem_-_creche.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7606/requerimento_n.o_34-2026__-_vereadora_dilma_-_agentes_saude.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7614/requerimento_n.o_35-2026__-_vereadora_dilma_-_auxilio_financeiro_aos_pacientes_com_cancer..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7621/requerimento_n.o_36-2026__-_vereador_leandro_-_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7623/requerimento_n.o_37-2026__-_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7643/requerimento_n.o_38-2026__-_vereador_leandro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7645/requerimento_n.o_039-2026__-_cfof_-_comprovacao_excesso_de_arrecadacao_-_projeto_de_lei_35-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7666/requerimento_no_040-2026_-_marmita_servidores_-_ver._dilma_e_ver._silvio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7667/requerimento_no_041_-2026__-_vereador_leandro-_adequacao_ao_acesso_major_vieira_trevo_br_477.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7649/substitutivo_-_imovel_radio_planalto_-_plo_33-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.majorvieira.sc.leg.br/media/sapl/public/materialegislativa/2026/7567/scanner_20260417_5.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H139"/>
+  <dimension ref="A1:H220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="191.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2292,3200 +3150,5273 @@
       </c>
       <c r="C17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...11 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="F27" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" t="s">
         <v>113</v>
       </c>
-      <c r="B28" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="E29" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="E30" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D31" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="E31" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="E32" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="F32" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E33" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F33" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E34" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F34" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E35" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F35" t="s">
-        <v>78</v>
+        <v>143</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E36" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F36" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E37" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F37" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E38" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F38" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H38" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>151</v>
+        <v>36</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E39" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F39" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>155</v>
+        <v>40</v>
       </c>
       <c r="D40" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E40" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F40" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E41" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F41" t="s">
-        <v>78</v>
+        <v>164</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>163</v>
+        <v>48</v>
       </c>
       <c r="D42" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E42" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F42" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="H42" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="D43" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E43" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F43" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H43" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="D44" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E44" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F44" t="s">
-        <v>78</v>
+        <v>174</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>175</v>
+        <v>60</v>
       </c>
       <c r="D45" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E45" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F45" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H45" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>179</v>
+        <v>64</v>
       </c>
       <c r="D46" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E46" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F46" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H46" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>68</v>
       </c>
       <c r="D47" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E47" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F47" t="s">
-        <v>110</v>
+        <v>184</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>187</v>
+        <v>72</v>
       </c>
       <c r="D48" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E48" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F48" t="s">
-        <v>78</v>
+        <v>174</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H48" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
+        <v>76</v>
+      </c>
+      <c r="D49" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" t="s">
+        <v>135</v>
+      </c>
+      <c r="F49" t="s">
+        <v>139</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>80</v>
+      </c>
+      <c r="D50" t="s">
+        <v>134</v>
+      </c>
+      <c r="E50" t="s">
+        <v>135</v>
+      </c>
+      <c r="F50" t="s">
+        <v>114</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="H50" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>84</v>
+      </c>
+      <c r="D51" t="s">
+        <v>134</v>
+      </c>
+      <c r="E51" t="s">
+        <v>135</v>
+      </c>
+      <c r="F51" t="s">
+        <v>114</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H51" t="s">
         <v>198</v>
-      </c>
-[...19 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>203</v>
+        <v>88</v>
       </c>
       <c r="D52" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E52" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F52" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>207</v>
+        <v>92</v>
       </c>
       <c r="D53" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E53" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F53" t="s">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>211</v>
+        <v>96</v>
       </c>
       <c r="D54" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E54" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F54" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H54" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="D55" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E55" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F55" t="s">
-        <v>99</v>
+        <v>139</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="D56" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E56" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F56" t="s">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>223</v>
+        <v>108</v>
       </c>
       <c r="D57" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="E57" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="F57" t="s">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="H57" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>218</v>
       </c>
       <c r="D58" t="s">
-        <v>227</v>
+        <v>134</v>
       </c>
       <c r="E58" t="s">
-        <v>228</v>
+        <v>135</v>
       </c>
       <c r="F58" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="H58" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>16</v>
+        <v>222</v>
       </c>
       <c r="D59" t="s">
-        <v>227</v>
+        <v>134</v>
       </c>
       <c r="E59" t="s">
-        <v>228</v>
+        <v>135</v>
       </c>
       <c r="F59" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="H59" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>20</v>
+        <v>226</v>
       </c>
       <c r="D60" t="s">
+        <v>134</v>
+      </c>
+      <c r="E60" t="s">
+        <v>135</v>
+      </c>
+      <c r="F60" t="s">
+        <v>114</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="E60" t="s">
+      <c r="H60" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="D61" t="s">
-        <v>227</v>
+        <v>134</v>
       </c>
       <c r="E61" t="s">
-        <v>228</v>
+        <v>135</v>
       </c>
       <c r="F61" t="s">
-        <v>238</v>
+        <v>139</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H61" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>10</v>
+        <v>234</v>
       </c>
       <c r="D62" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E62" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F62" t="s">
-        <v>78</v>
+        <v>174</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="H62" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>16</v>
+        <v>238</v>
       </c>
       <c r="D63" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E63" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F63" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="H63" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>20</v>
+        <v>242</v>
       </c>
       <c r="D64" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E64" t="s">
+        <v>135</v>
+      </c>
+      <c r="F64" t="s">
+        <v>139</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="F64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>24</v>
+        <v>246</v>
       </c>
       <c r="D65" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E65" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F65" t="s">
-        <v>253</v>
+        <v>139</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="H65" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>28</v>
+        <v>250</v>
       </c>
       <c r="D66" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E66" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F66" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H66" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>32</v>
+        <v>254</v>
       </c>
       <c r="D67" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E67" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F67" t="s">
-        <v>78</v>
+        <v>164</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="H67" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>258</v>
       </c>
       <c r="D68" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E68" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F68" t="s">
-        <v>263</v>
+        <v>114</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="H68" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>262</v>
       </c>
       <c r="D69" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E69" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F69" t="s">
-        <v>267</v>
+        <v>114</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="H69" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="D70" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E70" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F70" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="H70" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>48</v>
+        <v>270</v>
       </c>
       <c r="D71" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E71" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F71" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="H71" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>273</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>274</v>
+      </c>
+      <c r="D72" t="s">
+        <v>134</v>
+      </c>
+      <c r="E72" t="s">
+        <v>135</v>
+      </c>
+      <c r="F72" t="s">
+        <v>114</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H72" t="s">
         <v>276</v>
-      </c>
-[...19 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>277</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>278</v>
+      </c>
+      <c r="D73" t="s">
+        <v>134</v>
+      </c>
+      <c r="E73" t="s">
+        <v>135</v>
+      </c>
+      <c r="F73" t="s">
+        <v>164</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H73" t="s">
         <v>280</v>
-      </c>
-[...19 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>281</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>282</v>
+      </c>
+      <c r="D74" t="s">
+        <v>134</v>
+      </c>
+      <c r="E74" t="s">
+        <v>135</v>
+      </c>
+      <c r="F74" t="s">
+        <v>150</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B74" t="s">
-[...14 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>285</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>286</v>
       </c>
-      <c r="B75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E75" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F75" t="s">
-        <v>78</v>
+        <v>150</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H75" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>289</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>68</v>
+        <v>290</v>
       </c>
       <c r="D76" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E76" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F76" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H76" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>72</v>
+        <v>294</v>
       </c>
       <c r="D77" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E77" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F77" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H77" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>151</v>
+        <v>298</v>
       </c>
       <c r="D78" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E78" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F78" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H78" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>155</v>
+        <v>302</v>
       </c>
       <c r="D79" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E79" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F79" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="H79" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>159</v>
+        <v>306</v>
       </c>
       <c r="D80" t="s">
-        <v>242</v>
+        <v>134</v>
       </c>
       <c r="E80" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="F80" t="s">
-        <v>78</v>
+        <v>157</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="H80" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D81" t="s">
-        <v>305</v>
+        <v>134</v>
       </c>
       <c r="E81" t="s">
-        <v>306</v>
+        <v>135</v>
       </c>
       <c r="F81" t="s">
-        <v>307</v>
+        <v>157</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="H81" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>16</v>
+        <v>314</v>
       </c>
       <c r="D82" t="s">
-        <v>305</v>
+        <v>134</v>
       </c>
       <c r="E82" t="s">
-        <v>306</v>
+        <v>135</v>
       </c>
       <c r="F82" t="s">
-        <v>311</v>
+        <v>157</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="H82" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D83" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E83" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F83" t="s">
-        <v>307</v>
+        <v>139</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H83" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>16</v>
+        <v>322</v>
       </c>
       <c r="D84" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E84" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F84" t="s">
-        <v>307</v>
+        <v>139</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="H84" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>20</v>
+        <v>326</v>
       </c>
       <c r="D85" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E85" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F85" t="s">
-        <v>307</v>
+        <v>139</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="H85" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>24</v>
+        <v>330</v>
       </c>
       <c r="D86" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E86" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F86" t="s">
-        <v>307</v>
+        <v>139</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H86" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>28</v>
+        <v>334</v>
       </c>
       <c r="D87" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E87" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F87" t="s">
-        <v>307</v>
+        <v>139</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="H87" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>338</v>
       </c>
       <c r="D88" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E88" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F88" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="H88" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>342</v>
       </c>
       <c r="D89" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E89" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F89" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="H89" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>346</v>
       </c>
       <c r="D90" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E90" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F90" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="H90" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>44</v>
+        <v>350</v>
       </c>
       <c r="D91" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E91" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F91" t="s">
-        <v>78</v>
+        <v>174</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="H91" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>48</v>
+        <v>354</v>
       </c>
       <c r="D92" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E92" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F92" t="s">
-        <v>344</v>
+        <v>174</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="H92" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>52</v>
+        <v>358</v>
       </c>
       <c r="D93" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E93" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F93" t="s">
-        <v>307</v>
+        <v>139</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="H93" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>56</v>
+        <v>362</v>
       </c>
       <c r="D94" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E94" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F94" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="H94" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>60</v>
+        <v>366</v>
       </c>
       <c r="D95" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E95" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F95" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="H95" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>64</v>
+        <v>370</v>
       </c>
       <c r="D96" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E96" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F96" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="H96" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>68</v>
+        <v>374</v>
       </c>
       <c r="D97" t="s">
-        <v>315</v>
+        <v>134</v>
       </c>
       <c r="E97" t="s">
-        <v>316</v>
+        <v>135</v>
       </c>
       <c r="F97" t="s">
-        <v>99</v>
+        <v>139</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="H97" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>315</v>
+        <v>378</v>
       </c>
       <c r="E98" t="s">
-        <v>316</v>
+        <v>379</v>
       </c>
       <c r="F98" t="s">
-        <v>307</v>
+        <v>164</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="H98" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="D99" t="s">
-        <v>315</v>
+        <v>378</v>
       </c>
       <c r="E99" t="s">
-        <v>316</v>
+        <v>379</v>
       </c>
       <c r="F99" t="s">
-        <v>307</v>
+        <v>174</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="H99" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>155</v>
+        <v>20</v>
       </c>
       <c r="D100" t="s">
-        <v>315</v>
+        <v>378</v>
       </c>
       <c r="E100" t="s">
-        <v>316</v>
+        <v>379</v>
       </c>
       <c r="F100" t="s">
-        <v>307</v>
+        <v>164</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="H100" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="D101" t="s">
-        <v>315</v>
+        <v>378</v>
       </c>
       <c r="E101" t="s">
-        <v>316</v>
+        <v>379</v>
       </c>
       <c r="F101" t="s">
-        <v>307</v>
+        <v>389</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="H101" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>163</v>
+        <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>315</v>
+        <v>393</v>
       </c>
       <c r="E102" t="s">
-        <v>316</v>
+        <v>394</v>
       </c>
       <c r="F102" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="H102" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="D103" t="s">
-        <v>315</v>
+        <v>393</v>
       </c>
       <c r="E103" t="s">
-        <v>316</v>
+        <v>394</v>
       </c>
       <c r="F103" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="H103" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>171</v>
+        <v>20</v>
       </c>
       <c r="D104" t="s">
-        <v>315</v>
+        <v>393</v>
       </c>
       <c r="E104" t="s">
-        <v>316</v>
+        <v>394</v>
       </c>
       <c r="F104" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="H104" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>175</v>
+        <v>24</v>
       </c>
       <c r="D105" t="s">
-        <v>315</v>
+        <v>393</v>
       </c>
       <c r="E105" t="s">
-        <v>316</v>
+        <v>394</v>
       </c>
       <c r="F105" t="s">
-        <v>307</v>
+        <v>404</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>384</v>
+        <v>405</v>
       </c>
       <c r="H105" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>386</v>
+        <v>407</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>179</v>
+        <v>28</v>
       </c>
       <c r="D106" t="s">
-        <v>315</v>
+        <v>393</v>
       </c>
       <c r="E106" t="s">
-        <v>316</v>
+        <v>394</v>
       </c>
       <c r="F106" t="s">
-        <v>307</v>
+        <v>164</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="H106" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>389</v>
+        <v>410</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D107" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E107" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F107" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="H107" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>413</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108" t="s">
+        <v>393</v>
+      </c>
+      <c r="E108" t="s">
         <v>394</v>
       </c>
-      <c r="B108" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F108" t="s">
-        <v>124</v>
+        <v>414</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="H108" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D109" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E109" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F109" t="s">
-        <v>78</v>
+        <v>418</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>398</v>
+        <v>419</v>
       </c>
       <c r="H109" t="s">
-        <v>399</v>
+        <v>420</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>400</v>
+        <v>421</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D110" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E110" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F110" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>401</v>
+        <v>422</v>
       </c>
       <c r="H110" t="s">
-        <v>402</v>
+        <v>423</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>403</v>
+        <v>424</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D111" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E111" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F111" t="s">
-        <v>78</v>
+        <v>150</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="H111" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="D112" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E112" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F112" t="s">
-        <v>263</v>
+        <v>428</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="H112" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="D113" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E113" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F113" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
       <c r="H113" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D114" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E114" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F114" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="H114" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="D115" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E115" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F115" t="s">
-        <v>419</v>
+        <v>114</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="H115" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="D116" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E116" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F116" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>423</v>
+        <v>441</v>
       </c>
       <c r="H116" t="s">
-        <v>424</v>
+        <v>442</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>425</v>
+        <v>443</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="D117" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E117" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F117" t="s">
-        <v>426</v>
+        <v>114</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="H117" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="D118" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E118" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F118" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="H118" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="D119" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E119" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F119" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="H119" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="D120" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E120" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F120" t="s">
-        <v>263</v>
+        <v>114</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="H120" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="D121" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E121" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F121" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="H121" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="D122" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E122" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F122" t="s">
-        <v>99</v>
+        <v>459</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>442</v>
+        <v>460</v>
       </c>
       <c r="H122" t="s">
-        <v>443</v>
+        <v>461</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>444</v>
+        <v>462</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="D123" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E123" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F123" t="s">
-        <v>124</v>
+        <v>463</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="H123" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D124" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E124" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F124" t="s">
-        <v>78</v>
+        <v>467</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="H124" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="D125" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E125" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F125" t="s">
-        <v>78</v>
+        <v>471</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="H125" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D126" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E126" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F126" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
       <c r="H126" t="s">
-        <v>455</v>
+        <v>476</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>456</v>
+        <v>477</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>151</v>
+        <v>218</v>
       </c>
       <c r="D127" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E127" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F127" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>457</v>
+        <v>478</v>
       </c>
       <c r="H127" t="s">
-        <v>458</v>
+        <v>479</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>459</v>
+        <v>480</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>404</v>
+        <v>481</v>
       </c>
       <c r="E128" t="s">
-        <v>405</v>
+        <v>482</v>
       </c>
       <c r="F128" t="s">
-        <v>110</v>
+        <v>483</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>460</v>
+        <v>484</v>
       </c>
       <c r="H128" t="s">
-        <v>461</v>
+        <v>485</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>159</v>
+        <v>16</v>
       </c>
       <c r="D129" t="s">
-        <v>404</v>
+        <v>481</v>
       </c>
       <c r="E129" t="s">
-        <v>405</v>
+        <v>482</v>
       </c>
       <c r="F129" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="H129" t="s">
-        <v>464</v>
+        <v>488</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="D130" t="s">
-        <v>404</v>
+        <v>481</v>
       </c>
       <c r="E130" t="s">
-        <v>405</v>
+        <v>482</v>
       </c>
       <c r="F130" t="s">
-        <v>78</v>
+        <v>483</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="H130" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E131" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F131" t="s">
-        <v>78</v>
+        <v>483</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="H131" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>171</v>
+        <v>16</v>
       </c>
       <c r="D132" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E132" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F132" t="s">
-        <v>78</v>
+        <v>483</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="H132" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>175</v>
+        <v>20</v>
       </c>
       <c r="D133" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E133" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F133" t="s">
-        <v>78</v>
+        <v>483</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>475</v>
+        <v>501</v>
       </c>
       <c r="H133" t="s">
-        <v>476</v>
+        <v>502</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>179</v>
+        <v>24</v>
       </c>
       <c r="D134" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E134" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F134" t="s">
-        <v>134</v>
+        <v>483</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="H134" t="s">
-        <v>479</v>
+        <v>505</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="D135" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E135" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F135" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>482</v>
+        <v>507</v>
       </c>
       <c r="H135" t="s">
-        <v>483</v>
+        <v>508</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>187</v>
+        <v>32</v>
       </c>
       <c r="D136" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E136" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F136" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>486</v>
+        <v>510</v>
       </c>
       <c r="H136" t="s">
-        <v>487</v>
+        <v>511</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="D137" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E137" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F137" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>489</v>
+        <v>513</v>
       </c>
       <c r="H137" t="s">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>491</v>
+        <v>515</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>195</v>
+        <v>40</v>
       </c>
       <c r="D138" t="s">
-        <v>404</v>
+        <v>493</v>
       </c>
       <c r="E138" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="F138" t="s">
-        <v>117</v>
+        <v>483</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
       <c r="H138" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>518</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>44</v>
+      </c>
+      <c r="D139" t="s">
+        <v>493</v>
+      </c>
+      <c r="E139" t="s">
         <v>494</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="F139" t="s">
+        <v>114</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H139" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>521</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>48</v>
+      </c>
+      <c r="D140" t="s">
+        <v>493</v>
+      </c>
+      <c r="E140" t="s">
+        <v>494</v>
+      </c>
+      <c r="F140" t="s">
+        <v>522</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H140" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>525</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>52</v>
+      </c>
+      <c r="D141" t="s">
+        <v>493</v>
+      </c>
+      <c r="E141" t="s">
+        <v>494</v>
+      </c>
+      <c r="F141" t="s">
+        <v>483</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H141" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>528</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>56</v>
+      </c>
+      <c r="D142" t="s">
+        <v>493</v>
+      </c>
+      <c r="E142" t="s">
+        <v>494</v>
+      </c>
+      <c r="F142" t="s">
+        <v>150</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H142" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>531</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>60</v>
+      </c>
+      <c r="D143" t="s">
+        <v>493</v>
+      </c>
+      <c r="E143" t="s">
+        <v>494</v>
+      </c>
+      <c r="F143" t="s">
+        <v>483</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H143" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>534</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>64</v>
+      </c>
+      <c r="D144" t="s">
+        <v>493</v>
+      </c>
+      <c r="E144" t="s">
+        <v>494</v>
+      </c>
+      <c r="F144" t="s">
+        <v>114</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H144" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>537</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>68</v>
+      </c>
+      <c r="D145" t="s">
+        <v>493</v>
+      </c>
+      <c r="E145" t="s">
+        <v>494</v>
+      </c>
+      <c r="F145" t="s">
+        <v>139</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H145" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>540</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>72</v>
+      </c>
+      <c r="D146" t="s">
+        <v>493</v>
+      </c>
+      <c r="E146" t="s">
+        <v>494</v>
+      </c>
+      <c r="F146" t="s">
+        <v>483</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H146" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>543</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>76</v>
+      </c>
+      <c r="D147" t="s">
+        <v>493</v>
+      </c>
+      <c r="E147" t="s">
+        <v>494</v>
+      </c>
+      <c r="F147" t="s">
+        <v>483</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H147" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>546</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>80</v>
+      </c>
+      <c r="D148" t="s">
+        <v>493</v>
+      </c>
+      <c r="E148" t="s">
+        <v>494</v>
+      </c>
+      <c r="F148" t="s">
+        <v>483</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H148" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>549</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>84</v>
+      </c>
+      <c r="D149" t="s">
+        <v>493</v>
+      </c>
+      <c r="E149" t="s">
+        <v>494</v>
+      </c>
+      <c r="F149" t="s">
+        <v>483</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H149" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>552</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>88</v>
+      </c>
+      <c r="D150" t="s">
+        <v>493</v>
+      </c>
+      <c r="E150" t="s">
+        <v>494</v>
+      </c>
+      <c r="F150" t="s">
+        <v>483</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H150" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>555</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>92</v>
+      </c>
+      <c r="D151" t="s">
+        <v>493</v>
+      </c>
+      <c r="E151" t="s">
+        <v>494</v>
+      </c>
+      <c r="F151" t="s">
+        <v>483</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H151" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>558</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>96</v>
+      </c>
+      <c r="D152" t="s">
+        <v>493</v>
+      </c>
+      <c r="E152" t="s">
+        <v>494</v>
+      </c>
+      <c r="F152" t="s">
+        <v>483</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H152" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>561</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>100</v>
+      </c>
+      <c r="D153" t="s">
+        <v>493</v>
+      </c>
+      <c r="E153" t="s">
+        <v>494</v>
+      </c>
+      <c r="F153" t="s">
+        <v>483</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H153" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>564</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>104</v>
+      </c>
+      <c r="D154" t="s">
+        <v>493</v>
+      </c>
+      <c r="E154" t="s">
+        <v>494</v>
+      </c>
+      <c r="F154" t="s">
+        <v>483</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H154" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>567</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>108</v>
+      </c>
+      <c r="D155" t="s">
+        <v>493</v>
+      </c>
+      <c r="E155" t="s">
+        <v>494</v>
+      </c>
+      <c r="F155" t="s">
+        <v>483</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H155" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>570</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>218</v>
+      </c>
+      <c r="D156" t="s">
+        <v>493</v>
+      </c>
+      <c r="E156" t="s">
+        <v>494</v>
+      </c>
+      <c r="F156" t="s">
+        <v>483</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H156" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>573</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>222</v>
+      </c>
+      <c r="D157" t="s">
+        <v>493</v>
+      </c>
+      <c r="E157" t="s">
+        <v>494</v>
+      </c>
+      <c r="F157" t="s">
+        <v>483</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H157" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>576</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>226</v>
+      </c>
+      <c r="D158" t="s">
+        <v>493</v>
+      </c>
+      <c r="E158" t="s">
+        <v>494</v>
+      </c>
+      <c r="F158" t="s">
+        <v>483</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H158" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>579</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>230</v>
+      </c>
+      <c r="D159" t="s">
+        <v>493</v>
+      </c>
+      <c r="E159" t="s">
+        <v>494</v>
+      </c>
+      <c r="F159" t="s">
+        <v>483</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H159" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>582</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>234</v>
+      </c>
+      <c r="D160" t="s">
+        <v>493</v>
+      </c>
+      <c r="E160" t="s">
+        <v>494</v>
+      </c>
+      <c r="F160" t="s">
+        <v>483</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H160" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>585</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>238</v>
+      </c>
+      <c r="D161" t="s">
+        <v>493</v>
+      </c>
+      <c r="E161" t="s">
+        <v>494</v>
+      </c>
+      <c r="F161" t="s">
+        <v>114</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H161" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>588</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>242</v>
+      </c>
+      <c r="D162" t="s">
+        <v>493</v>
+      </c>
+      <c r="E162" t="s">
+        <v>494</v>
+      </c>
+      <c r="F162" t="s">
+        <v>114</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H162" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>591</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>246</v>
+      </c>
+      <c r="D163" t="s">
+        <v>493</v>
+      </c>
+      <c r="E163" t="s">
+        <v>494</v>
+      </c>
+      <c r="F163" t="s">
+        <v>483</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H163" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>594</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>250</v>
+      </c>
+      <c r="D164" t="s">
+        <v>493</v>
+      </c>
+      <c r="E164" t="s">
+        <v>494</v>
+      </c>
+      <c r="F164" t="s">
+        <v>483</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H164" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>597</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>254</v>
+      </c>
+      <c r="D165" t="s">
+        <v>493</v>
+      </c>
+      <c r="E165" t="s">
+        <v>494</v>
+      </c>
+      <c r="F165" t="s">
+        <v>483</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H165" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>600</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>258</v>
+      </c>
+      <c r="D166" t="s">
+        <v>493</v>
+      </c>
+      <c r="E166" t="s">
+        <v>494</v>
+      </c>
+      <c r="F166" t="s">
+        <v>483</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H166" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>603</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>262</v>
+      </c>
+      <c r="D167" t="s">
+        <v>493</v>
+      </c>
+      <c r="E167" t="s">
+        <v>494</v>
+      </c>
+      <c r="F167" t="s">
+        <v>114</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H167" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>606</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>266</v>
+      </c>
+      <c r="D168" t="s">
+        <v>493</v>
+      </c>
+      <c r="E168" t="s">
+        <v>494</v>
+      </c>
+      <c r="F168" t="s">
+        <v>483</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H168" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>609</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>270</v>
+      </c>
+      <c r="D169" t="s">
+        <v>493</v>
+      </c>
+      <c r="E169" t="s">
+        <v>494</v>
+      </c>
+      <c r="F169" t="s">
+        <v>483</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H169" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>612</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
         <v>10</v>
       </c>
-      <c r="D139" t="s">
-[...12 lines deleted...]
-        <v>498</v>
+      <c r="D170" t="s">
+        <v>613</v>
+      </c>
+      <c r="E170" t="s">
+        <v>614</v>
+      </c>
+      <c r="F170" t="s">
+        <v>114</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H170" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>617</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" t="s">
+        <v>613</v>
+      </c>
+      <c r="E171" t="s">
+        <v>614</v>
+      </c>
+      <c r="F171" t="s">
+        <v>164</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H171" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>620</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>20</v>
+      </c>
+      <c r="D172" t="s">
+        <v>613</v>
+      </c>
+      <c r="E172" t="s">
+        <v>614</v>
+      </c>
+      <c r="F172" t="s">
+        <v>114</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H172" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>623</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>24</v>
+      </c>
+      <c r="D173" t="s">
+        <v>613</v>
+      </c>
+      <c r="E173" t="s">
+        <v>614</v>
+      </c>
+      <c r="F173" t="s">
+        <v>139</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H173" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>626</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>28</v>
+      </c>
+      <c r="D174" t="s">
+        <v>613</v>
+      </c>
+      <c r="E174" t="s">
+        <v>614</v>
+      </c>
+      <c r="F174" t="s">
+        <v>164</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H174" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>629</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>32</v>
+      </c>
+      <c r="D175" t="s">
+        <v>613</v>
+      </c>
+      <c r="E175" t="s">
+        <v>614</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H175" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>632</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>36</v>
+      </c>
+      <c r="D176" t="s">
+        <v>613</v>
+      </c>
+      <c r="E176" t="s">
+        <v>614</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H176" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>635</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>40</v>
+      </c>
+      <c r="D177" t="s">
+        <v>613</v>
+      </c>
+      <c r="E177" t="s">
+        <v>614</v>
+      </c>
+      <c r="F177" t="s">
+        <v>174</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H177" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>638</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" t="s">
+        <v>639</v>
+      </c>
+      <c r="E178" t="s">
+        <v>640</v>
+      </c>
+      <c r="F178" t="s">
+        <v>114</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H178" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>643</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>16</v>
+      </c>
+      <c r="D179" t="s">
+        <v>639</v>
+      </c>
+      <c r="E179" t="s">
+        <v>640</v>
+      </c>
+      <c r="F179" t="s">
+        <v>414</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H179" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>646</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>20</v>
+      </c>
+      <c r="D180" t="s">
+        <v>639</v>
+      </c>
+      <c r="E180" t="s">
+        <v>640</v>
+      </c>
+      <c r="F180" t="s">
+        <v>647</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H180" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>650</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>24</v>
+      </c>
+      <c r="D181" t="s">
+        <v>639</v>
+      </c>
+      <c r="E181" t="s">
+        <v>640</v>
+      </c>
+      <c r="F181" t="s">
+        <v>157</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H181" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>653</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>28</v>
+      </c>
+      <c r="D182" t="s">
+        <v>639</v>
+      </c>
+      <c r="E182" t="s">
+        <v>640</v>
+      </c>
+      <c r="F182" t="s">
+        <v>654</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H182" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>657</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>32</v>
+      </c>
+      <c r="D183" t="s">
+        <v>639</v>
+      </c>
+      <c r="E183" t="s">
+        <v>640</v>
+      </c>
+      <c r="F183" t="s">
+        <v>184</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H183" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>660</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184" t="s">
+        <v>639</v>
+      </c>
+      <c r="E184" t="s">
+        <v>640</v>
+      </c>
+      <c r="F184" t="s">
+        <v>661</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H184" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>664</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>40</v>
+      </c>
+      <c r="D185" t="s">
+        <v>639</v>
+      </c>
+      <c r="E185" t="s">
+        <v>640</v>
+      </c>
+      <c r="F185" t="s">
+        <v>114</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H185" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>667</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>44</v>
+      </c>
+      <c r="D186" t="s">
+        <v>639</v>
+      </c>
+      <c r="E186" t="s">
+        <v>640</v>
+      </c>
+      <c r="F186" t="s">
+        <v>114</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H186" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>670</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>48</v>
+      </c>
+      <c r="D187" t="s">
+        <v>639</v>
+      </c>
+      <c r="E187" t="s">
+        <v>640</v>
+      </c>
+      <c r="F187" t="s">
+        <v>414</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H187" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>673</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>52</v>
+      </c>
+      <c r="D188" t="s">
+        <v>639</v>
+      </c>
+      <c r="E188" t="s">
+        <v>640</v>
+      </c>
+      <c r="F188" t="s">
+        <v>164</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H188" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>676</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>56</v>
+      </c>
+      <c r="D189" t="s">
+        <v>639</v>
+      </c>
+      <c r="E189" t="s">
+        <v>640</v>
+      </c>
+      <c r="F189" t="s">
+        <v>139</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H189" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>679</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>60</v>
+      </c>
+      <c r="D190" t="s">
+        <v>639</v>
+      </c>
+      <c r="E190" t="s">
+        <v>640</v>
+      </c>
+      <c r="F190" t="s">
+        <v>164</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H190" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>682</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>64</v>
+      </c>
+      <c r="D191" t="s">
+        <v>639</v>
+      </c>
+      <c r="E191" t="s">
+        <v>640</v>
+      </c>
+      <c r="F191" t="s">
+        <v>114</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H191" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>685</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>68</v>
+      </c>
+      <c r="D192" t="s">
+        <v>639</v>
+      </c>
+      <c r="E192" t="s">
+        <v>640</v>
+      </c>
+      <c r="F192" t="s">
+        <v>114</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H192" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>688</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>72</v>
+      </c>
+      <c r="D193" t="s">
+        <v>639</v>
+      </c>
+      <c r="E193" t="s">
+        <v>640</v>
+      </c>
+      <c r="F193" t="s">
+        <v>114</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H193" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>691</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>76</v>
+      </c>
+      <c r="D194" t="s">
+        <v>639</v>
+      </c>
+      <c r="E194" t="s">
+        <v>640</v>
+      </c>
+      <c r="F194" t="s">
+        <v>139</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H194" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>694</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>80</v>
+      </c>
+      <c r="D195" t="s">
+        <v>639</v>
+      </c>
+      <c r="E195" t="s">
+        <v>640</v>
+      </c>
+      <c r="F195" t="s">
+        <v>150</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H195" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>697</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>84</v>
+      </c>
+      <c r="D196" t="s">
+        <v>639</v>
+      </c>
+      <c r="E196" t="s">
+        <v>640</v>
+      </c>
+      <c r="F196" t="s">
+        <v>184</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H196" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>700</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>88</v>
+      </c>
+      <c r="D197" t="s">
+        <v>639</v>
+      </c>
+      <c r="E197" t="s">
+        <v>640</v>
+      </c>
+      <c r="F197" t="s">
+        <v>114</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H197" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>703</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>92</v>
+      </c>
+      <c r="D198" t="s">
+        <v>639</v>
+      </c>
+      <c r="E198" t="s">
+        <v>640</v>
+      </c>
+      <c r="F198" t="s">
+        <v>114</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H198" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>706</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>96</v>
+      </c>
+      <c r="D199" t="s">
+        <v>639</v>
+      </c>
+      <c r="E199" t="s">
+        <v>640</v>
+      </c>
+      <c r="F199" t="s">
+        <v>114</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H199" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>709</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>100</v>
+      </c>
+      <c r="D200" t="s">
+        <v>639</v>
+      </c>
+      <c r="E200" t="s">
+        <v>640</v>
+      </c>
+      <c r="F200" t="s">
+        <v>114</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H200" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>712</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>104</v>
+      </c>
+      <c r="D201" t="s">
+        <v>639</v>
+      </c>
+      <c r="E201" t="s">
+        <v>640</v>
+      </c>
+      <c r="F201" t="s">
+        <v>174</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H201" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>715</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>108</v>
+      </c>
+      <c r="D202" t="s">
+        <v>639</v>
+      </c>
+      <c r="E202" t="s">
+        <v>640</v>
+      </c>
+      <c r="F202" t="s">
+        <v>716</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H202" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>719</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>218</v>
+      </c>
+      <c r="D203" t="s">
+        <v>639</v>
+      </c>
+      <c r="E203" t="s">
+        <v>640</v>
+      </c>
+      <c r="F203" t="s">
+        <v>720</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H203" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>723</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>222</v>
+      </c>
+      <c r="D204" t="s">
+        <v>639</v>
+      </c>
+      <c r="E204" t="s">
+        <v>640</v>
+      </c>
+      <c r="F204" t="s">
+        <v>720</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H204" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>726</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>226</v>
+      </c>
+      <c r="D205" t="s">
+        <v>639</v>
+      </c>
+      <c r="E205" t="s">
+        <v>640</v>
+      </c>
+      <c r="F205" t="s">
+        <v>157</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H205" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>729</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>230</v>
+      </c>
+      <c r="D206" t="s">
+        <v>639</v>
+      </c>
+      <c r="E206" t="s">
+        <v>640</v>
+      </c>
+      <c r="F206" t="s">
+        <v>114</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H206" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>732</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>234</v>
+      </c>
+      <c r="D207" t="s">
+        <v>639</v>
+      </c>
+      <c r="E207" t="s">
+        <v>640</v>
+      </c>
+      <c r="F207" t="s">
+        <v>114</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H207" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>735</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>238</v>
+      </c>
+      <c r="D208" t="s">
+        <v>639</v>
+      </c>
+      <c r="E208" t="s">
+        <v>640</v>
+      </c>
+      <c r="F208" t="s">
+        <v>114</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H208" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>738</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>242</v>
+      </c>
+      <c r="D209" t="s">
+        <v>639</v>
+      </c>
+      <c r="E209" t="s">
+        <v>640</v>
+      </c>
+      <c r="F209" t="s">
+        <v>114</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H209" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>741</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>246</v>
+      </c>
+      <c r="D210" t="s">
+        <v>639</v>
+      </c>
+      <c r="E210" t="s">
+        <v>640</v>
+      </c>
+      <c r="F210" t="s">
+        <v>150</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H210" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>744</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>250</v>
+      </c>
+      <c r="D211" t="s">
+        <v>639</v>
+      </c>
+      <c r="E211" t="s">
+        <v>640</v>
+      </c>
+      <c r="F211" t="s">
+        <v>150</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H211" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>747</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>254</v>
+      </c>
+      <c r="D212" t="s">
+        <v>639</v>
+      </c>
+      <c r="E212" t="s">
+        <v>640</v>
+      </c>
+      <c r="F212" t="s">
+        <v>150</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H212" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>750</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>258</v>
+      </c>
+      <c r="D213" t="s">
+        <v>639</v>
+      </c>
+      <c r="E213" t="s">
+        <v>640</v>
+      </c>
+      <c r="F213" t="s">
+        <v>184</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H213" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>753</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>262</v>
+      </c>
+      <c r="D214" t="s">
+        <v>639</v>
+      </c>
+      <c r="E214" t="s">
+        <v>640</v>
+      </c>
+      <c r="F214" t="s">
+        <v>754</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H214" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>757</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>266</v>
+      </c>
+      <c r="D215" t="s">
+        <v>639</v>
+      </c>
+      <c r="E215" t="s">
+        <v>640</v>
+      </c>
+      <c r="F215" t="s">
+        <v>114</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H215" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>760</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>270</v>
+      </c>
+      <c r="D216" t="s">
+        <v>639</v>
+      </c>
+      <c r="E216" t="s">
+        <v>640</v>
+      </c>
+      <c r="F216" t="s">
+        <v>761</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H216" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>764</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>274</v>
+      </c>
+      <c r="D217" t="s">
+        <v>639</v>
+      </c>
+      <c r="E217" t="s">
+        <v>640</v>
+      </c>
+      <c r="F217" t="s">
+        <v>150</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H217" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>767</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>278</v>
+      </c>
+      <c r="D218" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" t="s">
+        <v>640</v>
+      </c>
+      <c r="F218" t="s">
+        <v>114</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H218" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>770</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" t="s">
+        <v>771</v>
+      </c>
+      <c r="E219" t="s">
+        <v>772</v>
+      </c>
+      <c r="F219" t="s">
+        <v>130</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H219" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>775</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>10</v>
+      </c>
+      <c r="D220" t="s">
+        <v>776</v>
+      </c>
+      <c r="E220" t="s">
+        <v>777</v>
+      </c>
+      <c r="F220" t="s">
+        <v>483</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H220" t="s">
+        <v>779</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5584,50 +8515,131 @@
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>